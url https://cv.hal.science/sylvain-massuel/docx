--- v0 (2026-03-22)
+++ v1 (2026-05-03)
@@ -740,364 +740,364 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04295958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deriving bathymetries from unmanned aerial vehicles: a case study of a small intermittent reservoir</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Datasets for the assessment of changes in the incidence, extents, and spatial patterns of inundations in the Cambodian Mekong Delta, based on a water level – flood link calculated from in-situ water levels, and Sentinel-derived inundation maps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Orieschnig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Venot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Massuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roger Calvez</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Khy Eam Eang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kong Chhuon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrological Sciences Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/02626667.2021.1988614⟩</w:t>
+              <w:t xml:space="preserve">Data in Brief</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 43, pp.108469. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dib.2022.108469⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ird-03531012v1</w:t>
+                <w:t xml:space="preserve">hal-03747283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Datasets for the assessment of changes in the incidence, extents, and spatial patterns of inundations in the Cambodian Mekong Delta, based on a water level – flood link calculated from in-situ water levels, and Sentinel-derived inundation maps</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christina Orieschnig</w:t>
+                <w:t xml:space="preserve">Deriving bathymetries from unmanned aerial vehicles: a case study of a small intermittent reservoir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Massuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Philippe Venot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Massuel</w:t>
+                <w:t xml:space="preserve">Denis Feurer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Khy Eam Eang</w:t>
+                <w:t xml:space="preserve">Mohamed Amine El Maaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kong Chhuon</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Roger Calvez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data in Brief</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 43, pp.108469. </w:t>
+              <w:t xml:space="preserve">Hydrological Sciences Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 67 (1), pp.82-93. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.dib.2022.108469⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/02626667.2021.1988614⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03747283v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ird-03531012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Multi-Method Approach to Flood Mapping: Reconstructing Inundation Changes in the Cambodian Upper Mekong Delta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Anna Orieschnig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Venot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Massuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khy Eam Eang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kong Chhuon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Hydrology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 610, pp.127902. </w:t>
@@ -1129,395 +1129,395 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03694112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Input imagery, classifiers, and cloud computing : insights from multi-temporal LULC mapping in the Cambodian Mekong Delta</w:t>
+                <w:t xml:space="preserve">Construire un regard sociohydrologique (3). Expérimenter un canevas pour engager la négociation interdisciplinaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. A. Orieschnig</w:t>
+                <w:t xml:space="preserve">Anne-Laure Collard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Riaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Massuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Belaud</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Massuel</w:t>
+                <w:t xml:space="preserve">Bruno Bonté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrew Ogilvie</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Martin Laurenceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Remote Sensing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 54 (1), pp.398-416. </w:t>
+              <w:t xml:space="preserve">Natures Sciences Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 29 (1), pp.77-86. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/22797254.2021.1948356⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/nss/2021025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03510316v1</w:t>
+                <w:t xml:space="preserve">hal-03259325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Looking for more groundwater : from the exploitation of the Bou Hafna aquifer (1895-present) to Franco-Tunisian hydrogeology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jeanne Riaux</w:t>
+                <w:t xml:space="preserve">Input imagery, classifiers, and cloud computing : insights from multi-temporal LULC mapping in the Cambodian Mekong Delta</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. A. Orieschnig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Belaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Venot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Massuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J. Hamza</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Ogilvie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water History</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12685-021-00291-7⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 54 (1), pp.398-416. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/22797254.2021.1948356⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04506242v1</w:t>
+                <w:t xml:space="preserve">hal-03510316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construire un regard sociohydrologique (3). Expérimenter un canevas pour engager la négociation interdisciplinaire</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Looking for more groundwater : from the exploitation of the Bou Hafna aquifer (1895-present) to Franco-Tunisian hydrogeology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Riaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Massuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Laurenceau</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">J. Hamza</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Natures Sciences Sociétés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 29 (1), pp.77-86. </w:t>
+              <w:t xml:space="preserve">Water History</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (3), pp.407-425. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/nss/2021025⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s12685-021-00291-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03259325v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04506242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seasonal influences on groundwater arsenic concentrations in the irrigated region of the Cambodian Mekong Delta</w:t>
               </w:r>
@@ -1650,51 +1650,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surface Water Evolution (2001–2017) at the Cambodia/Vietnam Border in the Upper Mekong Delta Using Satellite MODIS Observations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Aires</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Venot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Massuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1765,822 +1765,822 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02566481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Socio-hydrological drivers of agricultural water use in small reservoirs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Andrew Ogilvie</w:t>
+                <w:t xml:space="preserve">Aïn Bou Rkhiss and Aïn KiBrit, two springs from the Merguellil Basin (Kairouan, central Tunisia): Diatom assemblages, Biological polluosensitivity índices, hydrogeology and societal aspects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Coste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Riaux-Gobin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Riaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Saenz-Agudelo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Massuel</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gilles Belaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agricultural Water Management</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Vie et Milieu / Life &amp; Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 69 (1), pp.1-17</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03138283v1</w:t>
+                <w:t xml:space="preserve">hal-02148346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aïn Bou Rkhiss and Aïn KiBrit, two springs from the Merguellil Basin (Kairouan, central Tunisia): Diatom assemblages, Biological polluosensitivity índices, hydrogeology and societal aspects</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michel Coste</w:t>
+                <w:t xml:space="preserve">Socio-hydrological drivers of agricultural water use in small reservoirs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Ogilvie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Riaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Massuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Riaux-Gobin</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Massuel</w:t>
+                <w:t xml:space="preserve">Mark Mulligan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Belaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vie et Milieu / Life &amp; Environment</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Agricultural Water Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 218, pp.17-29. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.agwat.2019.03.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02148346v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03138283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time‐domain electromagnetic imaging of a clayey confining bed in a brackish environment: A case study in the Kairouan Plain Aquifer (Kelbia salt lake, Tunisia)</w:t>
+                <w:t xml:space="preserve">Combining Landsat observations with hydrological modelling for improved surface water monitoring of small lakes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Finco</w:t>
+                <w:t xml:space="preserve">A. Ogilvie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Belaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Massuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coralie Pontoreau</w:t>
+                <w:t xml:space="preserve">M. Mulligan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyril Schamper</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Gaghik Hovhannissian</w:t>
+                <w:t xml:space="preserve">P. Le Goulven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrological Processes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/hyp.13303⟩</w:t>
+              <w:t xml:space="preserve">Journal of Hydrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 566, pp.109-121. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2018.08.076⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01982921v1</w:t>
+                <w:t xml:space="preserve">hal-02608067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface water monitoring in small water bodies: potential and limits of multi-sensor Landsat time series</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gilles Belaud</w:t>
+                <w:t xml:space="preserve">Time‐domain electromagnetic imaging of a clayey confining bed in a brackish environment: A case study in the Kairouan Plain Aquifer (Kelbia salt lake, Tunisia)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Finco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Pontoreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Schamper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Massuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Patrick Le Goulven</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaghik Hovhannissian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/hess-22-4349-2018⟩</w:t>
+              <w:t xml:space="preserve">Hydrological Processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 32 (26), pp.3954-3965. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/hyp.13303⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04521266v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01982921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inspiring a Broader Socio-Hydrological Negotiation Approach With Interdisciplinary Field-Based Experience</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Massuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Riaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Molle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Kuper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ogilvie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Water Resources Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 54 (4), pp.2510 - 2522. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/2017WR021691⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01836193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining Landsat observations with hydrological modelling for improved surface water monitoring of small lakes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Surface water monitoring in small water bodies: potential and limits of multi-sensor Landsat time series</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Ogilvie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Belaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Massuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M. Mulligan</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Mulligan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Le Goulven</w:t>
+                <w:t xml:space="preserve">Patrick Le Goulven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hydrology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 566, pp.109-121. </w:t>
+              <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 22 (8), pp.4349 - 4380. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2018.08.076⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/hess-22-4349-2018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02608067v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04521266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Topical Collection: Groundwater-based agriculture in the Mediterranean</w:t>
               </w:r>
@@ -2800,51 +2800,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Riaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Massuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Venot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Natures Sciences Sociétés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 25 (2), p. 163-171. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2891,51 +2891,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un exemple de l'utilisation des drones dans la gestion technique d'un verger de pêcher en Tunisie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hatem Mabrouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Feurer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Massuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3025,51 +3025,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farida Amichi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatah Ameur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Calvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zakia Jenhaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3120,103 +3120,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing Floods and Droughts in Ungauged Small Reservoirs with Long-Term Landsat Imagery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew Ogilvie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Belaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Massuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Mulligan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Le Goulven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 6 (4), </w:t>
@@ -3248,282 +3248,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01836198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthropisation et fluctuations climatiques au Sahel nigérien : évolution à long terme de la nappe phréatique du Continental Terminal près de Niamey</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christian Leduc</w:t>
+                <w:t xml:space="preserve">« Et si on faisait comme ceux de la plaine ? » : aspirations et limites d'une petite agriculture dynamique en Tunisie centrale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Collard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Riaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Massuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Nazoumou</w:t>
+                <w:t xml:space="preserve">M. Raissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Favreau</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Julien Burte</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géologues</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cahiers Agricultures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 24 (6), pp.335-341. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1684/agr.2015.0779⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ird-05342521v1</w:t>
+                <w:t xml:space="preserve">hal-02602939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Et si on faisait comme ceux de la plaine ? » : aspirations et limites d'une petite agriculture dynamique en Tunisie centrale</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jeanne Riaux</w:t>
+                <w:t xml:space="preserve">Anthropisation et fluctuations climatiques au Sahel nigérien : évolution à long terme de la nappe phréatique du Continental Terminal près de Niamey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Leduc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Nazoumou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Favreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Massuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Oï</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers Agricultures</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Géologues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 187 (Impact du changement global sur les ressources en eau souterraine), pp.52-56</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02602939v1</w:t>
+                <w:t xml:space="preserve">ird-05342521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Managed aquifer recharge in South India: What to expect from small percolation tanks in hard rock?</w:t>
               </w:r>
@@ -3747,51 +3747,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constraining Groundwater Modeling with Magnetic Resonance Soundings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Boucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Favreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yahaya Nazoumou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4212,51 +4212,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Cappelaere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Cohard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Favreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Science Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 12 (1), pp.31-37. </w:t>
@@ -4441,51 +4441,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution of geophysical surveys to groundwater modelling of a porous aquifer in semiarid Niger: An overview</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Boucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Favreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Descloitres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4574,51 +4574,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Land clearing, climate variability, and water resources increase in semiarid southwest Niger: A review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Favreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Cappelaere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4992,51 +4992,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution of magnetic resonance sounding to aquifer characterization and recharge estimate in semiarid Niger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Vouillamoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Favreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Massuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5138,51 +5138,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Land clearance and hydrological change in the Sahel: SW Niger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc J. Leblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Favreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Massuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5284,51 +5284,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deep infiltration through a sandy alluvial fan in semiarid Niger inferred from electrical conductivity survey, vadose zone chemistry and hydrological modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Massuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Favreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Descloitres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5834,64 +5834,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agro-ecological impact assessment of irrigation canal rehabilitation scenarios under different hydrological conditions in the upper Mekong Delta, Cambodia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Anna Orieschnig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Belaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Venot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Massuel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5951,51 +5951,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Retro- and forecasting inundation extents for trend analysis in the Cambodian Mekong Delta - a new method combining Sentinel-1 and 2 and local water level measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Anna Orieschnig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Belaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Philipp Venot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6068,64 +6068,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing long-term changes in annual monsoon inundations in the Mekong Delta (Cambodia): Testing an innovative approach linking remote sensing and in-situ measurements to overcome data scarcity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Anna Orieschnig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Belaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Venot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Massuel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6185,64 +6185,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cultivated floodplains of the Cambodian Mekong delta: understanding the changing balance between the flow regime and the agricultural practices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Anna Orieschnig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Belaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Venot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Massuel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6289,51 +6289,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Time-SIFT : a frugal method for leveraging multi-temporal photogrammetric data without ancillary data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Feurer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sean Bemis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6436,77 +6436,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irrigation canal systems of the Cambodian Mekong delta: Assessing changes in ecosystem services for rural communities after wide-ranging rehabilitation plans.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Anna Orieschnig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Belaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Massuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Venot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22. EGU General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2020, Online, Austria. </w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6534,273 +6534,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04604105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation de l'évolution des mares sur le site Niger AMMA en utilisant les données haute resolution SPOT.</w:t>
+                <w:t xml:space="preserve">Characterization of pool evolution in Niamey degree (Niger) based on high resolution optical remote sensing data.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Kallel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehrez Zribi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Ottle</w:t>
+                <w:t xml:space="preserve">S. Le Hégarat-Mascle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Massuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Lehégarat</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L. Descroix</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AMMA International Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Dakar, Sénégal</w:t>
+              <w:t xml:space="preserve">11th SPIE Remote Sensing Symposium, Bruges,19-22 September 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Bruges, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00151457v1</w:t>
+                <w:t xml:space="preserve">hal-00159152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of pool evolution in Niamey degree (Niger) based on high resolution optical remote sensing data.</w:t>
+                <w:t xml:space="preserve">Caractérisation de l'évolution des mares sur le site Niger AMMA en utilisant les données haute resolution SPOT.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Kallel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehrez Zribi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Le Hégarat-Mascle</w:t>
+                <w:t xml:space="preserve">Catherine Ottle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Lehégarat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Massuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th SPIE Remote Sensing Symposium, Bruges,19-22 September 2005</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Bruges, Belgium</w:t>
+              <w:t xml:space="preserve">AMMA International Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Dakar, Sénégal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00159152v1</w:t>
+                <w:t xml:space="preserve">hal-00151457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6891,51 +6891,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Broader Application of the Time-SIFT Method: Proof-of-Concept of 3-D-Monitoring Study Cases with Various Spatiotemporal Scales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Feurer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sean Bemis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7055,51 +7055,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Riaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Massuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Collard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Kuper</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7167,51 +7167,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Riaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Massuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Collard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Kuper</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7886,51 +7886,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607577v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Jerbi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Sebai" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Massuel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Riaux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Leduc" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10040-023-02661-2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04295958v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Kuper" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Insaf Mekki" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2023.130189" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03531012v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Feurer" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amine El Maaoui" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Calvez" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02626667.2021.1988614" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03747283v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Orieschnig" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Venot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khy Eam Eang" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kong Chhuon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2022.108469" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03694112v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Anna Orieschnig" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2022.127902" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03510316v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. A. Orieschnig" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Belaud" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Ogilvie" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/22797254.2021.1948356" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506242v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hamza" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12685-021-00291-7" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259325v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Collard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bont&#233;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Laurenceau" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2021025" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02560344v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tweed" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Massuel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Seidel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Chhuon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lun" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.138598" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566481v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Aires" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gratiot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pham-Duc" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs12050800" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03138283v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Mulligan" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agwat.2019.03.001" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02148346v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Coste" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Riaux-Gobin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Saenz-Agudelo" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01982921v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Finco" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Pontoreau" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Schamper" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaghik Hovhannissian" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.13303" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521266v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Le Goulven" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-22-4349-2018" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836193v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Riaux" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Molle" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ogilvie" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017WR021691" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608067v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mulligan" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Goulven" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2018.08.076" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836218v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Bouarfa" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10040-017-1598-9" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836217v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10040-017-1568-2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03510509v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2017026" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780674v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Mabrouk" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Ben Jemaa" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860383v2" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farida Amichi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatah Ameur" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakia Jenhaoui" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10040-017-1573-5" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836198v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geosciences6040042" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05342521v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Nazoumou" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Favreau" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique O&#239;" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602939v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Raissi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Burte" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/agr.2015.0779" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01174963v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Perrin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mascre" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Mohamed" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Boisson" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydro1.2014.02.062" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836207v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2014046" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00647782v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Boucher" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahaya Nazoumou" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cappelaere" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1745-6584.2011.00891.x" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4MS6NH74-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00863062v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ferrant" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Dewandel" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Mar&#233;chal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2012.07.002" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TRG8FHR5-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00648785v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Favreau" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lebel" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02626667.2011.609171" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02153235v2" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Seguis" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Boulain" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cappelaere" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Cohard" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asl.327" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00522530v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Salem Ahmed" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Aulong" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Hrkal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.7696" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00448222v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Descloitres" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Vouillamoz" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2009.07.008" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H597FC24-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05304542v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Leblanc" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boucher" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2007WR006785" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8TQ78KF4-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00413397v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Vischel" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lebel" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2009.02.028" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KZCJFPZ5-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493748v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Perrin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wajid" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dewandel" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1745-6584.2008.00511.x" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00389204v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jappgeo.2007.12.006" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-81GZ0Q2H-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01239657v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc J. Leblanc" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah O. Tweed" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Loireau" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2007.08.011" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VH4LFW7F-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00165668v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Troquer" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Albouy" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2006.02.009" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00187211v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Milesi" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Peugeot" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.1503" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477114v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan van Hanja" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477228v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Chork" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Doung" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604082v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-12853" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604115v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Philipp Venot" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/iahs2022-205" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604100v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-9619" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03330832v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-1248" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770920v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Bemis" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Coulouma" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-10187" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604105v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-2732" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151457v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kallel" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehrez Zribi" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ottle" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Leh&#233;garat" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00159152v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Le H&#233;garat-Mascle" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Descroix" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979651v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659954v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394306657.ch1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112438v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799766v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520887v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Leblanc" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Cartwright" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Bass" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Travi" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119300762.wsts0154" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471435v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Billaud" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cornu" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Richard-Ferroudji" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00011097v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04840908v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607577v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Jerbi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Sebai" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Massuel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Riaux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Leduc" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10040-023-02661-2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04295958v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Kuper" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Insaf Mekki" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2023.130189" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03747283v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Orieschnig" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Venot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khy Eam Eang" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kong Chhuon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2022.108469" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03531012v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Feurer" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amine El Maaoui" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Calvez" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02626667.2021.1988614" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03694112v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Anna Orieschnig" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2022.127902" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259325v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Collard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bont&#233;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Laurenceau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2021025" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03510316v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. A. Orieschnig" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Belaud" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Ogilvie" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/22797254.2021.1948356" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506242v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hamza" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12685-021-00291-7" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02560344v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tweed" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Massuel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Seidel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Chhuon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lun" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.138598" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566481v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Aires" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gratiot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pham-Duc" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs12050800" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02148346v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Coste" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Riaux-Gobin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Saenz-Agudelo" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03138283v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Mulligan" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agwat.2019.03.001" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608067v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ogilvie" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mulligan" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Goulven" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2018.08.076" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01982921v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Finco" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Pontoreau" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Schamper" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaghik Hovhannissian" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.13303" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836193v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Riaux" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Molle" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017WR021691" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521266v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Le Goulven" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-22-4349-2018" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836218v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Bouarfa" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10040-017-1598-9" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836217v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10040-017-1568-2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03510509v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2017026" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780674v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Mabrouk" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Ben Jemaa" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860383v2" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farida Amichi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatah Ameur" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakia Jenhaoui" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10040-017-1573-5" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836198v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geosciences6040042" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602939v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Raissi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Burte" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/agr.2015.0779" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05342521v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Nazoumou" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Favreau" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique O&#239;" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01174963v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Perrin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mascre" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Mohamed" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Boisson" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydro1.2014.02.062" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836207v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2014046" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00647782v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Boucher" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahaya Nazoumou" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cappelaere" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1745-6584.2011.00891.x" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4MS6NH74-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00863062v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ferrant" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Dewandel" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Mar&#233;chal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2012.07.002" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TRG8FHR5-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00648785v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Favreau" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lebel" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02626667.2011.609171" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02153235v2" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Seguis" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Boulain" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cappelaere" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Cohard" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asl.327" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00522530v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Salem Ahmed" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Aulong" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Hrkal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.7696" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00448222v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Descloitres" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Vouillamoz" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2009.07.008" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H597FC24-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05304542v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Leblanc" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boucher" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2007WR006785" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8TQ78KF4-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00413397v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Vischel" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lebel" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2009.02.028" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KZCJFPZ5-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493748v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Perrin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wajid" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dewandel" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1745-6584.2008.00511.x" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00389204v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jappgeo.2007.12.006" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-81GZ0Q2H-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01239657v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc J. Leblanc" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah O. Tweed" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Loireau" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2007.08.011" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VH4LFW7F-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00165668v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Troquer" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Albouy" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2006.02.009" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00187211v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Milesi" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Peugeot" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.1503" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477114v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan van Hanja" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477228v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Chork" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Doung" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604082v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-12853" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604115v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Philipp Venot" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/iahs2022-205" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604100v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-9619" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03330832v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-1248" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770920v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Bemis" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Coulouma" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-10187" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604105v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-2732" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00159152v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kallel" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehrez Zribi" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Le H&#233;garat-Mascle" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Descroix" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151457v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ottle" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Leh&#233;garat" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979651v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659954v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394306657.ch1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112438v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799766v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520887v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Leblanc" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Cartwright" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Bass" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Travi" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119300762.wsts0154" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471435v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Billaud" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cornu" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Richard-Ferroudji" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00011097v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04840908v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>