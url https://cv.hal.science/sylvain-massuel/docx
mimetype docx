--- v1 (2026-05-03)
+++ v2 (2026-05-23)
@@ -740,63 +740,63 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04295958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Datasets for the assessment of changes in the incidence, extents, and spatial patterns of inundations in the Cambodian Mekong Delta, based on a water level – flood link calculated from in-situ water levels, and Sentinel-derived inundation maps</w:t>
+                <w:t xml:space="preserve">A Multi-Method Approach to Flood Mapping: Reconstructing Inundation Changes in the Cambodian Upper Mekong Delta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christina Orieschnig</w:t>
+                <w:t xml:space="preserve">Christina Anna Orieschnig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Venot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -819,705 +819,705 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kong Chhuon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data in Brief</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 43, pp.108469. </w:t>
+              <w:t xml:space="preserve">Journal of Hydrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 610, pp.127902. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.dib.2022.108469⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2022.127902⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03747283v1</w:t>
+                <w:t xml:space="preserve">hal-03694112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deriving bathymetries from unmanned aerial vehicles: a case study of a small intermittent reservoir</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Datasets for the assessment of changes in the incidence, extents, and spatial patterns of inundations in the Cambodian Mekong Delta, based on a water level – flood link calculated from in-situ water levels, and Sentinel-derived inundation maps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Orieschnig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Venot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Massuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khy Eam Eang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kong Chhuon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrological Sciences Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/02626667.2021.1988614⟩</w:t>
+              <w:t xml:space="preserve">Data in Brief</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 43, pp.108469. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dib.2022.108469⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ird-03531012v1</w:t>
+                <w:t xml:space="preserve">hal-03747283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Multi-Method Approach to Flood Mapping: Reconstructing Inundation Changes in the Cambodian Upper Mekong Delta</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Deriving bathymetries from unmanned aerial vehicles: a case study of a small intermittent reservoir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Massuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Feurer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Amine El Maaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christina Anna Orieschnig</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Roger Calvez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hydrology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 610, pp.127902. </w:t>
+              <w:t xml:space="preserve">Hydrological Sciences Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 67 (1), pp.82-93. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2022.127902⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/02626667.2021.1988614⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03694112v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ird-03531012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construire un regard sociohydrologique (3). Expérimenter un canevas pour engager la négociation interdisciplinaire</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Looking for more groundwater : from the exploitation of the Bou Hafna aquifer (1895-present) to Franco-Tunisian hydrogeology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Riaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Massuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Laure Collard</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">J. Hamza</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Natures Sciences Sociétés</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/nss/2021025⟩</w:t>
+              <w:t xml:space="preserve">Water History</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (3), pp.407-425. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12685-021-00291-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03259325v1</w:t>
+                <w:t xml:space="preserve">hal-04506242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Input imagery, classifiers, and cloud computing : insights from multi-temporal LULC mapping in the Cambodian Mekong Delta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. A. Orieschnig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Belaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Venot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Massuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew Ogilvie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Remote Sensing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 54 (1), pp.398-416. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/22797254.2021.1948356⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03510316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Looking for more groundwater : from the exploitation of the Bou Hafna aquifer (1895-present) to Franco-Tunisian hydrogeology</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Construire un regard sociohydrologique (3). Expérimenter un canevas pour engager la négociation interdisciplinaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Collard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Riaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Massuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Bonté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Hamza</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Martin Laurenceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water History</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 13 (3), pp.407-425. </w:t>
+              <w:t xml:space="preserve">Natures Sciences Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 29 (1), pp.77-86. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12685-021-00291-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/nss/2021025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04506242v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03259325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seasonal influences on groundwater arsenic concentrations in the irrigated region of the Cambodian Mekong Delta</w:t>
               </w:r>
@@ -1765,822 +1765,822 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02566481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aïn Bou Rkhiss and Aïn KiBrit, two springs from the Merguellil Basin (Kairouan, central Tunisia): Diatom assemblages, Biological polluosensitivity índices, hydrogeology and societal aspects</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Socio-hydrological drivers of agricultural water use in small reservoirs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Ogilvie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Riaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Massuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Coste</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Massuel</w:t>
+                <w:t xml:space="preserve">Mark Mulligan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Belaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vie et Milieu / Life &amp; Environment</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Agricultural Water Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 218, pp.17-29. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.agwat.2019.03.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02148346v1</w:t>
+                <w:t xml:space="preserve">hal-03138283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Socio-hydrological drivers of agricultural water use in small reservoirs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Andrew Ogilvie</w:t>
+                <w:t xml:space="preserve">Aïn Bou Rkhiss and Aïn KiBrit, two springs from the Merguellil Basin (Kairouan, central Tunisia): Diatom assemblages, Biological polluosensitivity índices, hydrogeology and societal aspects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Coste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Riaux-Gobin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Riaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Saenz-Agudelo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Massuel</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gilles Belaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agricultural Water Management</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Vie et Milieu / Life &amp; Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 69 (1), pp.1-17</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03138283v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02148346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining Landsat observations with hydrological modelling for improved surface water monitoring of small lakes</w:t>
+                <w:t xml:space="preserve">Time‐domain electromagnetic imaging of a clayey confining bed in a brackish environment: A case study in the Kairouan Plain Aquifer (Kelbia salt lake, Tunisia)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Ogilvie</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gilles Belaud</w:t>
+                <w:t xml:space="preserve">Cécile Finco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Pontoreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Schamper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Massuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">P. Le Goulven</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaghik Hovhannissian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hydrology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2018.08.076⟩</w:t>
+              <w:t xml:space="preserve">Hydrological Processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 32 (26), pp.3954-3965. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/hyp.13303⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02608067v1</w:t>
+                <w:t xml:space="preserve">hal-01982921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time‐domain electromagnetic imaging of a clayey confining bed in a brackish environment: A case study in the Kairouan Plain Aquifer (Kelbia salt lake, Tunisia)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cécile Finco</w:t>
+                <w:t xml:space="preserve">Inspiring a Broader Socio-Hydrological Negotiation Approach With Interdisciplinary Field-Based Experience</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Massuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coralie Pontoreau</w:t>
+                <w:t xml:space="preserve">J. Riaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyril Schamper</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Massuel</w:t>
+                <w:t xml:space="preserve">F. Molle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Kuper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaghik Hovhannissian</w:t>
+                <w:t xml:space="preserve">A. Ogilvie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrological Processes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 32 (26), pp.3954-3965. </w:t>
+              <w:t xml:space="preserve">Water Resources Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 54 (4), pp.2510 - 2522. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/hyp.13303⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/2017WR021691⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01982921v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01836193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inspiring a Broader Socio-Hydrological Negotiation Approach With Interdisciplinary Field-Based Experience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Massuel</w:t>
+                <w:t xml:space="preserve">Surface water monitoring in small water bodies: potential and limits of multi-sensor Landsat time series</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Ogilvie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Belaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Massuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Mulligan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Riaux</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">A. Ogilvie</w:t>
+                <w:t xml:space="preserve">Patrick Le Goulven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Resources Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/2017WR021691⟩</w:t>
+              <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 22 (8), pp.4349 - 4380. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/hess-22-4349-2018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01836193v1</w:t>
+                <w:t xml:space="preserve">hal-04521266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface water monitoring in small water bodies: potential and limits of multi-sensor Landsat time series</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Combining Landsat observations with hydrological modelling for improved surface water monitoring of small lakes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ogilvie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Belaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Massuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mark Mulligan</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Mulligan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Le Goulven</w:t>
+                <w:t xml:space="preserve">P. Le Goulven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 22 (8), pp.4349 - 4380. </w:t>
+              <w:t xml:space="preserve">Journal of Hydrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 566, pp.109-121. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/hess-22-4349-2018⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2018.08.076⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04521266v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02608067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Topical Collection: Groundwater-based agriculture in the Mediterranean</w:t>
               </w:r>
@@ -2891,51 +2891,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un exemple de l'utilisation des drones dans la gestion technique d'un verger de pêcher en Tunisie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hatem Mabrouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Feurer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Massuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3025,51 +3025,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farida Amichi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatah Ameur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Calvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zakia Jenhaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3120,103 +3120,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing Floods and Droughts in Ungauged Small Reservoirs with Long-Term Landsat Imagery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew Ogilvie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Belaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Massuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Mulligan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Le Goulven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 6 (4), </w:t>
@@ -3248,282 +3248,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01836198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Et si on faisait comme ceux de la plaine ? » : aspirations et limites d'une petite agriculture dynamique en Tunisie centrale</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jeanne Riaux</w:t>
+                <w:t xml:space="preserve">Anthropisation et fluctuations climatiques au Sahel nigérien : évolution à long terme de la nappe phréatique du Continental Terminal près de Niamey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Leduc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Nazoumou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Favreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Massuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Oï</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers Agricultures</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Géologues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 187 (Impact du changement global sur les ressources en eau souterraine), pp.52-56</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02602939v1</w:t>
+                <w:t xml:space="preserve">ird-05342521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthropisation et fluctuations climatiques au Sahel nigérien : évolution à long terme de la nappe phréatique du Continental Terminal près de Niamey</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christian Leduc</w:t>
+                <w:t xml:space="preserve">« Et si on faisait comme ceux de la plaine ? » : aspirations et limites d'une petite agriculture dynamique en Tunisie centrale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Collard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Riaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Massuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Nazoumou</w:t>
+                <w:t xml:space="preserve">M. Raissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Favreau</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Julien Burte</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géologues</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cahiers Agricultures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 24 (6), pp.335-341. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1684/agr.2015.0779⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ird-05342521v1</w:t>
+                <w:t xml:space="preserve">hal-02602939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Managed aquifer recharge in South India: What to expect from small percolation tanks in hard rock?</w:t>
               </w:r>
@@ -3747,51 +3747,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constraining Groundwater Modeling with Magnetic Resonance Soundings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Boucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Favreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yahaya Nazoumou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4020,295 +4020,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00863062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrated surface water-groundwater modelling in the context of increasing water reserves of a regional Sahelian aquifer = Modélisation intégrée surface--souterrain dans un contexte de hausse des réserves d'un aquifère régional Sahélien</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Contrasted land-surface processes along the West African rainfall gradient - Monsoon Multidisciplinary Analysis (AMMA) : an integrated project for understanding of the West African climate system and its human dimension</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Favreau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christian Leduc</w:t>
+                <w:t xml:space="preserve">L. Seguis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Lebel</w:t>
+                <w:t xml:space="preserve">N. Boulain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Cappelaere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Cohard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Favreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrological Sciences Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/02626667.2011.609171⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 12 (1), pp.31-37. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/asl.327⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00648785v1</w:t>
+                <w:t xml:space="preserve">ird-02153235v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrasted land-surface processes along the West African rainfall gradient - Monsoon Multidisciplinary Analysis (AMMA) : an integrated project for understanding of the West African climate system and its human dimension</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">N. Boulain</w:t>
+                <w:t xml:space="preserve">Integrated surface water-groundwater modelling in the context of increasing water reserves of a regional Sahelian aquifer = Modélisation intégrée surface--souterrain dans un contexte de hausse des réserves d'un aquifère régional Sahélien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Massuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Cappelaere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Cappelaere</w:t>
+                <w:t xml:space="preserve">G. Favreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Leduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.M. Cohard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Favreau</w:t>
+                <w:t xml:space="preserve">T. Lebel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Science Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 12 (1), pp.31-37. </w:t>
+              <w:t xml:space="preserve">Hydrological Sciences Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 56 (7), pp.1242-1264. </w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/asl.327⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/02626667.2011.609171⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ird-02153235v2</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00648785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a tool for managing groundwater resources in semi-arid hard rock regions: application to a rural watershed in South India</w:t>
               </w:r>
@@ -4422,319 +4422,319 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00522530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of geophysical surveys to groundwater modelling of a porous aquifer in semiarid Niger: An overview</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId105" w:history="1">
+                <w:t xml:space="preserve">Land clearing, climate variability, and water resources increase in semiarid southwest Niger: A review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Favreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Cappelaere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Massuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Descloitres</w:t>
+                <w:t xml:space="preserve">M. Leblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Michel Vouillamoz</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Massuel</w:t>
+                <w:t xml:space="preserve">M. Boucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 341 (10-11), pp.800-809. </w:t>
+              <w:t xml:space="preserve">Water Resources Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Impacts of Land Use Change on Water Resources, 45 (7), </w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.crte.2009.07.008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2007WR006785⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00448222v1</w:t>
+                <w:t xml:space="preserve">ird-05304542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Land clearing, climate variability, and water resources increase in semiarid southwest Niger: A review</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId105" w:history="1">
+                <w:t xml:space="preserve">Contribution of geophysical surveys to groundwater modelling of a porous aquifer in semiarid Niger: An overview</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Boucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Favreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Leblanc</w:t>
+                <w:t xml:space="preserve">Marc Descloitres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Boucher</w:t>
+                <w:t xml:space="preserve">Jean-Michel Vouillamoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Massuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Resources Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Impacts of Land Use Change on Water Resources, 45 (7), </w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 341 (10-11), pp.800-809. </w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2007WR006785⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.crte.2009.07.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ird-05304542v1</w:t>
+                <w:t xml:space="preserve">insu-00448222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conditional simulation schemes of rain fields and their application to rainfall–runoff modeling studies in the Sahel</w:t>
               </w:r>
@@ -4759,51 +4759,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lebel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Massuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Cappelaere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Hydrology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 375 (1-2), pp.273-286. </w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4973,375 +4973,375 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04493748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of magnetic resonance sounding to aquifer characterization and recharge estimate in semiarid Niger</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId105" w:history="1">
+                <w:t xml:space="preserve">Land clearance and hydrological change in the Sahel: SW Niger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc J. Leblanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Favreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Massuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Yahaya Nazoumou</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah O. Tweed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Loireau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Geophysics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jappgeo.2007.12.006⟩</w:t>
+              <w:t xml:space="preserve">Global and Planetary Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 61 (3–4), pp.135--150. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gloplacha.2007.08.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00389204v1</w:t>
+                <w:t xml:space="preserve">hal-01239657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Land clearance and hydrological change in the Sahel: SW Niger</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId105" w:history="1">
+                <w:t xml:space="preserve">Contribution of magnetic resonance sounding to aquifer characterization and recharge estimate in semiarid Niger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Vouillamoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Favreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Massuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Maud Loireau</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Boucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yahaya Nazoumou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global and Planetary Change</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 61 (3–4), pp.135--150. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Geophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 64 (3-4), pp.99 à 108. </w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.gloplacha.2007.08.011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jappgeo.2007.12.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01239657v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00389204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deep infiltration through a sandy alluvial fan in semiarid Niger inferred from electrical conductivity survey, vadose zone chemistry and hydrological modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Massuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Favreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Descloitres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Troquer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5405,51 +5405,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulated impacts of climate change and land-clearing on runoff from a small Sahelian catchment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Seguis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Cappelaere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5597,51 +5597,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Massuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Descloitres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Boucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5722,51 +5722,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan van Hanja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Chork</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Descloitres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Massuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5821,64 +5821,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agro-ecological impact assessment of irrigation canal rehabilitation scenarios under different hydrological conditions in the upper Mekong Delta, Cambodia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Anna Orieschnig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Belaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Venot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5938,64 +5938,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Retro- and forecasting inundation extents for trend analysis in the Cambodian Mekong Delta - a new method combining Sentinel-1 and 2 and local water level measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Anna Orieschnig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Belaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Philipp Venot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6055,64 +6055,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing long-term changes in annual monsoon inundations in the Mekong Delta (Cambodia): Testing an innovative approach linking remote sensing and in-situ measurements to overcome data scarcity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Anna Orieschnig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Belaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Venot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6172,64 +6172,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cultivated floodplains of the Cambodian Mekong delta: understanding the changing balance between the flow regime and the agricultural practices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Anna Orieschnig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Belaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Venot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6289,51 +6289,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Time-SIFT : a frugal method for leveraging multi-temporal photogrammetric data without ancillary data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Feurer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sean Bemis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6423,64 +6423,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irrigation canal systems of the Cambodian Mekong delta: Assessing changes in ecosystem services for rural communities after wide-ranging rehabilitation plans.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Anna Orieschnig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Belaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Massuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6534,273 +6534,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04604105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of pool evolution in Niamey degree (Niger) based on high resolution optical remote sensing data.</w:t>
+                <w:t xml:space="preserve">Caractérisation de l'évolution des mares sur le site Niger AMMA en utilisant les données haute resolution SPOT.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Kallel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehrez Zribi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Le Hégarat-Mascle</w:t>
+                <w:t xml:space="preserve">Catherine Ottle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Lehégarat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Massuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th SPIE Remote Sensing Symposium, Bruges,19-22 September 2005</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Bruges, Belgium</w:t>
+              <w:t xml:space="preserve">AMMA International Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Dakar, Sénégal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00159152v1</w:t>
+                <w:t xml:space="preserve">hal-00151457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation de l'évolution des mares sur le site Niger AMMA en utilisant les données haute resolution SPOT.</w:t>
+                <w:t xml:space="preserve">Characterization of pool evolution in Niamey degree (Niger) based on high resolution optical remote sensing data.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Kallel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehrez Zribi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Ottle</w:t>
+                <w:t xml:space="preserve">S. Le Hégarat-Mascle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Massuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Lehégarat</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L. Descroix</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AMMA International Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Dakar, Sénégal</w:t>
+              <w:t xml:space="preserve">11th SPIE Remote Sensing Symposium, Bruges,19-22 September 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Bruges, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00151457v1</w:t>
+                <w:t xml:space="preserve">hal-00159152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6891,51 +6891,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Broader Application of the Time-SIFT Method: Proof-of-Concept of 3-D-Monitoring Study Cases with Various Spatiotemporal Scales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Feurer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sean Bemis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7055,51 +7055,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Riaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Massuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Collard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Kuper</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7167,51 +7167,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Riaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Massuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Collard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Kuper</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7886,51 +7886,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607577v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Jerbi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Sebai" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Massuel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Riaux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Leduc" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10040-023-02661-2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04295958v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Kuper" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Insaf Mekki" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2023.130189" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03747283v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Orieschnig" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Venot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khy Eam Eang" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kong Chhuon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2022.108469" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03531012v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Feurer" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amine El Maaoui" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Calvez" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02626667.2021.1988614" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03694112v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Anna Orieschnig" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2022.127902" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259325v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Collard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bont&#233;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Laurenceau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2021025" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03510316v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. A. Orieschnig" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Belaud" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Ogilvie" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/22797254.2021.1948356" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506242v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hamza" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12685-021-00291-7" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02560344v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tweed" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Massuel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Seidel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Chhuon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lun" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.138598" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566481v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Aires" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gratiot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pham-Duc" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs12050800" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02148346v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Coste" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Riaux-Gobin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Saenz-Agudelo" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03138283v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Mulligan" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agwat.2019.03.001" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608067v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ogilvie" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mulligan" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Goulven" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2018.08.076" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01982921v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Finco" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Pontoreau" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Schamper" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaghik Hovhannissian" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.13303" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836193v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Riaux" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Molle" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017WR021691" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521266v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Le Goulven" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-22-4349-2018" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836218v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Bouarfa" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10040-017-1598-9" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836217v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10040-017-1568-2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03510509v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2017026" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780674v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Mabrouk" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Ben Jemaa" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860383v2" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farida Amichi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatah Ameur" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakia Jenhaoui" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10040-017-1573-5" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836198v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geosciences6040042" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602939v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Raissi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Burte" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/agr.2015.0779" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05342521v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Nazoumou" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Favreau" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique O&#239;" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01174963v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Perrin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mascre" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Mohamed" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Boisson" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydro1.2014.02.062" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836207v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2014046" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00647782v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Boucher" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahaya Nazoumou" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cappelaere" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1745-6584.2011.00891.x" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4MS6NH74-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00863062v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ferrant" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Dewandel" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Mar&#233;chal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2012.07.002" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TRG8FHR5-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00648785v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Favreau" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lebel" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02626667.2011.609171" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02153235v2" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Seguis" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Boulain" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cappelaere" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Cohard" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asl.327" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00522530v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Salem Ahmed" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Aulong" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Hrkal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.7696" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00448222v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Descloitres" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Vouillamoz" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2009.07.008" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H597FC24-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05304542v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Leblanc" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boucher" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2007WR006785" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8TQ78KF4-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00413397v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Vischel" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lebel" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2009.02.028" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KZCJFPZ5-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493748v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Perrin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wajid" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dewandel" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1745-6584.2008.00511.x" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00389204v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jappgeo.2007.12.006" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-81GZ0Q2H-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01239657v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc J. Leblanc" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah O. Tweed" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Loireau" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2007.08.011" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VH4LFW7F-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00165668v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Troquer" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Albouy" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2006.02.009" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00187211v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Milesi" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Peugeot" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.1503" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477114v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan van Hanja" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477228v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Chork" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Doung" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604082v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-12853" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604115v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Philipp Venot" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/iahs2022-205" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604100v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-9619" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03330832v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-1248" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770920v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Bemis" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Coulouma" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-10187" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604105v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-2732" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00159152v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kallel" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehrez Zribi" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Le H&#233;garat-Mascle" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Descroix" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151457v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ottle" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Leh&#233;garat" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979651v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659954v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394306657.ch1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112438v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799766v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520887v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Leblanc" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Cartwright" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Bass" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Travi" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119300762.wsts0154" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471435v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Billaud" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cornu" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Richard-Ferroudji" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00011097v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04840908v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607577v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Jerbi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Sebai" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Massuel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Riaux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Leduc" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10040-023-02661-2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04295958v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Kuper" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Insaf Mekki" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2023.130189" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03694112v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Anna Orieschnig" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Venot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khy Eam Eang" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kong Chhuon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2022.127902" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03747283v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Orieschnig" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2022.108469" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03531012v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Feurer" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amine El Maaoui" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Calvez" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02626667.2021.1988614" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506242v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hamza" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12685-021-00291-7" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03510316v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. A. Orieschnig" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Belaud" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Ogilvie" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/22797254.2021.1948356" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259325v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Collard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bont&#233;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Laurenceau" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2021025" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02560344v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tweed" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Massuel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Seidel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Chhuon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lun" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.138598" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566481v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Aires" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gratiot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pham-Duc" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs12050800" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03138283v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Mulligan" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agwat.2019.03.001" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02148346v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Coste" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Riaux-Gobin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Saenz-Agudelo" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01982921v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Finco" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Pontoreau" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Schamper" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaghik Hovhannissian" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.13303" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836193v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Riaux" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Molle" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ogilvie" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017WR021691" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521266v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Le Goulven" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-22-4349-2018" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608067v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mulligan" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Goulven" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2018.08.076" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836218v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Bouarfa" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10040-017-1598-9" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836217v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10040-017-1568-2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03510509v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2017026" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780674v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Mabrouk" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Ben Jemaa" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860383v2" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farida Amichi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatah Ameur" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakia Jenhaoui" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10040-017-1573-5" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836198v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geosciences6040042" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05342521v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Nazoumou" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Favreau" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique O&#239;" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602939v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Raissi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Burte" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/agr.2015.0779" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01174963v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Perrin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mascre" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Mohamed" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Boisson" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydro1.2014.02.062" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836207v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2014046" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00647782v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Boucher" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahaya Nazoumou" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cappelaere" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1745-6584.2011.00891.x" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4MS6NH74-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00863062v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ferrant" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Dewandel" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Mar&#233;chal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2012.07.002" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TRG8FHR5-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02153235v2" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Seguis" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Boulain" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cappelaere" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Cohard" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asl.327" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00648785v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Favreau" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lebel" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02626667.2011.609171" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00522530v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Salem Ahmed" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Aulong" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Hrkal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.7696" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05304542v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Leblanc" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boucher" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2007WR006785" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8TQ78KF4-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00448222v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Descloitres" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Vouillamoz" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2009.07.008" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H597FC24-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00413397v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Vischel" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lebel" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2009.02.028" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KZCJFPZ5-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493748v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Perrin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wajid" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dewandel" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1745-6584.2008.00511.x" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01239657v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc J. Leblanc" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah O. Tweed" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Loireau" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2007.08.011" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VH4LFW7F-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00389204v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jappgeo.2007.12.006" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-81GZ0Q2H-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00165668v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Troquer" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Albouy" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2006.02.009" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00187211v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Milesi" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Peugeot" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.1503" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477114v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan van Hanja" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477228v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Chork" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Doung" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604082v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-12853" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604115v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Philipp Venot" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/iahs2022-205" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604100v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-9619" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03330832v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-1248" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770920v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Bemis" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Coulouma" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-10187" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604105v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-2732" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151457v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kallel" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehrez Zribi" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ottle" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Leh&#233;garat" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00159152v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Le H&#233;garat-Mascle" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Descroix" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979651v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659954v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394306657.ch1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112438v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799766v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520887v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Leblanc" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Cartwright" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Bass" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Travi" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119300762.wsts0154" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471435v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Billaud" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cornu" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Richard-Ferroudji" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00011097v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04840908v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>