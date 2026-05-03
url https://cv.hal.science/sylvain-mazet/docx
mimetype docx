--- v0 (2026-03-15)
+++ v1 (2026-05-03)
@@ -1935,1884 +1935,2009 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01743186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (16)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (17)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractériser les vestiges du passé grâce aux données LIDAR : l’exemple du diagnostic archéologique préventif de la côte Sainte-Catherine à Rouen</w:t>
+                <w:t xml:space="preserve">Les fortifications protohistoriques (2200-600 av. J.-C.) de la Corse, état des connaissances synthétique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Dupont</w:t>
+                <w:t xml:space="preserve">Florian Soula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gael Léon</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Kevin Peche-Quilichini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Paolini Saez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Sicurani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Cesari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXVe colloque d’Archéométrie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Craham; GRHIS, Apr 2025, Rouen (Université de Rouen Normandie), France</w:t>
+              <w:t xml:space="preserve">Les fortifications de la Protohistoire à l’époque contemporaine : la Corse et ses aires d’influence. Etat de la recherche et valorisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Colletivité de Corse, 2026, Bastia, Corte, Bonifacio, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05215948v1</w:t>
+                <w:t xml:space="preserve">hal-05587399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réflexion sur le statut fonctionnel et l’insertion culturelle d’un site de haute altitude : matières premières, productions et usages à l’abri des Castelli (Corte, Corse)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lauriane Martinet</w:t>
+                <w:t xml:space="preserve">Caractériser les vestiges du passé grâce aux données LIDAR : l’exemple du diagnostic archéologique préventif de la côte Sainte-Catherine à Rouen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gael Léon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Mazet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’Habitat Pré- et protohistorique / L’alloghju prestoricu è protostoricu</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jean Sicurani, Apr 2017, Calvi, France. pp.45-69</w:t>
+              <w:t xml:space="preserve">XXVe colloque d’Archéométrie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Craham; GRHIS, Apr 2025, Rouen (Université de Rouen Normandie), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02396001v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05215948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’utilisation du LIDAR en archéologie préventive, application à quelques opérations de l’INRAP en Normandie</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Réflexion sur le statut fonctionnel et l’insertion culturelle d’un site de haute altitude : matières premières, productions et usages à l’abri des Castelli (Corte, Corse)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lauriane Martinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Mazet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Marini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Bontempi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Binder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées archéologiques de Normandie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Caen, France. pp.217-229</w:t>
+              <w:t xml:space="preserve">L’Habitat Pré- et protohistorique / L’alloghju prestoricu è protostoricu</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jean Sicurani, Apr 2017, Calvi, France. pp.45-69</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01942740v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02396001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring pottery use in the Southwestern Atlantic Europe: an approach from the organic residue analysis</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
+                <w:t xml:space="preserve">L’utilisation du LIDAR en archéologie préventive, application à quelques opérations de l’INRAP en Normandie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Mazet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves-Marie Adrian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Marcigny</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Exploring the World’s Prehistory, XVIIIe congrès mondial de l’Union internationale des sciences préhistoriques et protohistoriques (UISPP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Union internationale des sciences préhistoriques et protohistoriques (UISPP), Jun 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">Journées archéologiques de Normandie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Caen, France. pp.217-229</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02091293v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01942740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Retour dans la vallée ! La deuxième campagne de fouille d’Alizay (Eure),« Le Port-au-Chanvre », premiers résultats</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
+                <w:t xml:space="preserve">Exploring pottery use in the Southwestern Atlantic Europe: an approach from the organic residue analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miriam Cubas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucquin Alexandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Colonese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Arias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées archéologiques régionales de Normandie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Rouen, France</w:t>
+              <w:t xml:space="preserve">Exploring the World’s Prehistory, XVIIIe congrès mondial de l’Union internationale des sciences préhistoriques et protohistoriques (UISPP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Union internationale des sciences préhistoriques et protohistoriques (UISPP), Jun 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02299037v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02091293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’occupation de la montage corse durant le Néolithique: bilan des recherches</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nadia Ameziane-Federzoni</w:t>
+                <w:t xml:space="preserve">Retour dans la vallée ! La deuxième campagne de fouille d’Alizay (Eure),« Le Port-au-Chanvre », premiers résultats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Marcigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Mazet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20 ans d’archéologie en Corse</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Ajaccio, France</w:t>
+              <w:t xml:space="preserve">Journées archéologiques régionales de Normandie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02265072v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02299037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les premières céramiques de la côte atlantique française : l'apport des analyses des résidus organiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miriam Cubas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucquin Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Colonese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Billard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">32ème colloque interrégional sur le Néolithique, Statut des objets, des lieux et des Hommes au Néolithique &amp; Actualité de la Recherche</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02086140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La rhyolite en Corse néolithique : quelles stratégies pour la provenance d’objets archéologiques ?</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L’occupation de la montage corse durant le Néolithique: bilan des recherches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Ameziane-Federzoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Mazet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Bontempi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie.A.F. Marini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25e Réunion des Sciences de la Terre, Société Géologique de France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Caen, France</w:t>
+              <w:t xml:space="preserve">20 ans d’archéologie en Corse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Ajaccio, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01729844v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02265072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des obsidiennes sardes dans la montagne corse au Néolithique moyen… Abri des Castelli, 2140 m d’altitude, commune de Corte, Haute-Corse</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Mazet</w:t>
+                <w:t xml:space="preserve">La rhyolite en Corse néolithique : quelles stratégies pour la provenance d’objets archéologiques ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Leck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Bontempi</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Gratuze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphan Stephan Dubernet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Ameziane-Federzoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Groupe des Méthodes Pluridisciplinaires Contribuant à l'Archéologie - Archéométrie'2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, Besançon, France</w:t>
+              <w:t xml:space="preserve">25e Réunion des Sciences de la Terre, Société Géologique de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01729859v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01729844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Neolithisation of Corsica: a view from the top -Abri des Castelli, 2140m asl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Mazet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Bontempi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie.A.F. Marini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovani Boschian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Branch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Colloquium "The Geoarchaeology of Mediterranean Islands"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Cargèse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01729855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le système d'information géographique au coeur de l'exploitation des données spatiales en archéologie préventive – L'exemple des opérations archéologiques du canal Seine‑Nord Europe</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Des obsidiennes sardes dans la montagne corse au Néolithique moyen… Abri des Castelli, 2140 m d’altitude, commune de Corte, Haute-Corse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Mazet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Orange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Perruchini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Bontempi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIG 2014-ESRI france</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Versailles, France</w:t>
+              <w:t xml:space="preserve">Groupe des Méthodes Pluridisciplinaires Contribuant à l'Archéologie - Archéométrie'2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01446438v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01729859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’abri des Castelli (2140 m, Corte) : une occupation néolithique de haute-montagne</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le système d'information géographique au coeur de l'exploitation des données spatiales en archéologie préventive – L'exemple des opérations archéologiques du canal Seine‑Nord Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Font</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Bolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Mazet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Rassat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10e Rencontres Méridionales de Préhistoire Récente</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Porticcio, France. pp.339-350</w:t>
+              <w:t xml:space="preserve">SIG 2014-ESRI france</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Versailles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02063934v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01446438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">12000 years of human occupation, 3 meters deep stratigraphy, 12 hectares… A geographical information system (GIS) for the preventive archaeology operation at Alizay (Normandie, France)</w:t>
+                <w:t xml:space="preserve">L’abri des Castelli (2140 m, Corte) : une occupation néolithique de haute-montagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Mazet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Bontempi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Marini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Boschian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Bressy-Leandri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">42nd Annual Conference on Computer Applications and Quantitative Methods in Archaeology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, Paris, France. pp.299-304</w:t>
+              <w:t xml:space="preserve">10e Rencontres Méridionales de Préhistoire Récente</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Porticcio, France. pp.339-350</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02265057v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02063934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Sardegna, unica zona di approvvigionamento in ossidiana per la Corsica durante il Neolitico ? Il caso del sito neolitico medio-finale di A Fuata (NW della Corsica)</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">N. Marini</w:t>
+                <w:t xml:space="preserve">12000 years of human occupation, 3 meters deep stratigraphy, 12 hectares… A geographical information system (GIS) for the preventive archaeology operation at Alizay (Normandie, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Mazet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Marcigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. F. Neuville</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Isabelle Comte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Boulinguiez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atti della XLIV riunione scientifica : la preistoria e la protostoria della Sardegna : Cagliari, Barumini, Sassari, 23 - 28 novembre 2009 storia della Sardegna", Cagliari, Barumini, Sassari (Sardaigne, Italie), 23-28 novembre 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2009, Cagliari, Italy. pp.1601--1606</w:t>
+              <w:t xml:space="preserve">42nd Annual Conference on Computer Applications and Quantitative Methods in Archaeology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Paris, France. pp.299-304</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01757472v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02265057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un Système d'Information Archéologique (SIA) au sein du plateau technique du Canal Seine-Nord Europe. Méthodologie et applications</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">La Sardegna, unica zona di approvvigionamento in ossidiana per la Corsica durante il Neolitico ? Il caso del sito neolitico medio-finale di A Fuata (NW della Corsica)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Mazet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Bontempi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Marini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. F. Neuville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes de la table ronde Inrap - les SIG à l'Inrap.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Paris, France</w:t>
+              <w:t xml:space="preserve">Atti della XLIV riunione scientifica : la preistoria e la protostoria della Sardegna : Cagliari, Barumini, Sassari, 23 - 28 novembre 2009 storia della Sardegna", Cagliari, Barumini, Sassari (Sardaigne, Italie), 23-28 novembre 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2009, Cagliari, Italy. pp.1601--1606</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02486809v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01757472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un Système d'Information Archéologique (SIA) au sein du plateau technique du Canal Seine-Nord Europe. Méthodologie et applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Rassat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Mazet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Bolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Font</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actes de la table ronde Inrap - les SIG à l'Inrap.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02486809v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habitat and Stone Enclosure of Corsica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Mazet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Symposium on Environment Identities and Mediterranean Area</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2006, Corte, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00139240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3822,176 +3947,176 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les occupations de la fin du IIIe millénaire et du début du Bronze ancien d'Alizay (Eure)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Charraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Convertini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Font</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ugo Le Moigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les sociétés du Bronze ancien atlantique du XXIVe au XVIIe s. av. J.-C.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02264815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploitation et diffusion de la rhyolite en Corse néolithique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Leck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4050,301 +4175,301 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21e colloque du Groupe des Méthodes Pluridisciplinaires Contribuant à l'Archéologie (GMPCA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Rennes, France. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01887208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le diagnostic archéologique du canal seine nord Europe : méthodologie pour la mise en place d’un Système d’Informations Archéologiques, GMPCA Archéométrie 2011.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Rassat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Hulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Mazet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Font Caroline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Bolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GMPCA Archéométrie 2011, Liège (Belgique).</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Liège, France. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02496385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">THE CSNE (Canal Seine-Nord Europe) PROJECT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Rassat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Font</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Bolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Mazet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Hulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fusion of Cultures. Proceedings of the 38th Annual Conference on Computer Applications and Quantitative Methods in Archaeology, Granada, Spain, April 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2010, grenade, Spain. British Archaeological Reports, 2013, Fusion of Cultures. Proceedings of the 38th Annual Conference on Computer Applications and Quantitative Methods in Archaeology, Granada, Spain, April 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01449026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4354,629 +4479,629 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une rixe à l’âge du Bronze ancien en bord de Seine : le site d’Alizay-Igoville (Eure, Normandie)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Marcigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erik Gallouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Mazet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Ghesquière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Kewin Peche-Quilichini; Hélène Paolini-Saez; Hélène Blitte; Thibault Lachenal; Franck Leandri; Anne Lehoërff; Bénédicte Quilliec. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Âge du Bronze, âge de guerre ? Violence organisée et expressions de la force au IIe millénaire av. J.-C. Actes du colloque d’Ajaccio-Porticcio (14-17 octobre 2020)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association pour la Promotion des Recherches sur l’Âge du Bronze, pp.295-312, 2023, Bulletin de l’APRAB, Supplément n° 12, 978-2-364791-56-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04371779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’occupation de la montagne corse durant le Néolithique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Ameziane-Federzoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Mazet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kewin Peche-Quilichini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Michel Bontempi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Céline Leandri; Franck Leandri. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéologie en Corse, vingt années de recherche : Actes du colloque d'Ajaccio, novembre 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éditions Errance, 2022, 978-2-87772-644-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03105338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'occupation de la monatgne corse durant le Néolithique : bilan des recherches récentes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Ameziane-Federzoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Mazet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kewin Peche-Quilichini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Michel Bontempi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Leandri Franck; Leandri Céline. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéologie en Corse, vingt années de recherche</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Errance, pp.36-54, 2022, 978-2-87772-644-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03636669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détection et caractérisation des occupations des bords de Seine à la Protohistoire: l’exemple d’Alizayet Igoville (Eure) entre IIIe et Ier millénaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Marcigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Delnef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorraine Manceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Emmanuelle Leroy-Langelin; Yann Lorin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Méthodologie et interprétation des habitats. HABATA 2. Actes du VLIVe colloque Halma, Lille, oct. 2019.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Hors série, Collection Art et Archéologie, 29, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Université de Lille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.73-95, 2021, Revue du Nord, 979-10-93095-19-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03685954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réflexion sur le statut fonctionnel et l’insertion économique et culturelle d’un site de haute altitude : Matières premières, productions et usages à l’abri des Castelli (Corte, Haute-Corse)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauriane Martinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Mazet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Michel Bontempi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Binder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Marini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4986,383 +5111,383 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean Sicurani. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’habitat pré- et protohistorique / L’alloghju prestoricu è protostoricu, Actes du 1er colloque de Calvi, Calvi, 28-30 avril 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.45-66, 2019, 978-2-9566-9840-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03007235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Neolithic in La Balagne, Corsica: an evaluation using palynological, geoarchaeological and landscape archaeological data</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Apports nouveaux sur l’origine du rempart de Yainville (Seine-Maritime)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie.A.F. Marini</w:t>
+                <w:t xml:space="preserve">Bruno Aubry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Honoré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Marcigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Mazet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Decoding Neolithic Atlantic and Mediterranean Island Ritual</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016</w:t>
+              <w:t xml:space="preserve">JOURNÉES ARCHÉOLOGIQUES DE HAUTE-NORMANDIE. CONCHES-EN-OUCHE, 5 ET 6 JUIN 2015 | Jean-Paul Ollivier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Rouen et du Havre, pp.19-27, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02265085v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02268773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apports nouveaux sur l’origine du rempart de Yainville (Seine-Maritime)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Cyril Marcigny</w:t>
+                <w:t xml:space="preserve">The Neolithic in La Balagne, Corsica: an evaluation using palynological, geoarchaeological and landscape archaeological data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Keith Wilkinson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Branch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcos Llobera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie.A.F. Marini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Mazet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JOURNÉES ARCHÉOLOGIQUES DE HAUTE-NORMANDIE. CONCHES-EN-OUCHE, 5 ET 6 JUIN 2015 | Jean-Paul Ollivier</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses universitaires de Rouen et du Havre, pp.19-27, 2016</w:t>
+              <w:t xml:space="preserve">Decoding Neolithic Atlantic and Mediterranean Island Ritual</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02268773v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02265085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prospections sur l'île d'Elbe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Bontempi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Mazet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlo Tozzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Carlo Tozzi et Michel Claude Weiss. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Préhistoire et protohistoire de l'aire tyrrhénienne Preistoria e protostoria dell'area tirrenica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Felici Editore, pp.169-175, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00420047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5372,133 +5497,133 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RECHERCHES ARCHÉOLOGIQUES PRÉVENTIVES, PATRIMOINE ET AMÉNAGEMENT DU TERRITOIRE DANS LA MÉGARÉGION DE PARIS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Mazet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Marcigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Dumas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atlas collaboratif de la mégarégion parisienne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, https://atlas-paris-mega-region.univ-rouen.fr/. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.48390/a939-rq13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03780292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5508,196 +5633,196 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bonsecours (76), Côte Sainte-Catherine. Projet de valorisation de la Côte Sainte-Catherine. Métropole Rouen Normandie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Labbey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lemaitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aminte Thomann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élisabeth Lecler-Huby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Inrap, SRA de Normandie. 2024, pp.379</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04977734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La carrière Saingt à Fleury-sur-Orne (Calvados). Protection et étude d’une exploitation souterraine , in Dujardin L., Marcigny C. (dir.), La carrière Saingt à Fleury-sur-Orne (Calvados) ; Étude d’une carrière-refuge pour les civils lors de la Bataille de Caen (juin 44), RFO de fouille archéologique programmée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albane Burens-Carozza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Carozza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5726,195 +5851,195 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Inrap Grand-Ouest. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02064379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">12. Du Moyen Âge à l’époque contemporaine, in Marcigny C., Mazet S. (dir.), Au bord de l’eau ! Les occupations humaines d’une berge de la Seine du Tardiglaciaire à nos jours ; Haute-Normandie, Eure (27), ALIZAY - Le Postel, Le Pré Rompu, Le Chêne, Le Port au Chanvre, Les Diguets ; IGOVILLE - Le Fort, Les Limais ; RFO de fouille archéologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves-Marie Adrian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Cardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Labrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaëlle Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Inrap Grand-Ouest. 2015, pp.51-340</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02064376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet d'archéologie du paysage La Balagne - Rapport 2008 - Prospection inventaire sur les communes de Corbara et Manso (Haute-Corse) et prospections géomorphologiques en Balagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Mazet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5923,103 +6048,103 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcos Llobera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Keith Wilkinson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel-Claude Weiss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Université de CORSE - Pascal PAOLI. 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05357601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet d'archéologie du paysage La Balagne - Rapport 2007 - Prospection inventaire sur les communes d'Aregnu, Lavatoghju, Calvi et Galeria (Haute-Corse) et prospections géomorphologiques en Balagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Mazet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6075,183 +6200,183 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Université de CORSE - Pascal PAOLI. 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05357579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet d'archéologie du paysage La Balagne - Rapport 2006 - Prospection inventaire sur la commune de Calenzana (Haute-Corse) et prospections géomorphologiques en Balagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M C Weiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Mazet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Marini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Keith D Wilkinson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcos Llobera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Université de CORSE - Pascal PAOLI. 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05357526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId143"/>
+      <w:footerReference w:type="default" r:id="rId149"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6319,51 +6444,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="05F26B5D"/>
+    <w:nsid w:val="68B434BE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6467,51 +6592,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="221D9D3D"/>
+    <w:nsid w:val="C6765DDB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6701,51 +6826,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00133185v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Mazet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627180v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Marcigny" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dujardin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Grussenmeyer" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Guillemin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albane Burens" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357587v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fajon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Riche" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeopages.11743" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03924315v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02556750v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Cubas" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lucquin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Robson" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Carlo Colonese" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Arias" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-15907-4" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01761046v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Leck" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Le Bourdonnec" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gratuze" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Stephan Dubernet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Ameziane-Federzoni" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2017.10.003" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02299202v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01761047v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Carpentier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Carozza" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.3436" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265049v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265027v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Llobera" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith Wilkinson" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Weiss" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jay Flaming" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Marini" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1558/jmea.v23i2.169" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743186v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Bontempi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fran&#231;ois Neuville" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2009.09.016" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X757L5D1-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05215948v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Dupont" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael L&#233;on" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396001v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Martinet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Binder" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01942740v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Marie Adrian" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Aubry" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02091293v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucquin Alexandre" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Colonese" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02299037v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265072v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie.A.F. Marini" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Perrin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02086140v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Billard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729844v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729859v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Orange" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Perruchini" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729855v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovani Boschian" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Branch" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01446438v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Font" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Bolo" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Rassat" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063934v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Boschian" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bressy-Leandri" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02265057v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Comte" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boulinguiez" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757472v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mazet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Bontempi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Marini" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. F. Neuville" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02486809v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00139240v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264815v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Charraud" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Convertini" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Le Moigne" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887208v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02496385v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Hulin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Font Caroline" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449026v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04371779v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Gallouin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Ghesqui&#232;re" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03105338v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kewin Peche-Quilichini" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Bontempi" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636669v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685954v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Delnef" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Lefort" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Manceau" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://revue-du-nord.univ-lille.fr/index.php/hors-serie-archeologie-n29/" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-03007235v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265085v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02268773v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Honor&#233;" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420047v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Tozzi" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03780292v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dumas" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48390/a939-rq13" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04977734v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Labbey" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lemaitre" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aminte Thomann" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Lecler-Huby" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02064379v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albane Burens-Carozza" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02064376v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Cardon" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Labrot" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Lefebvre" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357601v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel-Claude Weiss" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357579v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357526v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M C Weiss" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith D Wilkinson" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00133185v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Mazet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627180v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Marcigny" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dujardin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Grussenmeyer" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Guillemin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albane Burens" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357587v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fajon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Riche" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeopages.11743" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03924315v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02556750v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Cubas" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lucquin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Robson" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Carlo Colonese" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Arias" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-15907-4" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01761046v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Leck" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Le Bourdonnec" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gratuze" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Stephan Dubernet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Ameziane-Federzoni" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2017.10.003" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02299202v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01761047v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Carpentier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Carozza" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.3436" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265049v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265027v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Llobera" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith Wilkinson" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Weiss" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jay Flaming" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Marini" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1558/jmea.v23i2.169" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743186v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Bontempi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fran&#231;ois Neuville" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2009.09.016" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X757L5D1-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05587399v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Soula" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Peche-Quilichini" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Paolini Saez" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Sicurani" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Cesari" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05215948v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Dupont" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael L&#233;on" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396001v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Martinet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Binder" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01942740v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Marie Adrian" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Aubry" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02091293v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucquin Alexandre" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Colonese" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02299037v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02086140v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Billard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265072v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie.A.F. Marini" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Perrin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729844v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729855v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovani Boschian" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Branch" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729859v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Orange" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Perruchini" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01446438v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Font" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Bolo" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Rassat" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063934v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Boschian" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bressy-Leandri" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02265057v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Comte" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boulinguiez" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757472v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mazet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Bontempi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Marini" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. F. Neuville" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02486809v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00139240v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264815v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Charraud" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Convertini" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Le Moigne" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887208v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02496385v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Hulin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Font Caroline" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449026v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04371779v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Gallouin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Ghesqui&#232;re" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03105338v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kewin Peche-Quilichini" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Bontempi" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636669v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685954v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Delnef" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Lefort" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Manceau" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://revue-du-nord.univ-lille.fr/index.php/hors-serie-archeologie-n29/" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-03007235v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02268773v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Honor&#233;" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265085v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420047v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Tozzi" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03780292v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dumas" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48390/a939-rq13" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04977734v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Labbey" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lemaitre" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aminte Thomann" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Lecler-Huby" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02064379v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albane Burens-Carozza" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02064376v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Cardon" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Labrot" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Lefebvre" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357601v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel-Claude Weiss" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357579v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357526v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M C Weiss" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith D Wilkinson" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>