--- v1 (2026-05-03)
+++ v2 (2026-05-27)
@@ -2642,277 +2642,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02299037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les premières céramiques de la côte atlantique française : l'apport des analyses des résidus organiques</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Bruno Aubry</w:t>
+                <w:t xml:space="preserve">L’occupation de la montage corse durant le Néolithique: bilan des recherches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Ameziane-Federzoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Mazet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Bontempi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyrille Billard</w:t>
+                <w:t xml:space="preserve">Nathalie.A.F. Marini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">32ème colloque interrégional sur le Néolithique, Statut des objets, des lieux et des Hommes au Néolithique &amp; Actualité de la Recherche</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Le Mans, France</w:t>
+              <w:t xml:space="preserve">20 ans d’archéologie en Corse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Ajaccio, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02086140v1</w:t>
+                <w:t xml:space="preserve">hal-02265072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’occupation de la montage corse durant le Néolithique: bilan des recherches</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Nathalie.A.F. Marini</w:t>
+                <w:t xml:space="preserve">Les premières céramiques de la côte atlantique française : l'apport des analyses des résidus organiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miriam Cubas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucquin Alexandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Colonese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Perrin</w:t>
+                <w:t xml:space="preserve">Cyrille Billard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20 ans d’archéologie en Corse</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Ajaccio, France</w:t>
+              <w:t xml:space="preserve">32ème colloque interrégional sur le Néolithique, Statut des objets, des lieux et des Hommes au Néolithique &amp; Actualité de la Recherche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02265072v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02086140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La rhyolite en Corse néolithique : quelles stratégies pour la provenance d’objets archéologiques ?</w:t>
               </w:r>
@@ -3017,277 +3017,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01729844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Neolithisation of Corsica: a view from the top -Abri des Castelli, 2140m asl</w:t>
+                <w:t xml:space="preserve">Des obsidiennes sardes dans la montagne corse au Néolithique moyen… Abri des Castelli, 2140 m d’altitude, commune de Corte, Haute-Corse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Mazet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Orange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Perruchini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Bontempi</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Branch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Colloquium "The Geoarchaeology of Mediterranean Islands"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Cargèse, France</w:t>
+              <w:t xml:space="preserve">Groupe des Méthodes Pluridisciplinaires Contribuant à l'Archéologie - Archéométrie'2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01729855v1</w:t>
+                <w:t xml:space="preserve">hal-01729859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des obsidiennes sardes dans la montagne corse au Néolithique moyen… Abri des Castelli, 2140 m d’altitude, commune de Corte, Haute-Corse</w:t>
+                <w:t xml:space="preserve">The Neolithisation of Corsica: a view from the top -Abri des Castelli, 2140m asl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Mazet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Bontempi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie.A.F. Marini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Orange</w:t>
+                <w:t xml:space="preserve">Giovani Boschian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elsa Perruchini</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Bontempi</w:t>
+                <w:t xml:space="preserve">Nicolas Branch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Groupe des Méthodes Pluridisciplinaires Contribuant à l'Archéologie - Archéométrie'2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, Besançon, France</w:t>
+              <w:t xml:space="preserve">International Colloquium "The Geoarchaeology of Mediterranean Islands"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Cargèse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01729859v1</w:t>
+                <w:t xml:space="preserve">hal-01729855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le système d'information géographique au coeur de l'exploitation des données spatiales en archéologie préventive – L'exemple des opérations archéologiques du canal Seine‑Nord Europe</w:t>
               </w:r>
@@ -4644,51 +4644,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Ameziane-Federzoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Mazet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kewin Peche-Quilichini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4773,51 +4773,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Ameziane-Federzoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Mazet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kewin Peche-Quilichini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5268,77 +5268,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Neolithic in La Balagne, Corsica: an evaluation using palynological, geoarchaeological and landscape archaeological data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Keith Wilkinson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Branch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcos Llobera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie.A.F. Marini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Mazet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6444,51 +6444,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="68B434BE"/>
+    <w:nsid w:val="0DDFB43D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6592,51 +6592,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="C6765DDB"/>
+    <w:nsid w:val="CA18D70C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6826,51 +6826,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00133185v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Mazet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627180v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Marcigny" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dujardin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Grussenmeyer" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Guillemin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albane Burens" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357587v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fajon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Riche" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeopages.11743" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03924315v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02556750v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Cubas" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lucquin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Robson" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Carlo Colonese" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Arias" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-15907-4" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01761046v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Leck" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Le Bourdonnec" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gratuze" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Stephan Dubernet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Ameziane-Federzoni" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2017.10.003" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02299202v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01761047v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Carpentier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Carozza" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.3436" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265049v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265027v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Llobera" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith Wilkinson" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Weiss" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jay Flaming" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Marini" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1558/jmea.v23i2.169" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743186v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Bontempi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fran&#231;ois Neuville" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2009.09.016" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X757L5D1-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05587399v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Soula" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Peche-Quilichini" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Paolini Saez" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Sicurani" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Cesari" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05215948v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Dupont" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael L&#233;on" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396001v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Martinet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Binder" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01942740v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Marie Adrian" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Aubry" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02091293v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucquin Alexandre" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Colonese" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02299037v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02086140v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Billard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265072v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie.A.F. Marini" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Perrin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729844v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729855v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovani Boschian" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Branch" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729859v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Orange" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Perruchini" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01446438v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Font" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Bolo" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Rassat" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063934v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Boschian" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bressy-Leandri" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02265057v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Comte" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boulinguiez" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757472v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mazet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Bontempi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Marini" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. F. Neuville" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02486809v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00139240v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264815v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Charraud" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Convertini" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Le Moigne" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887208v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02496385v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Hulin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Font Caroline" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449026v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04371779v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Gallouin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Ghesqui&#232;re" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03105338v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kewin Peche-Quilichini" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Bontempi" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636669v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685954v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Delnef" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Lefort" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Manceau" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://revue-du-nord.univ-lille.fr/index.php/hors-serie-archeologie-n29/" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-03007235v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02268773v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Honor&#233;" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265085v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420047v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Tozzi" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03780292v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dumas" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48390/a939-rq13" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04977734v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Labbey" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lemaitre" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aminte Thomann" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Lecler-Huby" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02064379v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albane Burens-Carozza" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02064376v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Cardon" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Labrot" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Lefebvre" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357601v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel-Claude Weiss" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357579v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357526v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M C Weiss" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith D Wilkinson" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00133185v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Mazet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627180v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Marcigny" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dujardin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Grussenmeyer" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Guillemin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albane Burens" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357587v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fajon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Riche" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeopages.11743" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03924315v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02556750v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Cubas" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lucquin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Robson" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Carlo Colonese" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Arias" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-15907-4" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01761046v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Leck" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Le Bourdonnec" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gratuze" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Stephan Dubernet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Ameziane-Federzoni" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2017.10.003" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02299202v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01761047v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Carpentier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Carozza" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.3436" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265049v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265027v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Llobera" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith Wilkinson" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Weiss" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jay Flaming" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Marini" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1558/jmea.v23i2.169" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743186v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Bontempi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fran&#231;ois Neuville" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2009.09.016" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X757L5D1-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05587399v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Soula" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Peche-Quilichini" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Paolini Saez" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Sicurani" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Cesari" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05215948v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Dupont" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael L&#233;on" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396001v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Martinet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Binder" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01942740v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Marie Adrian" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Aubry" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02091293v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucquin Alexandre" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Colonese" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02299037v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265072v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie.A.F. Marini" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Perrin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02086140v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Billard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729844v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729859v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Orange" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Perruchini" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729855v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovani Boschian" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Branch" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01446438v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Font" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Bolo" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Rassat" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063934v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Boschian" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bressy-Leandri" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02265057v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Comte" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boulinguiez" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757472v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mazet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Bontempi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Marini" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. F. Neuville" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02486809v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00139240v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264815v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Charraud" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Convertini" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Le Moigne" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887208v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02496385v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Hulin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Font Caroline" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449026v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04371779v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Gallouin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Ghesqui&#232;re" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03105338v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kewin Peche-Quilichini" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Bontempi" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636669v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685954v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Delnef" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Lefort" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Manceau" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://revue-du-nord.univ-lille.fr/index.php/hors-serie-archeologie-n29/" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-03007235v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02268773v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Honor&#233;" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265085v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420047v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Tozzi" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03780292v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dumas" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48390/a939-rq13" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04977734v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Labbey" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lemaitre" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aminte Thomann" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Lecler-Huby" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02064379v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albane Burens-Carozza" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02064376v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Cardon" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Labrot" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Lefebvre" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357601v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel-Claude Weiss" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357579v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357526v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M C Weiss" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith D Wilkinson" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>