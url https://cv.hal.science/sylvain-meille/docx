--- v0 (2026-03-19)
+++ v1 (2026-05-03)
@@ -66,299 +66,299 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (114)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (113)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of sapphire strength across the scales</w:t>
+                <w:t xml:space="preserve">Effect of high pressure on microstructure and mechanical and optical properties of nano-structured MgAl2O4 spinel fabricated by High Pressure Spark Plasma Sintering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ronan Henry</w:t>
+                <w:t xml:space="preserve">Sandrine Cottrino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélien Doitrand</w:t>
+                <w:t xml:space="preserve">Thomas Gaudisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Thierry Douillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicholas Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Sylvain Meille</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materialia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mtla.2025.102439⟩</w:t>
+              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 45 (15), pp.117579. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2025.117579⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05115386v1</w:t>
+                <w:t xml:space="preserve">hal-05104804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of high pressure on microstructure and mechanical and optical properties of nano-structured MgAl2O4 spinel fabricated by High Pressure Spark Plasma Sintering</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Investigation of sapphire strength across the scales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Douillard</w:t>
+                <w:t xml:space="preserve">Ronan Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicholas Blanchard</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Aurélien Doitrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Meille</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 45 (15), pp.117579. </w:t>
+              <w:t xml:space="preserve">Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.102439. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2025.117579⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.mtla.2025.102439⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05104804v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05115386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of crystallization on the thermomechanical behavior of enamels used for automotive application</w:t>
               </w:r>
@@ -478,77 +478,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Explanation of edge defect influence on sapphire bending strength scatter using the coupled criterion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Doitrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Meille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 45 (4), pp.117052. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
@@ -576,382 +576,382 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04706682v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of elastic and toughness anisotropy on crack initiation</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Explanation of edge defect influence on sapphire bending strength scatter using the coupled criterion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Doitrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Meille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2024.112950⟩</w:t>
+              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.117052. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2024.117052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04672852v1</w:t>
+                <w:t xml:space="preserve">hal-04779228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In operando study of gypsum crystal growth through in-cell environmental SEM</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Influence of elastic and toughness anisotropy on crack initiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Duminy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Venkat Ayyalasomayajula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Doitrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Meille</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcrysgro.2023.127515⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 302, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2024.112950⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04883507v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04672852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Explanation of edge defect influence on sapphire bending strength scatter using the coupled criterion</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">In operando study of gypsum crystal growth through in-cell environmental SEM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Fantou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Malchère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Wozniak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucian Roiban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Meille</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2024.117052⟩</w:t>
+              <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 628, pp.127515. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcrysgro.2023.127515⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04779228v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04883507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D printed triply periodic minimal surfaces calcium phosphate bone substitute: The effect of porosity design on mechanical properties</w:t>
               </w:r>
@@ -963,51 +963,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Islam Bouakaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ehsan Sadeghian Dehkord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Meille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Schrijnemakers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1065,399 +1065,399 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04378761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fracture parameter identification by Digital Image Correlation and Finite Fracture Mechanics for millimeter-scale samples</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">High-areal capacity Si architecture as an on-chip anode for lithium-ion batteries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofiane Abdelouhab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Graniel Harne A. Abrenica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Heitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Meille</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Roué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Fracture Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.engfracmech.2023.109770⟩</w:t>
+              <w:t xml:space="preserve">Energy Storage Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 65, pp.103172. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ensm.2023.103172⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04316450v1</w:t>
+                <w:t xml:space="preserve">hal-04404230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of debonding and substrate plasticity on thin film multicracking</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Fracture parameter identification by Digital Image Correlation and Finite Fracture Mechanics for millimeter-scale samples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Duminy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Doitrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Meille</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theoretical and Applied Fracture Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/J.tafmec.2024.104375⟩</w:t>
+              <w:t xml:space="preserve">Engineering Fracture Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 295, pp.109770. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.engfracmech.2023.109770⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04511288v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04316450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-areal capacity Si architecture as an on-chip anode for lithium-ion batteries</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Graniel Harne A. Abrenica</w:t>
+                <w:t xml:space="preserve">Influence of debonding and substrate plasticity on thin film multicracking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Doitrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Heitz</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Sarah Rubeck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Meille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lionel Roué</w:t>
+                <w:t xml:space="preserve">Jérôme Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Steyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy Storage Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 65, pp.103172. </w:t>
+              <w:t xml:space="preserve">Theoretical and Applied Fracture Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 131, pp.104375. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ensm.2023.103172⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/J.tafmec.2024.104375⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04404230v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04511288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micromechanical study of raw earth stabilization using instrumented indentation</w:t>
               </w:r>
@@ -1469,51 +1469,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ugo De Filippis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Prud'Homme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Meille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materialia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 34, pp.102060. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1573,51 +1573,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ugo de Filippis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Prud'Homme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Meille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materialia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 36, pp.102143. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1785,103 +1785,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anisotropic fracture in nacre-like alumina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Duminy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Adrien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Doitrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Meille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Theoretical and Applied Fracture Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 123, pp.103710. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1928,64 +1928,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D-printing of ceramic filaments with ductile metallic cores</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qiaosong Cai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Meille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shitong Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2177,813 +2177,813 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04189377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fracture properties of porous yttria-stabilized zirconia under micro-compression testing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nacre-like alumina composites reinforced by zirconia particles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Abaza</w:t>
+                <w:t xml:space="preserve">Hassan Saad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Laurencin</w:t>
+                <w:t xml:space="preserve">Sandrine Dankic-Cottrino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Nakajo</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sylvain Deville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Meille</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 42 (4), pp.1656-1669. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2021.11.051⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 42 (5), pp.2319-2330. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2021.12.043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03525050v1</w:t>
+                <w:t xml:space="preserve">hal-03367949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complex Composites Built through Freezing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Prediction of crack nucleation and propagation in porous ceramics using the phase-field approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Abaza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Laurencin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Deville</w:t>
+                <w:t xml:space="preserve">A. Nakajo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Meille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoni Tomsia</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Johan Debayle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Accounts of Chemical Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, </w:t>
+              <w:t xml:space="preserve">Theoretical and Applied Fracture Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 119, pp.103349. </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.accounts.2c00064⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tafmec.2022.103349⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03683471v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03681038v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction of crack nucleation and propagation in porous ceramics using the phase-field approach</w:t>
+                <w:t xml:space="preserve">Toughening mechanisms in nacre-like alumina revealed by in-situ imaging of stress</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Abaza</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">A. Nakajo</w:t>
+                <w:t xml:space="preserve">Hassan Saad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Thierry Douillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Malchère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Steyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Sylvain Meille</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Johan Debayle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theoretical and Applied Fracture Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tafmec.2022.103349⟩</w:t>
+              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 42 (14), pp.6757-6761. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2022.07.040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03681038v2</w:t>
+                <w:t xml:space="preserve">hal-03765342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toughening mechanisms in nacre-like alumina revealed by in-situ imaging of stress</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fracture properties of porous yttria-stabilized zirconia under micro-compression testing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Abaza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Laurencin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Nakajo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hassan Saad</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Meille</w:t>
+                <w:t xml:space="preserve">T. David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 42 (14), pp.6757-6761. </w:t>
+              <w:t xml:space="preserve">, 2022, 42 (4), pp.1656-1669. </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2022.07.040⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2021.11.051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03765342v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03525050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nacre-like alumina composites reinforced by zirconia particles</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hassan Saad</w:t>
+                <w:t xml:space="preserve">Complex Composites Built through Freezing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Deville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Dankic-Cottrino</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Antoni Tomsia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Meille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 42 (5), pp.2319-2330. </w:t>
+              <w:t xml:space="preserve">Accounts of Chemical Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2021.12.043⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.accounts.2c00064⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03367949v1</w:t>
+                <w:t xml:space="preserve">hal-03683471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Osteocyte pericellular and perilacunar matrices as markers of bone-implant mechanical integrity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Indentation cracking in mono and polycrystalline cubic zirconia: Methodology of an apparent fracture toughness evaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémy Gauthier</w:t>
+                <w:t xml:space="preserve">Nathalie Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Follet</w:t>
+                <w:t xml:space="preserve">Isabelle Zacharie-Aubrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana-Maria Trunfio-Sfarghiu</w:t>
+                <w:t xml:space="preserve">Jean-Marie Gatt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Farlay</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nina Attik</w:t>
+                <w:t xml:space="preserve">Cyril Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biocell</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.32604/biocell.2022.022290⟩</w:t>
+              <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 860, pp.144261. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.msea.2022.144261⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03763037v1</w:t>
+                <w:t xml:space="preserve">hal-03844422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultrafast Remote Healing of Magneto-Responsive Thermoplastic Elastomer-Based Nanocomposites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Griffiths</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2992,250 +2992,250 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Coativy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Dalmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Falco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liuyin Jiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Macromolecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 55 (3), pp.831-843. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.macromol.1c02046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03566840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indentation cracking in mono and polycrystalline cubic zirconia: Methodology of an apparent fracture toughness evaluation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ronan Henry</w:t>
+                <w:t xml:space="preserve">Osteocyte pericellular and perilacunar matrices as markers of bone-implant mechanical integrity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Le Roux</w:t>
+                <w:t xml:space="preserve">Hélène Follet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Zacharie-Aubrun</w:t>
+                <w:t xml:space="preserve">Ana-Maria Trunfio-Sfarghiu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marie Gatt</w:t>
+                <w:t xml:space="preserve">Delphine Farlay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyril Langlois</w:t>
+                <w:t xml:space="preserve">Nina Attik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 860, pp.144261. </w:t>
+              <w:t xml:space="preserve">Biocell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 46, pp.2209-2216. </w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.msea.2022.144261⟩</w:t>
+                <w:t xml:space="preserve">⟨10.32604/biocell.2022.022290⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03844422v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03763037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of accelerated hydrothermal aging on the durability of Si-based dielectric thin films</w:t>
               </w:r>
@@ -3368,64 +3368,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variability in porous ceramic fracture: influence of apparent density and critical pores</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Uhl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Meille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Doitrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3453,1368 +3453,1368 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03667385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model Composites Based on Poly(lactic acid) and Bioactive Glass Fillers for Bone Regeneration</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Size effect assessment by Weibull's approach and the coupled criterion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Doitrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Lacambra-Andreu</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Tanja Lube</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Meille</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/polym13172991⟩</w:t>
+              <w:t xml:space="preserve">Engineering Fracture Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 256, pp.107979. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.engfracmech.2021.107979⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03484839v1</w:t>
+                <w:t xml:space="preserve">hal-03394411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">eCHORD orientation mapping of bio-inspired alumina down to 1 kV</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effects of irradiation on mechanical properties of nuclear UO2 fuels evaluated by Vickers indentation at room temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Zacharie-Aubrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Th. Blay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Lafond</w:t>
+                <w:t xml:space="preserve">L. Brunaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Douillard</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Meille</w:t>
+                <w:t xml:space="preserve">J. M. Gatt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materialia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 20, pp.101207. </w:t>
+              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 547, </w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mtla.2021.101207⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2021.152821⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03367926v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03484852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D printing and pyrolysis of optical ZrO$_2$ nNanostructures by two-photon lithography: reduced shrinkage and crystallization mediated by nanoparticles seeds</w:t>
+                <w:t xml:space="preserve">Fracture of Porous Ceramics: Application to the Mechanical Degradation of Solid Oxide Cell During Redox Cycling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Desponds</w:t>
+                <w:t xml:space="preserve">Amira Abaza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Meille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Akos Banyasz</w:t>
+                <w:t xml:space="preserve">Arata Nakajo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Chateau</w:t>
+                <w:t xml:space="preserve">Dominique Leguillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Azeddine Tellal</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Amandine Venier</w:t>
+                <w:t xml:space="preserve">Maxime Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Small</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/smll.202102486⟩</w:t>
+              <w:t xml:space="preserve">ECS Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 103 (1), pp.1151-1163. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1149/10301.1151ecst⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03483508v1</w:t>
+                <w:t xml:space="preserve">hal-03622485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical properties of milimetric silica aerogel particles produced through evaporative drying: A coupled experimental and discrete element approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Model Composites Based on Poly(lactic acid) and Bioactive Glass Fillers for Bone Regeneration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Lacambra-Andreu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Hamelin</w:t>
+                <w:t xml:space="preserve">Nora Dergham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Jauffres</w:t>
+                <w:t xml:space="preserve">Marlin Magallanes-Perdomo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Meille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. L. Martin</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jerome Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2021.120727⟩</w:t>
+              <w:t xml:space="preserve">Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/polym13172991⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03483017v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03484839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brittle material strength and fracture toughness estimation from four-point bending test</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Robocasting of highly porous ceramics scaffolds with hierarchized porosity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Tabard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Prud’homme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.-J. Courtial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Meille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Theoretical, Computational and Applied Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.46298/jtcam.6753⟩</w:t>
+              <w:t xml:space="preserve">Additive Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 38, pp.101776. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.addma.2020.101776⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02925844v4</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03098114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robocasting of highly porous ceramics scaffolds with hierarchized porosity</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Relation between activator ratio, hydration products and mechanical properties of alkali-activated slag</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ugo de Filippis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Prud'Homme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Meille</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Additive Manufacturing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.addma.2020.101776⟩</w:t>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 266, pp.120940. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2020.120940⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03098114v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03378765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relation between activator ratio, hydration products and mechanical properties of alkali-activated slag</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Brittle material strength and fracture toughness estimation from four-point bending test</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Doitrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Meille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2020.120940⟩</w:t>
+              <w:t xml:space="preserve">Journal of Theoretical, Computational and Applied Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.46298/jtcam.6753⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03378765v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02925844v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fracture of Porous Ceramics: Application to the Mechanical Degradation of Solid Oxide Cell During Redox Cycling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mechanical properties of milimetric silica aerogel particles produced through evaporative drying: A coupled experimental and discrete element approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Hamelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amira Abaza</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Meille</w:t>
+                <w:t xml:space="preserve">D. Jauffres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arata Nakajo</w:t>
+                <w:t xml:space="preserve">C. L. Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Meille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Leguillon</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">G. Foray</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECS Transactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1149/10301.1151ecst⟩</w:t>
+              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 560, pp.120727. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2021.120727⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03622485v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03483017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Size effect assessment by Weibull's approach and the coupled criterion</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ronan Henry</w:t>
+                <w:t xml:space="preserve">3D printing and pyrolysis of optical ZrO$_2$ nNanostructures by two-photon lithography: reduced shrinkage and crystallization mediated by nanoparticles seeds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Desponds</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tanja Lube</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Akos Banyasz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Chateau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azeddine Tellal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Venier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Fracture Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.engfracmech.2021.107979⟩</w:t>
+              <w:t xml:space="preserve">Small</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 17, pp.2102486. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/smll.202102486⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03394411v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03483508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of irradiation on mechanical properties of nuclear UO2 fuels evaluated by Vickers indentation at room temperature</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">eCHORD orientation mapping of bio-inspired alumina down to 1 kV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Brunaud</w:t>
+                <w:t xml:space="preserve">Clément Lafond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. M. Gatt</w:t>
+                <w:t xml:space="preserve">T. Douillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Saad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Deville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Meille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 547, </w:t>
+              <w:t xml:space="preserve">Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 20, pp.101207. </w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2021.152821⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.mtla.2021.101207⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03484852v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03367926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of microstructure heterogeneity on the damage resistance of nacre-like alumina: insights from image-based discrete simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kaoutar Radi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Saad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Jauffrès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Meille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Douillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scripta Materialia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 191 (15), pp.210-214. </w:t>
@@ -4891,64 +4891,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Maire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Adrien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Meille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Deville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Open Ceramics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 8, pp.100195. </w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4995,77 +4995,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D microstructural study of selachimorph enameloid evolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Fellah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Douillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Maire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Meille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Reynard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5110,265 +5110,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03034289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sodium hydroxide substitution in slag activating mixes: A potential pathway to more sustainable slag-based binders</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Elodie Prud'Homme</w:t>
+                <w:t xml:space="preserve">Intrinsic properties of osteomalacia bone evaluated by nanoindentation and FTIRM analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Insaf Hadjab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Farlay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Crozier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Meille</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Thierry Douillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Boivin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2021.124183⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 117, pp.110247. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jbiomech.2021.110247⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03378758v1</w:t>
+                <w:t xml:space="preserve">hal-03120037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intrinsic properties of osteomalacia bone evaluated by nanoindentation and FTIRM analysis</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sodium hydroxide substitution in slag activating mixes: A potential pathway to more sustainable slag-based binders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ugo de Filippis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Prud'Homme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Meille</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biomechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 117, pp.110247. </w:t>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 300, pp.124183. </w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jbiomech.2021.110247⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2021.124183⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03120037v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03378758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">4D in situ monitoring of the setting of alpha plaster using synchrotron X-ray tomography with high spatial and temporal resolution</w:t>
               </w:r>
@@ -5393,51 +5393,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Bonnal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Adrien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Meille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Tadier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5482,1001 +5482,1001 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03482914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Irradiation effects on the fracture properties of UO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; fuels studied by micro-mechanical testing</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Highlighting the role of heterogeneity on the indentation hardness of foamed gypsum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Blay</w:t>
+                <w:t xml:space="preserve">Julie Devillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Tarisien</w:t>
+                <w:t xml:space="preserve">Jerome Adrien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Smail Chalal</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stéphane Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Meille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Maire</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2020.152179⟩</w:t>
+              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 40 (11), pp.3795-3805. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2020.02.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03367377v1</w:t>
+                <w:t xml:space="preserve">hal-03367345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical characterization of meso-porous alumina by micro- and nano-indentation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Meille</w:t>
+                <w:t xml:space="preserve">Irradiation effects on the fracture properties of UO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; fuels studied by micro-mechanical testing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Zacharie-Aubrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Le Corre</w:t>
+                <w:t xml:space="preserve">Thierry Blay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérome Chevalier</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nicolas Tarisien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Smail Chalal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Today Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mtcomm.2020.101315⟩</w:t>
+              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 536, pp.152179. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2020.152179⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02913085v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03367377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of interface fracture properties by micro-and macro-scale experiments in nacre-like alumina</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Mechanical characterization of meso-porous alumina by micro- and nano-indentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marwa Moula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Meille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Le Corre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérome Chevalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Materials Today Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 25, pp.101315. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mtcomm.2020.101315⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jmps.2020.104143⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02875338v1</w:t>
+                <w:t xml:space="preserve">hal-02913085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of artificial aging on mechanical properties of commercially and non-commercially available zirconia dental implants</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Determination of interface fracture properties by micro-and macro-scale experiments in nacre-like alumina</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Doitrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Saad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Deville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Meille</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the mechanical behavior of biomedical materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmbbm.2019.103423⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 145, pp.104143. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmps.2020.104143⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02302330v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02875338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Highlighting the role of heterogeneity on the indentation hardness of foamed gypsum</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influence of artificial aging on mechanical properties of commercially and non-commercially available zirconia dental implants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Roux</w:t>
+                <w:t xml:space="preserve">Mona Monzavi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fei Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Meille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Meille</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Thierry Douillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Adrien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 40 (11), pp.3795-3805. </w:t>
+              <w:t xml:space="preserve">Journal of the mechanical behavior of biomedical materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 101, pp.103423. </w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2020.02.009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jmbbm.2019.103423⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03367345v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02302330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">UO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; micron scale specimen fracture: Parameter identification and influence of porosities</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Revisiting the strength of micron‐scale ceramic platelets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Doitrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérome Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Meille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theoretical and Applied Fracture Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 108, pp.102665. </w:t>
+              <w:t xml:space="preserve">Journal of the American Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tafmec.2020.102665⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/jace.17148⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02780419v1</w:t>
+                <w:t xml:space="preserve">hal-02780475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revisiting the strength of micron‐scale ceramic platelets</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">UO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; micron scale specimen fracture: Parameter identification and influence of porosities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Doitrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Zacharie-Aubrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Gatt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Meille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Ceramic Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, </w:t>
+              <w:t xml:space="preserve">Theoretical and Applied Fracture Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 108, pp.102665. </w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/jace.17148⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tafmec.2020.102665⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02780475v1</w:t>
+                <w:t xml:space="preserve">hal-02780419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interface failure in nacre-like alumina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Saad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Doitrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Deville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Meille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 40 (13), pp.4694-4699. </w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6510,77 +6510,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A simple approach to bulk bioinspired tough ceramics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Saad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kaoutar Radi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Douillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Jauffres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6683,51 +6683,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuella Cerbelaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Videcoq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Saad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Boulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6778,103 +6778,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fracture properties of an irradiated PWR UO2 fuel evaluated by micro-cantilever bending tests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Zacharie-Aubrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Blay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smail Chalal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Gatt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 538, </w:t>
@@ -6951,64 +6951,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Tulliani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solene Tadier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Meille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérome Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Science and Engineering: C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 97, pp.336-346. </w:t>
@@ -7040,429 +7040,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02475326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local fracture toughness measurements in polycrystalline cubic zirconia using micro-cantilever bending tests</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Effect of grain orientation and magnesium doping on β-tricalcium phosphate resorption behavior</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Gallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Le Gars Santoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Douillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Zacharie-Aubrun</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fei Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gremillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanics of Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mechmat.2019.103086⟩</w:t>
+              <w:t xml:space="preserve">Acta Biomaterialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 89, pp.391-402. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actbio.2019.02.045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02180016v1</w:t>
+                <w:t xml:space="preserve">hal-02063696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiscale structure of super insulation nano-fumed silicas studied by SAXS, tomography and porosimetry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Benane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G.P. Baeza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Chal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Roiban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Meille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Materialia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 168, pp.401-410. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.actamat.2019.02.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02405453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of grain orientation and magnesium doping on β-tricalcium phosphate resorption behavior</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Local fracture toughness measurements in polycrystalline cubic zirconia using micro-cantilever bending tests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Ronan Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Blay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Thierry Douillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Gremillard</w:t>
+                <w:t xml:space="preserve">Armel Descamps-Mandine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Zacharie-Aubrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Biomaterialia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 89, pp.391-402. </w:t>
+              <w:t xml:space="preserve">Mechanics of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 136, pp.103086. </w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.actbio.2019.02.045⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.mechmat.2019.103086⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02063696v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02180016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Why fumed and precipitated silica have different mechanical behavior: Contribution of discrete element simulations</w:t>
               </w:r>
@@ -7474,77 +7474,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Guesnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Bénane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Jauffres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.L. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G.P. Baeza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 524, pp.119646. </w:t>
@@ -7582,51 +7582,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spherical instrumented indentation as a tool to characterize porous bioceramics and their resorption</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Meille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7725,51 +7725,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Instrumented Indentation of Super-Insulating Silica Compacts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Belynda Benane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Meille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genevieve Foray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7989,90 +7989,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strong and tough metal/ceramic micro‐laminates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudio Ferraro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Meille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Réthoré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Na Ni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérome Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Materialia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 144, pp.202-215. </w:t>
@@ -8238,8926 +8238,8839 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01691905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fracture behavior of robocast HA/beta-TCP scaffolds studied by X-ray tomography and finite element modeling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The in vitro evolution of resorbable brushite cements: a physico‐chemical, micro‐structural and mechanical study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Gallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clemence Petit</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Solène Tadier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Meille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gremillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 37 (4), pp.1735-1745. </w:t>
+              <w:t xml:space="preserve">Acta Biomaterialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 53, pp.515-525. </w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2016.11.035⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.actbio.2017.02.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01814369v1</w:t>
+                <w:t xml:space="preserve">hal-01670813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two-scale study of the fracture of an aluminum foam by X-ray tomography and finite element modeling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clémence Petit</w:t>
+                <w:t xml:space="preserve">Fracture behavior of robocast HA/beta-TCP scaffolds studied by X-ray tomography and finite element modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clemence Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Meille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Maire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Meille</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gremillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Adrien</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials &amp; Design</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 37 (4), pp.1735-1745. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2016.11.035⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.matdes.2017.02.009⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01538187v1</w:t>
+                <w:t xml:space="preserve">hal-01814369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strain rate influence on human cortical bone toughness: A comparative study of four paired anatomical sites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Follet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Langer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Meille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérome Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the mechanical behavior of biomedical materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 71, pp.223-230. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmbbm.2017.03.015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId309" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01668114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resorption of calcium phosphate materials : Considerations on the in vitro evaluation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Gallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solene Tadier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Meille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérome Chevalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 38 (3), pp.899-914. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2017.07.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01670806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corrigendum: Strong, tough and stiff bioinspired ceramics from brittle constituents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Bouville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Maire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Meille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand van de Moortèle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adam Stevenson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 16 (12), pp.1271. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/nmat4982⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01761560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The in vitro evolution of resorbable brushite cements: a physico‐chemical, micro‐structural and mechanical study</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId265" w:history="1">
+                <w:t xml:space="preserve">Modeling and in‐situ evaluation of thermal gradients during sintering of large ceramic balls</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gremillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K Biotteau‐deheuvels</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Clement</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Perron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Duvauchelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Biomaterialia</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ceramics International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 43 (9), pp.7338-7345. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ceramint.2017.03.037⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.actbio.2017.02.023⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01670813v1</w:t>
+                <w:t xml:space="preserve">hal-01670816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling and in‐situ evaluation of thermal gradients during sintering of large ceramic balls</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Two-scale study of the fracture of an aluminum foam by X-ray tomography and finite element modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Maire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Meille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Adrien</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ceramics International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 43 (9), pp.7338-7345. </w:t>
+              <w:t xml:space="preserve">Materials &amp; Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 120, pp.117-127. </w:t>
             </w:r>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ceramint.2017.03.037⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.matdes.2017.02.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01670816v1</w:t>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02475333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two-scale study of the fracture of an aluminum foam by X-ray tomography and finite element modeling</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Using graphene networks to build bioinspired self‐monitoring ceramics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier T Picot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victoria G Rocha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudio Ferraro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Na Ni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eleonora D’elia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials &amp; Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.matdes.2017.02.009⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8 (14425), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ncomms14425⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02475333v1</w:t>
+                <w:t xml:space="preserve">hal-01677853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using graphene networks to build bioinspired self‐monitoring ceramics</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Eleonora D’elia</w:t>
+                <w:t xml:space="preserve">In vitro and in vivo evaluation of a polylactic acid‐bioactive glass composite for bone fixation devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaelle Vergnol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Ginsac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascaline Rivory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Meille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Chenal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Biomedical Materials Research Part B: Applied Biomaterials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 104 (1), pp.180-191. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jbm.b.33364⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/ncomms14425⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01677853v1</w:t>
+                <w:t xml:space="preserve">hal-01677784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of a damage criterion of a highly porous alumina ceramic</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Mechanical behaviour of a β-TCP ceramic with a random porosity: Study of the fracture path with X-ray tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Meille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jérome Chevalier</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Maire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solene Tadier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Adrien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Materialia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.actamat.2016.01.071⟩</w:t>
+              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 36 (13), pp.3225-3233. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2016.05.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01398755v1</w:t>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03123645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In situ observation of plaster microstructure evolution during thermal loading</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Payraudeau-Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Meille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérome Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Maire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Adrien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fire and Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 40 (7), pp.973-984. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/fam.2357⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId339" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01804516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical behaviour of a β-TCP ceramic with a random porosity: Study of the fracture path with X-ray tomography</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Identification of a damage criterion of a highly porous alumina ceramic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Déborah Staub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Meille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Adrien</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Le Corre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Rouleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérome Chevalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2016.05.001⟩</w:t>
+              <w:t xml:space="preserve">Acta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 107, pp.261-272. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actamat.2016.01.071⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03123645v1</w:t>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01398755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vitro and in vivo evaluation of a polylactic acid‐bioactive glass composite for bone fixation devices</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Selective etching of injection molded zirconia‐toughened alumina: Towards osseointegrated and antibacterial ceramic implants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Flamant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Caravaca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Meille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId346" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Chenal</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gremillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérome Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biomedical Materials Research Part B: Applied Biomaterials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Acta Biomaterialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 46, pp.308--322</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/jbm.b.33364⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01677784v1</w:t>
+                <w:t xml:space="preserve">hal-01670942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selective etching of injection molded zirconia‐toughened alumina: Towards osseointegrated and antibacterial ceramic implants</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">In-situ X-ray tomographic monitoring of gypsum plaster setting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Adrien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Meille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solene Tadier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Maire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Layla Sasaki</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Biomaterialia</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 82, pp.107-116. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2015.12.011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01670942v1</w:t>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01538018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical behaviour of a beta-TCP ceramic with a random porosity: Study of the fracture path with X-ray tomography</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">CoCrMo cellular structures made by Electron Beam Melting studied by local tomography and finite element modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Maire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Meille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Adrien</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shingo Kurosu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2016.05.001⟩</w:t>
+              <w:t xml:space="preserve">Materials Characterization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 116, pp.48-54. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.matchar.2016.04.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01814077v1</w:t>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02475338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In-situ X-ray tomographic monitoring of gypsum plaster setting</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mechanical behaviour of a beta-TCP ceramic with a random porosity: Study of the fracture path with X-ray tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clemence Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Meille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Maire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solene Tadier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Adrien</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Layla Sasaki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2015.12.011⟩</w:t>
+              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 36 (13), pp.3225-3233. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2016.05.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01538018v1</w:t>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01814077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CoCrMo cellular structures made by Electron Beam Melting studied by local tomography and finite element modelling</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Towards high temperature electronic modules in which all components would be attached using silver sintering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Geoffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Riou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Bienvenu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Meille</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Shingo Kurosu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Characterization</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Additional Conferences (Device Packaging, HiTEC, HiTEN, &amp; CICMT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 2016 (HiTEC), pp.000216--000225. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4071/2016-HITEC-216⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.matchar.2016.04.006⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02475338v1</w:t>
+                <w:t xml:space="preserve">hal-01761574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards high temperature electronic modules in which all components would be attached using silver sintering</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Revisiting the Side Crushing Test Using the Three-Point Bending Test for the Strength Measurement of Catalyst Supports</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Staub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Meille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Le Corre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérome Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Rouleau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Additional Conferences (Device Packaging, HiTEC, HiTEN, &amp; CICMT)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Oil &amp; Gas Science and Technology - Revue d'IFP Energies nouvelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 70 (3), pp.475-486. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2516/ogst/2013214⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4071/2016-HITEC-216⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01761574v1</w:t>
+                <w:t xml:space="preserve">hal-01176553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revisiting the Side Crushing Test Using the Three-Point Bending Test for the Strength Measurement of Catalyst Supports</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Damage law identification from full field displacement measurement: Application to four-point bending test for plasterboard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Bouterf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Hild</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Vivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Brajer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oil &amp; Gas Science and Technology - Revue d'IFP Energies nouvelles</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Mechanics - A/Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 49, pp.60-66. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.euromechsol.2014.06.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2516/ogst/2013214⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01176553v1</w:t>
+                <w:t xml:space="preserve">hal-01068546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damage law identification from full field displacement measurement: Application to four-point bending test for plasterboard</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A meta-analysis of the mechanical properties of ice-templated ceramics and metals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Deville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Meille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordi Seuba,</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Mechanics - A/Solids</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Science and Technology of Advanced Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 16 (4), pp.043501. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1468-6996/16/4/043501⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.euromechsol.2014.06.001⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01068546v1</w:t>
+                <w:t xml:space="preserve">hal-01273542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A meta-analysis of the mechanical properties of ice-templated ceramics and metals</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Digital volume correlation applied to X-ray tomography images from spherical indentation tests on lightweight gypsum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Bouterf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Hild</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Adrien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Maire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science and Technology of Advanced Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Strain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 50 (5), pp.444-453. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/str.12101⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1468-6996/16/4/043501⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01273542v1</w:t>
+                <w:t xml:space="preserve">hal-01068402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Digital volume correlation applied to X-ray tomography images from spherical indentation tests on lightweight gypsum</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Acquisition of Micro-mechanical Data on Irradiated Fuel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Zacharie-Aubrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Payraudeau-Le Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Meille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Douillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Langlois</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Strain</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Microscopy and Microanalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 20 (S3), pp.1844-1845. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1431927614010952⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/str.12101⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01068402v1</w:t>
+                <w:t xml:space="preserve">hal-01761576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acquisition of Micro-mechanical Data on Irradiated Fuel</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId118" w:history="1">
+                <w:t xml:space="preserve">Model materials for irradiated fuels: Study of local mechanical behavior using nanoindentation and microstructural analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Payraudeau-Le Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Meille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Langlois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Zacharie-Aubrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Meille</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Thierry Douillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microscopy and Microanalysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 20 (S3), pp.1844-1845. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2014, 20 (Suppl. 3), pp.1832-1833. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1431927614010897⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S1431927614010952⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01761576v1</w:t>
+                <w:t xml:space="preserve">hal-01761575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model materials for irradiated fuels: Study of local mechanical behavior using nanoindentation and microstructural analysis</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Mechanical behavior law of ceramic nanoparticles from transmission electron microscopy in situ nano-compression tests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Calvié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Réthoré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Joly-Pottuz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Meille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Thierry Douillard</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérome Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microscopy and Microanalysis</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Materials Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 119, pp.107-110. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.matlet.2014.01.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S1431927614010897⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01761575v1</w:t>
+                <w:t xml:space="preserve">hal-01137605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical behavior law of ceramic nanoparticles from transmission electron microscopy in situ nano-compression tests</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Strong, tough and stiff bioinspired ceramics from brittle constituents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Bouville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Maire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Meille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jérome Chevalier</w:t>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand van de Moortèle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adam J. Stevenson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nature Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 13 (5), pp.5008-5014. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nmat3915⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.matlet.2014.01.002⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01137605v1</w:t>
+                <w:t xml:space="preserve">hal-00988803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strong, tough and stiff bioinspired ceramics from brittle constituents</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Mechanical characterization of highly porous inorganic solids materials by instrumented micro‐indentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Meille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérome Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Olagnon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Acta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 61 (18), pp.6649--6660. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actamat.2013.07.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/nmat3915⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00988803v1</w:t>
+                <w:t xml:space="preserve">hal-01677794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical characterization of highly porous inorganic solids materials by instrumented micro‐indentation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Three-dimensional analysis of an in situ double-torsion test by x-ray computed tomography and digital volume correlation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Leplay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Réthoré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Meille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Baietto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Adrien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Materialia</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Experimental Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 50, pp.1265-1275. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11340-013-9727-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.actamat.2013.07.005⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01677794v1</w:t>
+                <w:t xml:space="preserve">hal-00938623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three-dimensional analysis of an in situ double-torsion test by x-ray computed tomography and digital volume correlation</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Cellular solids studied by x-ray tomography and finite element modeling – a review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Meille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId394" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Maire</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11340-013-9727-4⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 28 (17), pp.2191-2201. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1557/jmr.2013.97⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00938623v1</w:t>
+                <w:t xml:space="preserve">hal-02475378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cellular solids studied by x-ray tomography and finite element modeling – a review</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Bioactivity modulation of Bioglass® powder by thermal treatment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlin Magallanes-Perdomo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Meille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Éric Maire</w:t>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Chenal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Pacard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Chevalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 32 (11), pp.2765--2775. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2012.03.018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1557/jmr.2013.97⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02475378v1</w:t>
+                <w:t xml:space="preserve">hal-01670857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In situ investigation of the volume change and pulverization of hydride materials for Ni-MH batteries by concomitant generated force and acoustic emission measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Etiemble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassane Idrissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Meille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Roué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Power Sources</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 205, pp.500--505</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01761565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bioactivity modulation of Bioglass® powder by thermal treatment</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Bioactivity modulation of Bioglass ® powder by thermal treatment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Magallanes-Perdomo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Meille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId346" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Chevalier</w:t>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Chenal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Pacard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérome Chevalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 32 (11), pp.2765--2775. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId405" w:history="1">
+              <w:t xml:space="preserve">, 2012, 32 (11), pp.2765-2775. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2012.03.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01670857v1</w:t>
+                <w:t xml:space="preserve">hal-01834933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bioactivity modulation of Bioglass ® powder by thermal treatment</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Identification of asymmetric constitutive laws at high temperature based on digital image correlation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Leplay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Réthoré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Meille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId409" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jérome Chevalier</w:t>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Baietto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 32 (11), pp.2765-2775. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2012.03.018⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 32 (15), pp.3949-3958. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2012.03.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId406" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01834933v1</w:t>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00938624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of asymmetric constitutive laws at high temperature based on digital image correlation</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Mechanical properties of porous ceramics in compression: On the transition between elastic, brittle, and cellular behavior</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Meille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId394" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marie-Christine Baietto</w:t>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariangela Lombardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérome Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Montanaro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 32 (15), pp.3949-3958. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2012, 32 (15), pp.3959--3967. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2012.05.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2012.03.024⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00938624v1</w:t>
+                <w:t xml:space="preserve">hal-01670854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical properties of porous ceramics in compression: On the transition between elastic, brittle, and cellular behavior</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bone Micromechanical Properties Are Compromised During Long-Term Alendronate Therapy Independently of Mineralization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Bala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Depalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Farlay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Thierry Douillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Sylvain Meille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2012.05.006⟩</w:t>
+              <w:t xml:space="preserve">Journal of Bone and Mineral Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 27 (4), pp.825-834. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jbmr.1501⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01670854v1</w:t>
+                <w:t xml:space="preserve">hal-01183695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bone Micromechanical Properties Are Compromised During Long-Term Alendronate Therapy Independently of Mineralization</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Low‐temperature degradation in zirconia with a porous surface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Loh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gremillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Meille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erik Adolfson</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Bone and Mineral Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Acta Biomaterialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 7 (7), pp.2986-2993. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actbio.2011.03.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/jbmr.1501⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01183695v1</w:t>
+                <w:t xml:space="preserve">hal-01670860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low‐temperature degradation in zirconia with a porous surface</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Laurent Gremillard</w:t>
+                <w:t xml:space="preserve">Respective roles of organic and mineral components of bone tissue in micromechanical behavior of human cortical bone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y Bala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Depalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Thierry Douillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Sylvain Meille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId424" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H Follet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Biomaterialia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.actbio.2011.03.006⟩</w:t>
+              <w:t xml:space="preserve">BONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 48, pp.S186. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmbbm.2011.05.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01670860v1</w:t>
+                <w:t xml:space="preserve">hal-01677802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Respective roles of organic and mineral components of bone tissue in micromechanical behavior of human cortical bone</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Respective roles of organic and mineral components of human cortical bone matrix in micromechanical behavior: An instrumented indentation study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Bala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Douillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Clement</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Meille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId430" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">H Follet</w:t>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Dépalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BONE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of the mechanical behavior of biomedical materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 4 (7), pp.1473-1482. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmbbm.2011.05.017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jmbbm.2011.05.017⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01677802v1</w:t>
+                <w:t xml:space="preserve">hal-01183693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Respective roles of organic and mineral components of human cortical bone matrix in micromechanical behavior: An instrumented indentation study</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Identification of damage and cracking behaviours based on energy dissipation mode analysis in a quasi-brittle material using Digital Image Correlation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Leplay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Réthoré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Meille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId434" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Baietto</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the mechanical behavior of biomedical materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmbbm.2011.05.017⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Fracture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 171 (1), pp.35-50. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10704-011-9624-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId432" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01183693v1</w:t>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00686632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crystallization processes at the surface of polylactic acid—bioactive glass composites during immersion in simulated body fluid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Ginsac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Chenal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Meille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Pacard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Zenati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biomedical Materials Research Part B: Applied Biomaterials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 99 (2), pp.412--419. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/jbm.b.31913⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01670859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of damage and cracking behaviours based on energy dissipation mode analysis in a quasi-brittle material using Digital Image Correlation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Damage law identification of a quasi brittle ceramic from a bending test using Digital Image Correlation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Leplay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Réthoré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Meille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId393" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Baietto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Fracture</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 30 (13), pp.2715-2725. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2010.05.021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10704-011-9624-8⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00686632v1</w:t>
+                <w:t xml:space="preserve">hal-05359121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damage law identification of a quasi brittle ceramic from a bending test using Digital Image Correlation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Damage law identification of a quasi brittle ceramic from a bending test using digital image correlation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Leplay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Réthoré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Meille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId393" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Baietto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 30 (13), pp.2715-2725. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2010, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2010.05.021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2010.05.021⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-05359121v1</w:t>
+                <w:t xml:space="preserve">hal-00495001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damage law identification of a quasi brittle ceramic from a bending test using digital image correlation</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Micromechanical explanation of elasticity and strength of gypsum: from elongated anisotropic crystals to isotropic porous polycrystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Sanahuja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Dormieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Meille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId394" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marie-Christine Baietto</w:t>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Hellmich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Fritsch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2010.05.021⟩</w:t>
+              <w:t xml:space="preserve">Journal of Engineering Mechanics - ASCE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 136 (2), pp.239-253. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1061/(ASCE)EM.1943-7889.0000072⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId443" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00495001v1</w:t>
+                <w:t xml:space="preserve">hal-00587082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micromechanical explanation of elasticity and strength of gypsum: from elongated anisotropic crystals to isotropic porous polycrystals</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Water effect on internal friction of set plaster</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Reynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malika Saadaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Meille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId448" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Andreas Fritsch</w:t>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilbert Fantozzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Engineering Mechanics - ASCE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, pp.500-503. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.msea.2006.01.152⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1061/(ASCE)EM.1943-7889.0000072⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00587082v1</w:t>
+                <w:t xml:space="preserve">hal-00436174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water effect on internal friction of set plaster</w:t>
+                <w:t xml:space="preserve">Internal friction study of water effect on set plaster</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Malika Saadaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Meille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Pascal Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId453" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Fantozzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 25 (14), pp.3281-3285. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2004.07.035⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.msea.2006.01.152⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00436174v1</w:t>
+                <w:t xml:space="preserve">hal-00436871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Internal friction study of water effect on set plaster</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Internal friction study of the influence of humidity on set plaster</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malika Saâdaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Meille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Reynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId453" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Fantozzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 25 (14), pp.3281-3285. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2004.07.035⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2004.07.035⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00436871v1</w:t>
+                <w:t xml:space="preserve">hal-01761577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Internal friction study of the influence of humidity on set plaster</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Mechanisms of crack propagation in dry plaster</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Meille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Malika Saadaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Pascal Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Fantozzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 25 (14), pp.3281-3285. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2004.07.035⟩</w:t>
+              <w:t xml:space="preserve">, 2003, 23, pp.3105-3112. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0955-2219(03)00094-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId458" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01761577v1</w:t>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00587077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanisms of crack propagation in dry plaster</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Effect of notch length on the propagation of cracks in heterogeneous materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Meille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malika Saadaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Reynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId453" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Fantozzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2003, 23, pp.3105-3112. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2003, pp.3105-3112</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0955-2219(03)00094-3⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00587077v1</w:t>
+                <w:t xml:space="preserve">hal-00475108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of notch length on the propagation of cracks in heterogeneous materials</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Dissipated energy in dry and wet plasters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Meille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Reynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malika Saadaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId453" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Fantozzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Defect and Diffusion Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 206-207, pp.171-174. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/DDF.206-207.171⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00475108v1</w:t>
+                <w:t xml:space="preserve">hal-00587076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dissipated energy in dry and wet plasters</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Linear elastic properties of 2D and 3D models of porous materials made from elongated objects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Meille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId452" w:history="1">
-[...88 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId465" w:history="1">
-              <w:r>
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edward J. Garboczi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Modelling and Simulation in Materials Science and Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 9 (5), pp.371-390. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/0965-0393/9/5/303⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00587075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (57)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (58)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two-step sintering of partially stabilized zirconia: effect of cation diffusion on bulk 3YSZ mechanical properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe-landry Tiani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gremillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe-landry Tiani</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Chevalier</w:t>
+                <w:t xml:space="preserve">Nassira Benameur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId470" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helen Reveron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Ceramic Society ECERS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Ceramic Society, Aug 2025, Dresde, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05359858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparaison de méthodes de caractérisation vibro-acoustique appliquées aux plaques de plâtre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théodore Braule</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Théodore Braule</w:t>
+                <w:t xml:space="preserve">Matthieu Gallezot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Gallezot</w:t>
+                <w:t xml:space="preserve">Kerem Ege</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kerem Ege</w:t>
+                <w:t xml:space="preserve">Simon Chesné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId476" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Leclere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFA 2025 - 17e Congrès Français d'Acoustique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française d'Acoustique, Apr 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05163750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frittage en deux étapes d’une zircone yttriée 3YSZ : Impact de l’homogénéité de la microstructure sur les propriétés mécaniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe-landry Tiani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gremillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe-landry Tiani</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Chevalier</w:t>
+                <w:t xml:space="preserve">Nassira Benameur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId470" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helen Reveron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée du GFC 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Groupe Français de la Céramique, Mar 2025, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05359866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of Vibro-Acoustic Characterization Methods Applied to Plasterboards</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théodore Braule</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Théodore Braule</w:t>
+                <w:t xml:space="preserve">Matthieu Gallezot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Gallezot</w:t>
+                <w:t xml:space="preserve">Kerem Ege</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kerem Ege</w:t>
+                <w:t xml:space="preserve">Simon Chesné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId476" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Leclere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surveillance, Vibrations, Shock and Noise</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Saint-Ouen, Seine-Saint-Denis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05163806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microstructural evolution and in-situ stress recording in enamel coating for automotive applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Lejeune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Steyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Meille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gremillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICACC 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Americal Ceramic Society, Jan 2024, Daytona Beach, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05360199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martensitic Transformation in Ce-doped Zirconia: In-situ X-ray Diffraction during Mechanical Testing or Annealing on Synchrotron Beamlines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcelo Demetrio de Magalhaes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Douillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helen Reveron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marcelo Demetrio de Magalhaes</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Helen Reveron</w:t>
+                <w:t xml:space="preserve">Solène Comby-Dassonneville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId483" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas W. Cornelius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECI conference, Nanomechanical Testing in Materials Research and Development IX</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Giardini Naxos, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05120491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Correlative characterization of the Transformation Induced Plasticity (TRIP) in ceria-stabilized tetragonal zirconia (CSTZ) micropillars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas W. Cornelius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcelo Demetrio de Magalhaes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marcelo Demetrio de Magalhaes</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Solène Comby-Dassonneville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Texier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Douillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Science and Engineering (MSE) 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Darmstadt, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05120914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthodes de caractérisation vibro-acoustique appliquées aux plaques de plâtre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théodore Braule</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Théodore Braule</w:t>
+                <w:t xml:space="preserve">Matthieu Gallezot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Gallezot</w:t>
+                <w:t xml:space="preserve">Kerem Ege</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kerem Ege</w:t>
+                <w:t xml:space="preserve">Simon Chesné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId476" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Leclere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées des Jeunes Chercheurs en Acoustique, vibrations et Bruit</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Saint-Ouen (Seine-Saint-Denis), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04872878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rheo-SAXS-WAXS investigation of the setting process of β-gypsum plaster and calcium phosphate cements</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId265" w:history="1">
+                <w:t xml:space="preserve">Bone Mechanobiological Engineering with Biomaterials: State of the Art and Perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Meille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gremillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId489" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th ECerS congress</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">XVIII EcerS Conférence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EcerS, Jul 2023, Lyon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId488" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05222957v1</w:t>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04882926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microstructural evolutions and thermomechanical properties of enameled glass for automotive applications</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Philippe Steyer</w:t>
+                <w:t xml:space="preserve">Transformation-induced plasticity of zirconia-based ceramics: A numerical and experimental study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gael Huynh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcelo Demetrio de Magalhaes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Albaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Rodney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Meille</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurent Gremillard</w:t>
+                <w:t xml:space="preserve">Thierry Douillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DGG-USTV Joint annual meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, DGG USTV, May 2023, Orléans, France</w:t>
+              <w:t xml:space="preserve">Plasticité 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId493" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05360198v1</w:t>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04191495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Operando characterization of plaster setting using Liquid-Phase Scanning Electron Microscopy</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Meille Sylvain</w:t>
+                <w:t xml:space="preserve">Microstructural evolutions and thermomechanical properties of enameled glass for automotive applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Lejeune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Steyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Meille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gremillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEMS-EUROMAT 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Frankfurt am Main, Germany</w:t>
+              <w:t xml:space="preserve">DGG-USTV Joint annual meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, DGG USTV, May 2023, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId494" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05222961v1</w:t>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05360198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId500" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transformation-induced plasticity of zirconia-based ceramics: A numerical and experimental study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Thierry Douillard</w:t>
+                <w:t xml:space="preserve">Operando characterization of plaster setting using Liquid-Phase Scanning Electron Microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wozniak Anna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fantou Alexandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malchère Annie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Masenelli-Varlot Karine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meille Sylvain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plasticité 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2023, Lyon, France</w:t>
+              <w:t xml:space="preserve">FEMS-EUROMAT 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Frankfurt am Main, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId500" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04191495v1</w:t>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05222961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId504" w:history="1">
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bone Mechanobiological Engineering with Biomaterials: State of the Art and Perspective</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId265" w:history="1">
+                <w:t xml:space="preserve">Rheo-SAXS-WAXS investigation of the setting process of β-gypsum plaster and calcium phosphate cements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Fantou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gremillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Chèvremont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem P Baeza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Jorand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVIII EcerS Conférence</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">18th ECerS congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Lyon, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15151/ESRF-ES-998388450⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId504" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04882926v1</w:t>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05222957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId505" w:history="1">
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Operando characterization of plaster setting using Liquid-Phase Scanning Electron Microscopy (SEM)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Meille Sylvain</w:t>
+                <w:t xml:space="preserve">Coupling micro-compression testing and Laue micro-diffraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Comby-Dassonneville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcelo Demetrio de Magalhaes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bailey Rhodes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas W. Cornelius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helen Reveron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th International Microscopy Congress (IMC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Busan (Corée), South Korea</w:t>
+              <w:t xml:space="preserve">MecaNano General Meeting 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId505" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05222963v1</w:t>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04191476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupling micro-compression testing and Laue micro-diffraction</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Helen Reveron</w:t>
+                <w:t xml:space="preserve">Operando characterization of plaster setting using Liquid-Phase Scanning Electron Microscopy (SEM)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fantou Alexandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wozniak Anna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malchère Annie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Masenelli-Varlot Karine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meille Sylvain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MecaNano General Meeting 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2023, Madrid, Spain</w:t>
+              <w:t xml:space="preserve">20th International Microscopy Congress (IMC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Busan (Corée), South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04191476v1</w:t>
+                <w:t xml:space="preserve">hal-05222963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId508" w:history="1">
+            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Activation alcaline et stabilisation chimique de cendres volantes d’incinération d’ordures ménagères pour le stockage de déchets dangereux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Jalloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Meille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Prud'Homme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId509" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Annuelles du Groupe Français de la Céramique 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IRCER, Mar 2023, Limoges (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId508" w:history="1">
+            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04064751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId511" w:history="1">
+            <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évolutions microstructurales et propriétés thermomécaniques des émaux sur substrat verrier pour l’industrie automobile</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Philippe Steyer</w:t>
+                <w:t xml:space="preserve">Low kV crystalline orientation mapping in the SEM using eCHORD: feasibility and associated spatial resolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId511" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel L'HOTE</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Lafond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Meille</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurent Gremillard</w:t>
+                <w:t xml:space="preserve">Thierry Douillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Saad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Deville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées annuelles du Groupe Français de la Céramique (GFC 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Groupe Français de la Céramique, Mar 2023, Limoges, France</w:t>
+              <w:t xml:space="preserve">20th International Microscopy Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Busan, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId511" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05360195v1</w:t>
+            <w:hyperlink r:id="rId510" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05607712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-physic and multiscale investigation of the setting process of hydraulic binders : the case of gypsum</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Évolutions microstructurales et propriétés thermomécaniques des émaux sur substrat verrier pour l’industrie automobile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Lejeune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Steyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Meille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gremillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th ECerS congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Lyon, France</w:t>
+              <w:t xml:space="preserve">Journées annuelles du Groupe Français de la Céramique (GFC 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Groupe Français de la Céramique, Mar 2023, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05222943v1</w:t>
+                <w:t xml:space="preserve">hal-05360195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId514" w:history="1">
+            <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TRansformation Induced Plasticity (TRIP) in ceria-doped zirconia: A phase transformation characterization at the nanoscale</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multi-physic and multiscale investigation of the setting process of hydraulic binders : the case of gypsum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fantou Alexandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId514" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tadier Solène</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meille Sylvain</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVIIIth Conference of the European Ceramic Society (ECerS)</w:t>
+              <w:t xml:space="preserve">18th ECerS congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId514" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04191605v1</w:t>
+            <w:hyperlink r:id="rId513" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05222943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId516" w:history="1">
+            <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-physics and multi-scale investigation of the setting process of gypsum as a model material for bone cement</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">TRansformation Induced Plasticity (TRIP) in ceria-doped zirconia: A phase transformation characterization at the nanoscale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcelo Demetrio de Magalhaes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helen Reveron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérome Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId516" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Comby-Dassonneville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ceramics in Europe 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Krakow, Poland</w:t>
+              <w:t xml:space="preserve">XVIIIth Conference of the European Ceramic Society (ECerS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId516" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05225994v1</w:t>
+            <w:hyperlink r:id="rId515" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04191605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-physics and multi-scale investigation of the setting process of gypsum as a model material for bone cements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fantou Alexandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fantou Alexandre</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Malchère Annie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gremillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Baeza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Jorand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioceramics 32</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Venise (IT), Italy</w:t>
@@ -17180,342 +17093,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05226007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cartographies d’orientations cristallines au MEB à 1kV par l’approche eCHORD pour une résolution spatiale accrue</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multi-physics and multi-scale investigation of the setting process of gypsum as a model material for bone cement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fantou Alexandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId514" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tadier Solène</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meille Sylvain</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Matériaux 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Lille, France</w:t>
+              <w:t xml:space="preserve">Ceramics in Europe 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Krakow, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04191450v1</w:t>
+                <w:t xml:space="preserve">hal-05225994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nacre-like alumina composites based on heteroaggregation</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
+                <w:t xml:space="preserve">Cartographies d’orientations cristallines au MEB à 1kV par l’approche eCHORD pour une résolution spatiale accrue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Langlois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Lafond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Douillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Saad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Boulle</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Deville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Euromat 2021</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Matériaux 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Lille, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04708186v1</w:t>
+                <w:t xml:space="preserve">hal-04191450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nacre-like alumina: past, present, and future (Keynote)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Deville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Meille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Saad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe L. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17564,1101 +17438,1110 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03485180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NACRE-LIKE CERAMIC COMPOSITES SHAPED BY HETEROAGGREGATION OF PARTICLES</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nacre-like alumina composites based on heteroaggregation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariana Muňoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuella Cerbelaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId524" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Videcoq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId525" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">H. Saad</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Saad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Boulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Euromat 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2021, Conférence donnée en virtuel, Austria</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Sep 2021, Conférence donnée en Virtuel, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2020.06.049⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03660233v1</w:t>
+                <w:t xml:space="preserve">hal-04708186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId526" w:history="1">
+            <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of fracture parameters for irradiated nuclear fuel</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">NACRE-LIKE CERAMIC COMPOSITES SHAPED BY HETEROAGGREGATION OF PARTICLES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuella Cerbelaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId525" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariana Munoz Hoyos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Videcoq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId526" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Saad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Boulle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SMIRT25 - 25th Conference on Structural Mechanics in Reactor Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Charlotte, United States</w:t>
+              <w:t xml:space="preserve">Euromat 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Conférence donnée en virtuel, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId526" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02614140v1</w:t>
+            <w:hyperlink r:id="rId524" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03660233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Osteoclastic resorption of pure beta-tricalcium phosphate dense ceramics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Le Gars Santoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Gallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Douillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId530" w:history="1">
+            <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Stähli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId531" w:history="1">
+            <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicola Döbelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SSB+RM 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Basel, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02180582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId532" w:history="1">
+            <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Importance of grain orientations for the chemical stability of beta-tricalcium phosphate ceramics</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Identification of fracture parameters for irradiated nuclear fuel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicola Döbelin</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">J.-M. Gatt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Zacharie-Aubrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId532" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Langlois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Meille</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECerS conference 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Torino, Italy</w:t>
+              <w:t xml:space="preserve">SMIRT25 - 25th Conference on Structural Mechanics in Reactor Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Charlotte, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId532" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02180306v1</w:t>
+            <w:hyperlink r:id="rId530" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02614140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human cortical bone crack propagation mechanisms: what about the influence of loading rate?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Cécile Olivier</w:t>
+                <w:t xml:space="preserve">Importance of grain orientations for the chemical stability of beta-tricalcium phosphate ceramics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Le Gars Santoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Gallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Douillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId528" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Stähli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId529" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicola Döbelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EuroMech Colloquium 594 - Bone remodeling: multiscale mechanical models and multiphysical aspects</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, NANCY, France. 1 p</w:t>
+              <w:t xml:space="preserve">ECerS conference 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Torino, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01868512v1</w:t>
+                <w:t xml:space="preserve">hal-02180306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId536" w:history="1">
+            <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is there an impact of crystallography on the resorption of calcium phosphate materials?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laurent Gremillard</w:t>
+                <w:t xml:space="preserve">Human cortical bone crack propagation mechanisms: what about the influence of loading rate?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Follet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Langer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId535" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Gineyts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId536" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Matériaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">EuroMech Colloquium 594 - Bone remodeling: multiscale mechanical models and multiphysical aspects</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, NANCY, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId536" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02066330v1</w:t>
+            <w:hyperlink r:id="rId534" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01868512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation a l’échelle locale des propriétés mécaniques en rupture du matériau modèle du combustible irradié</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Is there an impact of crystallography on the resorption of calcium phosphate materials?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solene Tadier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Gallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Douillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fei Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gremillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GFC 2018 (Journée annuelle du Groupe Français de la Céramique)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Pessac, France</w:t>
+              <w:t xml:space="preserve">Matériaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-02339112v1</w:t>
+                <w:t xml:space="preserve">hal-02066330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId539" w:history="1">
+            <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What is the influence of strain rate on human cortical bone propagation mechanisms</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Caractérisation a l’échelle locale des propriétés mécaniques en rupture du matériau modèle du combustible irradié</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Zacharie-Aubrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId539" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Gatt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId532" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Langlois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Meille</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th World Congress of Biomechanics (WCB 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Dublin, Ireland</w:t>
+              <w:t xml:space="preserve">GFC 2018 (Journée annuelle du Groupe Français de la Céramique)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Pessac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId539" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01868513v1</w:t>
+            <w:hyperlink r:id="rId538" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02339112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fracture properties characterization of nuclear fuel using micro-cantilever bending</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Zacharie-Aubrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jm. Gatt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Blay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Meille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NUMAT2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Seattle, United States</w:t>
@@ -18681,2482 +18564,2499 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-02339463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical properties at micro-scale applied to nuclear fuel model material</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">What is the influence of strain rate on human cortical bone propagation mechanisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Follet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Langer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId535" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Gineyts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId536" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUROMAT 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Thessaloniki, Greece</w:t>
+              <w:t xml:space="preserve">8th World Congress of Biomechanics (WCB 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02417344v1</w:t>
+                <w:t xml:space="preserve">hal-01868513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biomechanical challenges to predict bone fracture using X-rays tomography.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mechanical properties at micro-scale applied to nuclear fuel model material</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Zacharie-Aubrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId531" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Gatt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId532" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Langlois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Meille</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherche en Imagerie et Technologies pour la Santé (RITS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2017, LYON, France. 1 p</w:t>
+              <w:t xml:space="preserve">EUROMAT 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Thessaloniki, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01577039v1</w:t>
+                <w:t xml:space="preserve">hal-02417344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId546" w:history="1">
+            <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HUMAN CORTICAL BONE TOUGHNESS AT TWO STRAIN RATES ON THREE PAIRED ANATOMICAL LOCATIONS</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId107" w:history="1">
+                <w:t xml:space="preserve">Biomechanical challenges to predict bone fracture using X-rays tomography.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId546" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Mitton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Follet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Langer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Meille</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Max Langer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd Congress of the European Society of Biomechanics (ESB 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Lyon, France</w:t>
+              <w:t xml:space="preserve">Recherche en Imagerie et Technologies pour la Santé (RITS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, LYON, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId546" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01482276v1</w:t>
+            <w:hyperlink r:id="rId545" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01577039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Études de biomatériaux et de tissus biologiques appuyées par l'utilisation d'un FIB/SEM</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId216" w:history="1">
+                <w:t xml:space="preserve">HUMAN CORTICAL BONE TOUGHNESS AT TWO STRAIN RATES ON THREE PAIRED ANATOMICAL LOCATIONS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Follet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Meille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérome Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Langer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontre LMI - MATEIS thème "Biomatériaux et interactions biologiques"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Villeurbanne, France</w:t>
+              <w:t xml:space="preserve">22nd Congress of the European Society of Biomechanics (ESB 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02453911v1</w:t>
+                <w:t xml:space="preserve">hal-01482276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Speed effects on the mechanical properties of cortical bone. Challenges for fracture risk prediction?</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Études de biomatériaux et de tissus biologiques appuyées par l'utilisation d'un FIB/SEM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Thierry Douillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérome Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gremillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Sylvain Meille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solene Tadier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 10th International Conference on the Mechanics of Time Dependent Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">Rencontre LMI - MATEIS thème "Biomatériaux et interactions biologiques"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Villeurbanne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01482046v1</w:t>
+                <w:t xml:space="preserve">hal-02453911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microstructures et propriétés mécaniques de céramiques poreuses</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Speed effects on the mechanical properties of cortical bone. Challenges for fracture risk prediction?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId546" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Mitton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Follet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Langer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Meille</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2015 - 22ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t>
+              <w:t xml:space="preserve">The 10th International Conference on the Mechanics of Time Dependent Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03444640v1</w:t>
+                <w:t xml:space="preserve">hal-01482046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of cellular materials by X-ray tomography and finite element modelling</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Microstructures et propriétés mécaniques de céramiques poreuses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Meille</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th European Solid Mechanics Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Madrid, Spain</w:t>
+              <w:t xml:space="preserve">CFM 2015 - 22ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04956047v1</w:t>
+                <w:t xml:space="preserve">hal-03444640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId552" w:history="1">
+            <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de matériaux cellulaires par tomographie aux rayons X et modélisation éléments finis</w:t>
+                <w:t xml:space="preserve">Study of cellular materials by X-ray tomography and finite element modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId551" w:history="1">
+            <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Maire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Meille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Adrien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solene Tadier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Annuelles du Groupe Français de la Céramique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, Dijon, France</w:t>
+              <w:t xml:space="preserve">9th European Solid Mechanics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId552" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04956056v1</w:t>
+            <w:hyperlink r:id="rId551" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04956047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiscale analysis of cellular ceramics by X-ray tomography and finite element modelling</w:t>
+                <w:t xml:space="preserve">Etude de matériaux cellulaires par tomographie aux rayons X et modélisation éléments finis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId552" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Maire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Meille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Adrien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solene Tadier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">E Maire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th European Inter-Regional Conference on Ceramics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Stuttgart, Germany</w:t>
+              <w:t xml:space="preserve">Journées Annuelles du Groupe Français de la Céramique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04956085v1</w:t>
+                <w:t xml:space="preserve">hal-04956056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de matériaux cellulaires par tomographie aux rayons X et modélisation par éléments finis</w:t>
+                <w:t xml:space="preserve">Multiscale analysis of cellular ceramics by X-ray tomography and finite element modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId551" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Meille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solene Tadier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gremillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Maire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Matériaux 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2014, Montpellier, France</w:t>
+              <w:t xml:space="preserve">14th European Inter-Regional Conference on Ceramics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Stuttgart, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04956071v1</w:t>
+                <w:t xml:space="preserve">hal-04956085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of the mechanical properties of ceramics nanoparticles via in situ nano-indentation in a transmission electron microscope and finite elements simulations</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Etude de matériaux cellulaires par tomographie aux rayons X et modélisation par éléments finis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId552" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Maire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Meille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solene Tadier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gremillard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Small scale plasticity International School</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Cargese, France</w:t>
+              <w:t xml:space="preserve">Matériaux 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02066434v1</w:t>
+                <w:t xml:space="preserve">hal-04956071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId557" w:history="1">
+            <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organic-inorganic composites for bone substitute and bone repair applications: concepts, first results and potentialities</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Multi-scale analysis of cellular metals by X-ray tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId552" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Maire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Meille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Adrien</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JA 2013 - JOURNEES ANNUELLES DE LA SF2M 2013 / SF2M ANNUAL MEETING 2013</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">8th International Conference on Porous Metals and Metallic Foams</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Rayleigh, North Carolina, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId557" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01814439v1</w:t>
+            <w:hyperlink r:id="rId556" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04956103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId560" w:history="1">
+            <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification d'une loi d'endommagement de plâtre à partir de mesures de champs de déplacements</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Determination of the mechanical properties of ceramics nanoparticles via in situ nano-indentation in a transmission electron microscope and finite elements simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId558" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inas Issa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Calvié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Joly-Pottuz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Réthoré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Meille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2013 - 21ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Small scale plasticity International School</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Cargese, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId560" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03439803v1</w:t>
+            <w:hyperlink r:id="rId557" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02066434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId561" w:history="1">
+            <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-scale analysis of cellular metals by X-ray tomography</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Identification d'une loi d'endommagement de plâtre à partir de mesures de champs de déplacements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Bouterf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Hild</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Maire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Meille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Conference on Porous Metals and Metallic Foams</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Rayleigh, North Carolina, United States</w:t>
+              <w:t xml:space="preserve">CFM 2013 - 21ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId561" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04956103v1</w:t>
+            <w:hyperlink r:id="rId559" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03439803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId562" w:history="1">
+            <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Composites organiques-inorganiques pour la substitution et la réparation osseuse : concepts, premiers résultats et potentialités</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId558" w:history="1">
+                <w:t xml:space="preserve">Organic-inorganic composites for bone substitute and bone repair applications: concepts, first results and potentialities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianna Peroglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Ginsac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérome Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gremillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Meille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MATEC Web of Conferences</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId559" w:history="1">
+              <w:t xml:space="preserve">JA 2013 - JOURNEES ANNUELLES DE LA SF2M 2013 / SF2M ANNUAL MEETING 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 17 AVE DU HOGGAR PARC D ACTIVITES COUTABOEUF BP 112, F-91944 CEDEX A, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/matecconf/20130704013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId562" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01670845v1</w:t>
+            <w:hyperlink r:id="rId560" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01814439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Double-scale study of cellular materials by X-ray tomography and finite element modeling</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Composites organiques-inorganiques pour la substitution et la réparation osseuse : concepts, premiers résultats et potentialités</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId561" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianna Peroglio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Ginsac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gremillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Meille</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st International Workshop on Security Science and Engineering of Advanced Energy System - INSA Lyon Tohoku University Mini Workshop</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">MATEC Web of Conferences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Villeneuve d'Ascq, France. pp.04013, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId562" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/matecconf/20130704013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04956316v1</w:t>
+                <w:t xml:space="preserve">hal-01670845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation du tissu osseux humain par nanoindentation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Double-scale study of cellular materials by X-ray tomography and finite element modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId552" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Maire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Meille</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Indentation 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Ecole Centrale de Lyon, France</w:t>
+              <w:t xml:space="preserve">1st International Workshop on Security Science and Engineering of Advanced Energy System - INSA Lyon Tohoku University Mini Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2013, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01670856v1</w:t>
+                <w:t xml:space="preserve">hal-04956316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId568" w:history="1">
+            <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bone tissue micromechanical properties are altered independently of mineralization in osteoporotic women long-term treated alendronate</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Caractérisation du tissu osseux humain par nanoindentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId566" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Crozier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Meille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId567" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Douillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jérome Chevalier</w:t>
+            <w:hyperlink r:id="rId568" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I Hadjab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Osteoporosis International - IOF-ECCEO European Congress on Osteoporosis and Osteoarthritis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Bordeaux, France. pp.S110--S111</w:t>
+              <w:t xml:space="preserve">Indentation 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Ecole Centrale de Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId568" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01677797v1</w:t>
+            <w:hyperlink r:id="rId565" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01670856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micromechanical behaviour of human cortical bone: elasticity is Related to mineral while plasticity is related to organic matrix</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bone tissue micromechanical properties are altered independently of mineralization in osteoporotic women long-term treated alendronate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Bala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yohann Bala</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Baptiste Depalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Douillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Meille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId570" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Helene Follet</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérome Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Osteoporosis International - 1st IOF-ESCEO Pre-Clinical Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Valencia, Spain. pp.45--45</w:t>
+              <w:t xml:space="preserve">Osteoporosis International - IOF-ECCEO European Congress on Osteoporosis and Osteoarthritis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Bordeaux, France. pp.S110--S111</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01677803v1</w:t>
+                <w:t xml:space="preserve">hal-01677797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId571" w:history="1">
+            <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification de comportements à la rupture, de mécanismes d'endommagement et de dissipations d'énergie à partir de méthodes de corrélation d'images</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julien Réthoré</w:t>
+                <w:t xml:space="preserve">Micromechanical behaviour of human cortical bone: elasticity is Related to mineral while plasticity is related to organic matrix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Bala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Depalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Thierry Douillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Sylvain Meille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId394" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId571" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Follet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXe Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Besançon, France</w:t>
+              <w:t xml:space="preserve">Osteoporosis International - 1st IOF-ESCEO Pre-Clinical Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Valencia, Spain. pp.45--45</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId571" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01952473v1</w:t>
+            <w:hyperlink r:id="rId570" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01677803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse d'un test in situ de double-torsion par tomographie X et corrélation d'images 3D</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Leplay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Réthoré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Meille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId393" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Baietto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Adrien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -21192,1436 +21092,2055 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00592842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving the Porosity Features Control of Ceramic Cellular Components through a Modified Gelcasting Process</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Identification de comportements à la rupture, de mécanismes d'endommagement et de dissipations d'énergie à partir de méthodes de corrélation d'images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Leplay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Réthoré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Meille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Laura Montanaro</w:t>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Baietto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Science and Technology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">XXe Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Besançon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01670864v1</w:t>
+                <w:t xml:space="preserve">hal-01952473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId575" w:history="1">
+            <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of a PDLLA/45S5 Bioglass Composite: Mechanical and Biological Properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Ginsac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Chenal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Meille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId576" w:history="1">
+            <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Hartmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">33rd International Conference on Advanced Ceramics and Composites</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2009, Daytona Beach, United States. pp.95+, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId577" w:history="1">
+            <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/9780470584354.ch9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId575" w:history="1">
+            <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01822653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId578" w:history="1">
+            <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damage law identification of a quasi brittle ceramic from a bending test using digital image correlation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Leplay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Réthoré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Meille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId393" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Baietto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IV European Conference on Computational Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Paris, France. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2010.05.021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2010.05.021⟩</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId577" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00494998v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId578" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Improving the Porosity Features Control of Ceramic Cellular Components through a Modified Gelcasting Process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariangela Lombardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Meille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Montanaro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Advances in Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Unknown, Unknown Region. pp.147--156, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId579" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/AST.62.147⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId443" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00494998v1</w:t>
+                <w:t xml:space="preserve">hal-01670864v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Poster de conférence (4)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId580" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Crystalline orientation mapping at 1kV with eCHORD: toward improved spatial resolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId511" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel L'HOTE</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Lafond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Douillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId581" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Bugnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Saad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Electron Microscopy and Analysis Group Conference 2023 incorporated into Microscience Microscopy Congress 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Manchester, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId580" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05607686v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId582" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Development of a new calcium phosphate/PCL graded scaffolds in view of biomedical applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Tulliani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId583" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Palmero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Meille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solene Tadier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">16th European Inter-Regional Conference on Ceramics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Turin, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId582" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04956130v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId584" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mechanical behavior of a β-TCP ceramic with a random porosity: study of the fracture path with X-ray tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Meille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId552" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Maire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solene Tadier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Adrien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">15th European Inter-Regional Conference on Ceramics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId584" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04956118v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId585" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Multiscale analysis of cellular materials by X-ray tomography and finite element modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId552" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Maire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Meille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Adrien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2nd International Congress on 3D Materials Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Annecy, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId585" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04956112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId579" w:history="1">
+            <w:hyperlink r:id="rId586" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Osteocyte pericellular and perilacunar matrices as markers of bone-implant mechanical integrity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Follet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana-Maria Trunfio-Sfarghiu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Farlay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina Attik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId579" w:history="1">
+            <w:hyperlink r:id="rId586" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03605667v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Vidéo (3)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId587" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timelapse: Crystal growth during setting of gypsum plaster, observed through in-cell environmental SEM (with setting retardant)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fantou Alexandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wozniak Anna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malchère Annie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId588" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roiban Lucian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meille Sylvain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId587" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04168810v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId589" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timelapse: Crystal growth during setting of gypsum plaster over a large area, observed through in-cell environmental SEM (with setting retardant)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fantou Alexandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wozniak Anna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Malchère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucian Roiban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Meille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId589" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04295479v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId590" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timelapse: Crystal growth during setting of gypsum plaster, observed through in-cell environmental SEM (without any setting retardant)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fantou Alexandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wozniak Anna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malchère Annie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId588" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roiban Lucian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meille Sylvain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId590" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04168814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId580" w:history="1">
+            <w:hyperlink r:id="rId591" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Matériaux au cœur des enjeux stratégiques Post COVID : Construction et Environnement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Meille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Matériaux au cœur des enjeux stratégiques Post COVID. Livre Blanc, Société Française de Métallurgie et de Matériaux 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId580" w:history="1">
+            <w:hyperlink r:id="rId591" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03887902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId581" w:history="1">
+            <w:hyperlink r:id="rId592" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical Properties of Nanoparticles: Characterization by In situ Nanoindentation Inside a Transmission Electron Microscope</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Joly-Pottuz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Calvié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Réthoré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Meille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId582" w:history="1">
+            <w:hyperlink r:id="rId593" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Esnouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mahmood Aliofkhazraei. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Handbook of Mechanical Nanostructuring</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Wiley, pp.163-180, 2015, 9783527335060. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId583" w:history="1">
+            <w:hyperlink r:id="rId594" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/9783527674947.ch8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId581" w:history="1">
+            <w:hyperlink r:id="rId592" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01670827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId584" w:history="1">
+            <w:hyperlink r:id="rId595" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Degradation of Bioceramics.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gremillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Meille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérome Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId585" w:history="1">
+            <w:hyperlink r:id="rId596" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jing C. Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId586" w:history="1">
+            <w:hyperlink r:id="rId597" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Fridrici</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Noam Eliaz. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Degradation of Implant Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer-Verlag, pp.195-252, 2012, 978-1-4614-3942-4. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId587" w:history="1">
+            <w:hyperlink r:id="rId598" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-1-4614-3942-4_9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId588" w:history="1">
+            <w:hyperlink r:id="rId599" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId584" w:history="1">
+            <w:hyperlink r:id="rId595" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00841064v1</w:t>
-              </w:r>
-[...384 lines deleted...]
-                <w:t xml:space="preserve">hal-04168814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId593" w:history="1">
+            <w:hyperlink r:id="rId600" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Methods of Determination of Young’s Modulus and Tensile, Flexural and Compressive Strength</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Meille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopedia of Materials: Technical Ceramics and Glasses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, pp.745-761. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId594" w:history="1">
+            <w:hyperlink r:id="rId601" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/B978-0-12-803581-8.12135-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId593" w:history="1">
+            <w:hyperlink r:id="rId600" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04888229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -22631,147 +23150,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId595" w:history="1">
+            <w:hyperlink r:id="rId602" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Procédé de correction d’un défaut d’un matériau composite sous application d’un champ magnétique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId596" w:history="1">
+            <w:hyperlink r:id="rId603" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem P. Baeza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId597" w:history="1">
+            <w:hyperlink r:id="rId604" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Griffiths Alfaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Meille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Coativy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId598" w:history="1">
+            <w:hyperlink r:id="rId605" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Méchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: FR2101537. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId595" w:history="1">
+            <w:hyperlink r:id="rId602" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04843300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -22781,650 +23300,264 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId599" w:history="1">
+            <w:hyperlink r:id="rId606" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reply to the correspondence &amp;quot;On the fracture toughness of bioinspired ceramic materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Bouville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Maire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Meille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId600" w:history="1">
+            <w:hyperlink r:id="rId607" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand van De Moortèle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId601" w:history="1">
+            <w:hyperlink r:id="rId608" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adam J Stevenson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId599" w:history="1">
+            <w:hyperlink r:id="rId606" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01761561v1</w:t>
-              </w:r>
-[...384 lines deleted...]
-                <w:t xml:space="preserve">hal-04956112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId606" w:history="1">
+            <w:hyperlink r:id="rId609" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude du comportement mécanique du plâtre pris en relation avec sa microstructure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Meille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Matériaux. INSA de Lyon, 2001. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId607" w:history="1">
+            <w:hyperlink r:id="rId610" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId606" w:history="1">
+            <w:hyperlink r:id="rId609" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00477188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId608"/>
+      <w:footerReference w:type="default" r:id="rId611"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -23571,51 +23704,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115386v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Henry" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Doitrand" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Meille" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtla.2025.102439" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104804v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Cottrino" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gaudisson" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Douillard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Blanchard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2025.117579" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817900v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lejeune" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benedetto" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Steyer" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Trillaud" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jamart" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2024.117106" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706682v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2024.117052" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672852v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Duminy" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Venkat Ayyalasomayajula" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2024.112950" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883507v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fantou" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Malch&#232;re" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Wozniak" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucian Roiban" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2023.127515" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779228v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04378761v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Islam Bouakaz" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ehsan Sadeghian Dehkord" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Schrijnemakers" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Boschini" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.CERAMINT.2023.10.238" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316450v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2023.109770" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511288v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Rubeck" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Chevalier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.tafmec.2024.104375" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404230v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Abdelouhab" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graniel Harne A. Abrenica" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Heitz" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Rou&#233;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ensm.2023.103172" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511757v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo De Filippis" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Prud'Homme" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtla.2024.102060" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672841v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo de Filippis" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtla.2024.102143" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242282v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Rajinthan" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Fritz" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Galkov" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liuyin Jiang" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Fournier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2023.110302" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885621v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Adrien" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tafmec.2022.103710" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954724v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiaosong Cai" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shitong Zhou" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Bouville" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2022.111463" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189377v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Pommella" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Griffiths" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Coativy" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Dalmas" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Surojit Ranoo" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.3c05440" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525050v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Abaza" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Laurencin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nakajo" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hubert" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. David" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2021.11.051" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683471v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Deville" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoni Tomsia" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.accounts.2c00064" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681038v2" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Laurencin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Debayle" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tafmec.2022.103349" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765342v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Saad" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2022.07.040" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367949v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Dankic-Cottrino" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2021.12.043" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763037v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Gauthier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Follet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Maria Trunfio-Sfarghiu" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Farlay" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Attik" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32604/biocell.2022.022290" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03566840v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Falco" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.1c02046" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844422v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Le Roux" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Zacharie-Aubrun" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Gatt" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Langlois" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2022.144261" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955747v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rubeck" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Cartailler" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Coutellier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Imbert" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gallois-Garreignot" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2022.111858" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667385v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Uhl" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2022.05.020" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484839v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lacambra-Andreu" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Dergham" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlin Magallanes-Perdomo" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Chevalier" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym13172991" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367926v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Lafond" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Douillard" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtla.2021.101207" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483508v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Desponds" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akos Banyasz" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Chateau" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azeddine Tellal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Venier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.202102486" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483017v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Hamelin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Jauffres" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. L. Martin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Meille" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Foray" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2021.120727" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925844v4" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/jtcam.6753" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098114v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Tabard" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Garnier" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Prud&#8217;homme" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.-J. Courtial" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2020.101776" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378765v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2020.120940" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622485v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Abaza" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arata Nakajo" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Leguillon" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Hubert" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/10301.1151ecst" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03394411v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanja Lube" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2021.107979" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484852v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Zacharie-Aubrun" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Henry" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th. Blay" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Brunaud" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Gatt" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2021.152821" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890254v2" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaoutar Radi" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Jauffr&#232;s" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2020.09.034" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03297014v2" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Seuba" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Maire" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceram.2021.100195" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-03034289v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Fellah" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Maire" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Reynard" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsb.2020.107664" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378758v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2021.124183" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03120037v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Insaf Hadjab" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Crozier" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Boivin" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2021.110247" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482914v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Seiller" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bonnal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Adrien" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tadier" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2021.124632" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367377v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Blay" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tarisien" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smail Chalal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2020.152179" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02913085v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Moula" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Le Corre" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Chevalier" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtcomm.2020.101315" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875338v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2020.104143" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02302330v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Monzavi" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fei Zhang" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2019.103423" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367345v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Devillard" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Adrien" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Roux" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Maire" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2020.02.009" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02780419v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tafmec.2020.102665" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02780475v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.17148" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520891v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2020.05.068" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493649v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Jauffres" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe L Martin" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtla.2020.100807" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938571v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Mu&#328;oz" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuella Cerbelaud" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Videcoq" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Boulle" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2020.06.049" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367376v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2020.152209" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475326v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Petit" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Tulliani" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solene Tadier" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msec.2018.12.044" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180016v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Descamps-Mandine" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2019.103086" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405453v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Benane" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.P. Baeza" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Roiban" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2019.02.024" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063696v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Gallo" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Le Gars Santoni" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gremillard" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2019.02.045" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352818v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Guesnet" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. B&#233;nane" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.L. Martin" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2019.119646" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405413v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gallo" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cl&#233;ment" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chevalier" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2019.06.040" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304175v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belynda Benane" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevieve Foray" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Yrieix" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Olagnon" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma12050830" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916322v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tallia" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Russo" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Li" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L.H. Orrin" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Shi" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8mh00027a" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670807v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Ferraro" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien R&#233;thor&#233;" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na Ni" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2017.10.059" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691905v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bohner" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gamal Baroud" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anke Bernstein" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Doebelin" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Galea" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mattod.2017.02.002" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814369v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemence Petit" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2016.11.035" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01538187v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2017.02.009" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668114v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Langer" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2017.03.015" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670806v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2017.07.004" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761560v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand van de Moort&#232;le" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Stevenson" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nmat4982" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670813v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Tadier" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2017.02.023" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K85LPZ24-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670816v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Biotteau&#8208;deheuvels" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Clement" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Perron" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Duvauchelle" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2017.03.037" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475333v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677853v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier T Picot" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria G Rocha" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora D&#8217;elia" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms14425" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398755v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Staub" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Rouleau" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2016.01.071" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804516v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Payraudeau-Le Roux" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fam.2357" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GDZWJ3D5-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123645v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2016.05.001" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677784v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Vergnol" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ginsac" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Rivory" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Chenal" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jbm.b.33364" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670942v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Flamant" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Caravaca" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814077v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01538018v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Layla Sasaki" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2015.12.011" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475338v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shingo Kurosu" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchar.2016.04.006" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761574v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Geoffroy" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Riou" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bienvenu" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Pons" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4071/2016-HITEC-216" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176553v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Staub" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2516/ogst/2013214" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068546v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Bouterf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hild" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Vivier" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Brajer" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2014.06.001" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273542v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Seuba," TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1468-6996/16/4/043501" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068402v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/str.12101" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761576v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927614010952" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761575v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927614010897" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137605v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Calvi&#233;" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Joly-Pottuz" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2014.01.002" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988803v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam J. Stevenson" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nmat3915" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677794v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cl&#233;ment" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2013.07.005" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938623v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Leplay" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Baietto" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-013-9727-4" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-MJ80T0P4-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475378v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/jmr.2013.97" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761565v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Etiemble" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassane Idrissi" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Rou&#233;" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670857v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Pacard" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2012.03.018" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-198S7KX4-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834933v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Magallanes-Perdomo" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Chenal" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pacard" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938624v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2012.03.024" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670854v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariangela Lombardi" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Montanaro" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2012.05.006" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DFPRH2HT-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183695v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Bala" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Depalle" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jbmr.1501" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670860v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Loh" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Adolfson" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2011.03.006" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9KCH30CN-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677802v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Bala" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Depalle" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Follet" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2011.05.017" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183693v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Clement" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste D&#233;palle" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670859v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Zenati" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jbm.b.31913" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5BFNCQJG-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686632v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10704-011-9624-8" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05359121v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2010.05.021" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z8723FW6-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495001v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00587082v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sanahuja" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Dormieux" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Hellmich" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Fritsch" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)EM.1943-7889.0000072" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436174v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Reynaud" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Saadaoui" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Fantozzi" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2006.01.152" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436871v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2004.07.035" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761577v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Sa&#226;daoui" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00587077v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0955-2219(03)00094-3" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475108v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00587076v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/DDF.206-207.171" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00587075v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward J. Garboczi" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0965-0393/9/5/303" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05359858v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe-landry Tiani" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassira Benameur" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Reveron" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163750v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;odore Braule" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gallezot" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerem Ege" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Chesn&#233;" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Leclere" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05359866v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163806v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360199v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05120491v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Demetrio de Magalhaes" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Comby-Dassonneville" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas W. Cornelius" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05120914v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Texier" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872878v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222957v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Ch&#232;vremont" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem P Baeza" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Jorand" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15151/ESRF-ES-998388450" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360198v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222961v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wozniak Anna" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fantou Alexandre" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malch&#232;re Annie" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masenelli-Varlot Karine" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meille Sylvain" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191495v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Huynh" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Albaret" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rodney" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882926v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222963v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191476v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bailey Rhodes" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04064751v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Jalloux" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Richard" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360195v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222943v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tadier Sol&#232;ne" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191605v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Thomas" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05225994v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226007v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Baeza" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191450v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04708186v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485180v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe L. Martin" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03660233v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Munoz Hoyos" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Saad" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02614140v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Gatt" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Langlois" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180582v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe St&#228;hli" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola D&#246;belin" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180306v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868512v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Gineyts" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Olivier" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066330v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02339112v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Gatt" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868513v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02339463v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jm. Gatt" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Blay" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417344v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577039v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mitton" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482276v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02453911v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482046v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03444640v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956047v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Maire" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956056v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956085v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956071v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066434v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inas Issa" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814439v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianna Peroglio" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/20130704013" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439803v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956103v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670845v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956316v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670856v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Crozier" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Cl&#233;ment" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Hadjab" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677797v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677803v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Follet" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952473v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592842v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670864v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AST.62.147" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822653v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Hartmann" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9780470584354.ch9" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494998v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605667v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887902v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670827v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Esnouf" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9783527674947.ch8" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841064v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing C. Zhao" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fridrici" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-3942-4_9" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CB370684ED0582970FBA5DA55C0C31566999BA88/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168810v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roiban Lucian" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295479v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168814v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888229v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-803581-8.12135-6" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843300v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem P. Baeza" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Griffiths Alfaro" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise M&#233;chin" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761561v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand van De Moort&#232;le" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam J Stevenson" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956130v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Palmero" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956118v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956112v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00477188v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104804v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Cottrino" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gaudisson" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Douillard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Blanchard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Meille" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2025.117579" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115386v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Henry" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Doitrand" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtla.2025.102439" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817900v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lejeune" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benedetto" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Steyer" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Trillaud" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jamart" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2024.117106" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706682v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2024.117052" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779228v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672852v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Duminy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Venkat Ayyalasomayajula" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2024.112950" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883507v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fantou" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Malch&#232;re" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Wozniak" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucian Roiban" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2023.127515" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04378761v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Islam Bouakaz" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ehsan Sadeghian Dehkord" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Schrijnemakers" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Boschini" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.CERAMINT.2023.10.238" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404230v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Abdelouhab" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graniel Harne A. Abrenica" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Heitz" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Rou&#233;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ensm.2023.103172" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316450v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2023.109770" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511288v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Rubeck" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Chevalier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.tafmec.2024.104375" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511757v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo De Filippis" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Prud'Homme" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtla.2024.102060" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672841v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo de Filippis" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtla.2024.102143" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242282v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Rajinthan" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Fritz" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Galkov" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liuyin Jiang" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Fournier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2023.110302" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885621v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Adrien" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tafmec.2022.103710" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954724v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiaosong Cai" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shitong Zhou" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Bouville" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2022.111463" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189377v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Pommella" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Griffiths" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Coativy" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Dalmas" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Surojit Ranoo" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.3c05440" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367949v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Saad" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Dankic-Cottrino" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Deville" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2021.12.043" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681038v2" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Abaza" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Laurencin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nakajo" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Debayle" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tafmec.2022.103349" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765342v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2022.07.040" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525050v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Laurencin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hubert" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. David" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2021.11.051" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683471v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoni Tomsia" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.accounts.2c00064" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844422v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Le Roux" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Zacharie-Aubrun" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Gatt" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Langlois" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2022.144261" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03566840v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Falco" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.1c02046" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763037v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Gauthier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Follet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Maria Trunfio-Sfarghiu" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Farlay" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Attik" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32604/biocell.2022.022290" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955747v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rubeck" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Cartailler" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Coutellier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Imbert" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gallois-Garreignot" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2022.111858" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667385v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Uhl" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2022.05.020" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03394411v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanja Lube" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2021.107979" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484852v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Zacharie-Aubrun" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Henry" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th. Blay" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Brunaud" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Gatt" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2021.152821" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622485v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Abaza" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arata Nakajo" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Leguillon" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Hubert" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/10301.1151ecst" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484839v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lacambra-Andreu" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Dergham" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlin Magallanes-Perdomo" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Chevalier" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym13172991" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098114v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Tabard" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Garnier" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Prud&#8217;homme" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.-J. Courtial" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Meille" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2020.101776" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378765v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2020.120940" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925844v4" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/jtcam.6753" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483017v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Hamelin" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Jauffres" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. L. Martin" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Foray" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2021.120727" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483508v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Desponds" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akos Banyasz" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Chateau" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azeddine Tellal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Venier" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.202102486" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367926v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Lafond" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Douillard" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtla.2021.101207" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890254v2" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaoutar Radi" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Jauffr&#232;s" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2020.09.034" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03297014v2" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Seuba" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Maire" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceram.2021.100195" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-03034289v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Fellah" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Maire" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Reynard" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsb.2020.107664" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03120037v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Insaf Hadjab" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Crozier" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Boivin" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2021.110247" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378758v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2021.124183" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482914v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Seiller" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bonnal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Adrien" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tadier" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2021.124632" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367345v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Devillard" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Adrien" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Roux" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Maire" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2020.02.009" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367377v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Blay" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tarisien" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smail Chalal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2020.152179" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02913085v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Moula" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Le Corre" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Chevalier" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtcomm.2020.101315" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875338v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2020.104143" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02302330v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Monzavi" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fei Zhang" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2019.103423" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02780475v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.17148" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02780419v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tafmec.2020.102665" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520891v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2020.05.068" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493649v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Jauffres" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe L Martin" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtla.2020.100807" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938571v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Mu&#328;oz" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuella Cerbelaud" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Videcoq" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Boulle" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2020.06.049" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367376v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2020.152209" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475326v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Petit" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Tulliani" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solene Tadier" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msec.2018.12.044" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063696v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Gallo" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Le Gars Santoni" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gremillard" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2019.02.045" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405453v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Benane" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.P. Baeza" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Roiban" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2019.02.024" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180016v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Descamps-Mandine" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2019.103086" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352818v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Guesnet" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. B&#233;nane" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.L. Martin" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2019.119646" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405413v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gallo" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cl&#233;ment" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chevalier" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2019.06.040" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304175v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belynda Benane" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevieve Foray" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Yrieix" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Olagnon" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma12050830" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916322v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tallia" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Russo" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Li" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L.H. Orrin" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Shi" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8mh00027a" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670807v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Ferraro" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien R&#233;thor&#233;" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na Ni" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2017.10.059" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691905v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bohner" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gamal Baroud" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anke Bernstein" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Doebelin" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Galea" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mattod.2017.02.002" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670813v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Tadier" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2017.02.023" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K85LPZ24-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814369v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemence Petit" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2016.11.035" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668114v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Langer" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2017.03.015" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670806v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2017.07.004" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761560v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand van de Moort&#232;le" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Stevenson" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nmat4982" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670816v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Biotteau&#8208;deheuvels" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Clement" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Perron" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Duvauchelle" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2017.03.037" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475333v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2017.02.009" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677853v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier T Picot" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria G Rocha" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora D&#8217;elia" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms14425" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677784v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Vergnol" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ginsac" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Rivory" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Chenal" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jbm.b.33364" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123645v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2016.05.001" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804516v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Payraudeau-Le Roux" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fam.2357" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GDZWJ3D5-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398755v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Staub" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Rouleau" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2016.01.071" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670942v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Flamant" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Caravaca" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01538018v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Layla Sasaki" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2015.12.011" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475338v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shingo Kurosu" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchar.2016.04.006" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814077v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761574v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Geoffroy" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Riou" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bienvenu" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Pons" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4071/2016-HITEC-216" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176553v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Staub" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2516/ogst/2013214" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068546v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Bouterf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hild" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Vivier" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Brajer" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2014.06.001" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273542v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Seuba," TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1468-6996/16/4/043501" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068402v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/str.12101" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761576v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927614010952" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761575v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927614010897" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137605v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Calvi&#233;" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Joly-Pottuz" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2014.01.002" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988803v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam J. Stevenson" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nmat3915" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677794v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cl&#233;ment" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2013.07.005" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938623v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Leplay" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Baietto" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-013-9727-4" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-MJ80T0P4-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475378v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/jmr.2013.97" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670857v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Pacard" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2012.03.018" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-198S7KX4-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761565v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Etiemble" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassane Idrissi" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Rou&#233;" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834933v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Magallanes-Perdomo" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Chenal" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pacard" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938624v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2012.03.024" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670854v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariangela Lombardi" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Montanaro" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2012.05.006" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DFPRH2HT-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183695v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Bala" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Depalle" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jbmr.1501" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670860v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Loh" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Adolfson" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2011.03.006" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9KCH30CN-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677802v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Bala" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Depalle" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Follet" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2011.05.017" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183693v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Clement" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste D&#233;palle" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686632v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10704-011-9624-8" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670859v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Zenati" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jbm.b.31913" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5BFNCQJG-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05359121v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2010.05.021" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z8723FW6-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495001v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00587082v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sanahuja" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Dormieux" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Hellmich" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Fritsch" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)EM.1943-7889.0000072" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436174v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Reynaud" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Saadaoui" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Fantozzi" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2006.01.152" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436871v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2004.07.035" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761577v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Sa&#226;daoui" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00587077v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0955-2219(03)00094-3" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475108v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00587076v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/DDF.206-207.171" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00587075v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward J. Garboczi" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0965-0393/9/5/303" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05359858v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe-landry Tiani" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassira Benameur" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Reveron" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163750v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;odore Braule" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gallezot" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerem Ege" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Chesn&#233;" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Leclere" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05359866v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163806v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360199v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05120491v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Demetrio de Magalhaes" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Comby-Dassonneville" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas W. Cornelius" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05120914v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Texier" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872878v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882926v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191495v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Huynh" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Albaret" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rodney" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360198v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222961v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wozniak Anna" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fantou Alexandre" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malch&#232;re Annie" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masenelli-Varlot Karine" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meille Sylvain" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222957v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Ch&#232;vremont" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem P Baeza" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Jorand" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15151/ESRF-ES-998388450" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191476v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bailey Rhodes" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222963v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04064751v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Jalloux" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Richard" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05607712v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel L'HOTE" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360195v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222943v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tadier Sol&#232;ne" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191605v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Thomas" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226007v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Baeza" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05225994v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191450v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485180v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe L. Martin" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04708186v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03660233v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Munoz Hoyos" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Saad" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180582v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe St&#228;hli" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola D&#246;belin" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02614140v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Gatt" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Langlois" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180306v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868512v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Gineyts" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Olivier" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066330v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02339112v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Gatt" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02339463v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jm. Gatt" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Blay" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868513v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417344v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577039v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mitton" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482276v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02453911v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482046v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03444640v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956047v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Maire" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956056v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956085v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956071v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956103v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066434v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inas Issa" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439803v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814439v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianna Peroglio" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/20130704013" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670845v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956316v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670856v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Crozier" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Cl&#233;ment" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Hadjab" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677797v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677803v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Follet" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592842v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952473v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822653v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Hartmann" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9780470584354.ch9" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494998v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670864v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AST.62.147" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05607686v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bugnet" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956130v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Palmero" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956118v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956112v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605667v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168810v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roiban Lucian" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295479v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168814v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887902v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670827v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Esnouf" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9783527674947.ch8" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841064v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing C. Zhao" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fridrici" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-3942-4_9" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CB370684ED0582970FBA5DA55C0C31566999BA88/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888229v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-803581-8.12135-6" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843300v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem P. Baeza" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Griffiths Alfaro" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise M&#233;chin" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761561v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand van De Moort&#232;le" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam J Stevenson" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00477188v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>