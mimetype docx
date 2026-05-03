--- v0 (2026-03-21)
+++ v1 (2026-05-03)
@@ -1008,177 +1008,177 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02117900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early Achilles Enthesis Involvement in a Murine Model of Spondyloarthropathy: Morphological Imaging with Ultrashort Echo-Time Sequences and Ultrasmall Superparamagnetic Iron Oxide (USPIO) Particle Evaluation in Macrophagic Detection</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aurelien Trotier</w:t>
+                <w:t xml:space="preserve">Optimizing 4D abdominal MRI: image denoising using an iterative back-projection approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baudouin Denis de Senneville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colleen Rosalie Cardiet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Trotier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Ribot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Miraux</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Lafitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Contrast Media and Molecular Imaging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1155/2019/2834273⟩</w:t>
+              <w:t xml:space="preserve">Physics in Medicine and Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6560/ab563e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02367831v1</w:t>
+                <w:t xml:space="preserve">hal-02367839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radial MP2RAGE sequence for rapid 3D T1 mapping of mouse abdomen: application to hepatic metastases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Faller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1210,210 +1210,210 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Ribot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Radiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 29 (11), pp.5844-5851. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00330-019-06081-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02472405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimizing 4D abdominal MRI: image denoising using an iterative back-projection approach</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Trotier</w:t>
+                <w:t xml:space="preserve">Early Achilles Enthesis Involvement in a Murine Model of Spondyloarthropathy: Morphological Imaging with Ultrashort Echo-Time Sequences and Ultrasmall Superparamagnetic Iron Oxide (USPIO) Particle Evaluation in Macrophagic Detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Dallaudière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelien Trotier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Ribot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Luc Lafitte</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Loubrie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Miraux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics in Medicine and Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">Contrast Media and Molecular Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 2019, pp.1-9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1361-6560/ab563e⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1155/2019/2834273⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02367839v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02367831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Three‐dimensional ultrashort echo time (3D UTE) MRI of Achilles tendon at 4.7T MRI with comparison to conventional sequences in an experimental murine model of spondyloarthropathy</w:t>
               </w:r>
@@ -4323,307 +4323,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00657909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic resonance imaging tracking of human adipose derived stromal cells within three-dimensional scaffolds for bone tissue engineering.</w:t>
+                <w:t xml:space="preserve">MRI of inducible P-selectin expression in human activated platelets involved in the early stages of atherosclerosis.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Lalande</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Miraux</w:t>
+                <w:t xml:space="preserve">Marie-Josée Jacobin-Valat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohammed Derkaoui</w:t>
+                <w:t xml:space="preserve">Kamel Deramchia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reine Bareille</w:t>
+                <w:t xml:space="preserve">Christoph E Hagemeyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bonetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">eCells and Materials Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.22203/eCM.v021a25⟩</w:t>
+              <w:t xml:space="preserve">NMR in Biomedicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 24 (4), pp.413-424. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/nbm.1606⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00594106v1</w:t>
+                <w:t xml:space="preserve">hal-00589664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MRI of inducible P-selectin expression in human activated platelets involved in the early stages of atherosclerosis.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Kamel Deramchia</w:t>
+                <w:t xml:space="preserve">Magnetic resonance imaging tracking of human adipose derived stromal cells within three-dimensional scaffolds for bone tissue engineering.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lalande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Miraux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Derkaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Bonetto</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reine Bareille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NMR in Biomedicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/nbm.1606⟩</w:t>
+              <w:t xml:space="preserve">eCells and Materials Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 21, pp.341-354. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.22203/eCM.v021a25⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00589664v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00594106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doxorubicin Loaded Magnetic Polymersomes: Theranostic Nanocarriers for MR Imaging and Magneto-Chemotherapy</w:t>
               </w:r>
@@ -5556,319 +5556,319 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00267022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesoporous maghemite–organosilica microspheres: a promising route towards multifunctional platforms for smart diagnosis and therapy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Use of lanthanide-grafted inorganic nanoparticles as effective contrast agents for cellular uptake imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Voisin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Julie Ribot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Miraux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Karine Bouzier-Sore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beatriz Julián-López</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Vasseur</w:t>
+                <w:t xml:space="preserve">Jean-François Lahitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/b615951f⟩</w:t>
+              <w:t xml:space="preserve">Bioconjugate Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 18 (4), pp.1053-1063. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/bc060269t⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00143088v1</w:t>
+                <w:t xml:space="preserve">hal-00164384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of lanthanide-grafted inorganic nanoparticles as effective contrast agents for cellular uptake imaging</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Anne-Karine Bouzier-Sore</w:t>
+                <w:t xml:space="preserve">Mesoporous maghemite–organosilica microspheres: a promising route towards multifunctional platforms for smart diagnosis and therapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatriz Julián-López</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Boissière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Chanéac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Grosso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Lahitte</w:t>
+                <w:t xml:space="preserve">Sébastien Vasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioconjugate Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 18 (4), pp.1053-1063. </w:t>
+              <w:t xml:space="preserve">Journal of Materials Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 17 (16), pp.1563-1569. </w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/bc060269t⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/b615951f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00164384v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00143088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6576,51 +6576,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="BF5A86D2"/>
+    <w:nsid w:val="A6C121A4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6807,51 +6807,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sylvain-miraux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3642-2390" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/150967047" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/AAF-1023-2019" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766016v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Trotier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Corbin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Miraux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Ribot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrm.30146" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03366610v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Loubrie" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Trotier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Massot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Lefran&#231;ois" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nbm.4620" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03366098v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dallaudi&#232;re" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Dallet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00586-021-06755-x" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03366108v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Stanicki" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Voisin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-82095-6" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033863v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut ; Faller" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Rousseau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;michel Franconi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrm.28220" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02117900v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Rapacchi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Faller" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Julie Ribot" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrm.27438" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367831v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2019/2834273" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02472405v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00330-019-06081-3" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367839v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baudouin Denis de Senneville" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colleen Rosalie Cardiet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Lafitte" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6560/ab563e" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367825v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Trotier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ribot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Verdier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lepreux" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmri.26569" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02421188v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia K&#233;rour&#233;dan" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Fricain" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Devillard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-34226-9" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376362v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Vill&#233;ga" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Delpech" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Griton" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Andr&#233;" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroscience.2017.01.018" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868345v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saad Sene" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Teresa Marcos-Almaraz" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas F Menguy" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Scola" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Volatron" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chempr.2017.06.007" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259516v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Franconi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381630v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.otsr.2017.06.005" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02374397v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Tournier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachida Aid-Launais" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neha Koonjoo" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Oliveira" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-06258-0" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375567v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Castets" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Wecker" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrm.26263" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02404875v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmri.25150" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VFXRXF24-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02404151v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreea Hertanu" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep39449" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02404816v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Thiaudi&#232;re" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10585-015-9766-6" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483581v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Duriez" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmri.24688" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SPZB743Z-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361815v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Hannecart" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luce Vander Elst" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert N. Muller" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lecommandoux" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4nr07064j" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02486804v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0139249" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02486814v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kris van Renterghem" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12968-015-0167-4" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483490v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nbm.3327" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LKZKXNJV-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073308v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Gouspillou" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bourdel-Marchasson" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Rouland" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Calmettes" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Biran" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/acel.12147" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02202462v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Th&#233;venot" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo de Oliveira" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sandre" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Pourtau" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Encarnacion Andr&#233;s" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconrel.2013.08.094" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926530v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Thevenot" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yali Wan" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain R. Brisson" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adhm.201300061" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3532927A17BE7DF741141A35B4372F0396A91564/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817266v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Ziane" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silke Schlaubitz" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amit Patwa" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Lalande" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734562v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Sanson" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Diou" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Ibarboure" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Soum" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657909v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline J. Ribot" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan P. Konsman" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bouchaud" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nbm.1699" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2B4KQJ6K-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00594106v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lalande" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Derkaoui" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mornet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reine Bareille" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22203/eCM.v021a25" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00589664v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233;e Jacobin-Valat" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Deramchia" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph E Hagemeyer" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bonetto" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nbm.1606" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4DQG2CD4-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00567258v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nn102762f" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466418v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Karine Bouzier-Sore" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Duguet" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nbm.1434" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-F1M5TGRH-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03678096v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Nouette-Gaulain" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Bellance" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Pr&#233;vost" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Passerieux" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Pertuiset" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00479138v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Beuste" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Deschodt-Arsac" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Thiaudiere" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BJ20082385" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403016v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Delville" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Lacomme" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cmmi.268" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4B2F17QC-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00478968v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent M Arsac" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Deschodt-Arsac" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BJ20080280" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00267022v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.cgt.7701060" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143088v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Juli&#225;n-L&#243;pez" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Boissi&#232;re" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Chan&#233;ac" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Grosso" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Vasseur" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b615951f" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-N7WFRQ12-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164384v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lahitte" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bc060269t" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-ZK0B964C-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747494v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeong Bin Lee" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Rodriguez-Grande" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Fournier" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tifenn Clement" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien J. Trotier" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.liebertpub.com/doi/full/10.1089/neu.2022.29126.abstracts#sec-3" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04660376v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Gr&#233;lard" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Tuck" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Cosenza" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Legland" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#233;ne Durand" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-48593-0_13" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437933v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Magat" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Desbarats" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Raffard" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029888v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;t&#233; M Moreau" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanna Pietropaolo" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Ezan" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin J A Robert" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sylvain-miraux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3642-2390" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/150967047" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/AAF-1023-2019" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766016v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Trotier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Corbin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Miraux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Ribot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrm.30146" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03366610v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Loubrie" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Trotier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Massot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Lefran&#231;ois" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nbm.4620" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03366098v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dallaudi&#232;re" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Dallet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00586-021-06755-x" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03366108v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Stanicki" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Voisin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-82095-6" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033863v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut ; Faller" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Rousseau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;michel Franconi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrm.28220" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02117900v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Rapacchi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Faller" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Julie Ribot" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrm.27438" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367839v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baudouin Denis de Senneville" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colleen Rosalie Cardiet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Lafitte" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6560/ab563e" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02472405v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00330-019-06081-3" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367831v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2019/2834273" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367825v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Trotier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ribot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Verdier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lepreux" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmri.26569" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02421188v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia K&#233;rour&#233;dan" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Fricain" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Devillard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-34226-9" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376362v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Vill&#233;ga" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Delpech" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Griton" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Andr&#233;" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroscience.2017.01.018" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868345v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saad Sene" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Teresa Marcos-Almaraz" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas F Menguy" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Scola" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Volatron" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chempr.2017.06.007" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259516v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Franconi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381630v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.otsr.2017.06.005" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02374397v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Tournier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachida Aid-Launais" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neha Koonjoo" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Oliveira" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-06258-0" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375567v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Castets" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Wecker" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrm.26263" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02404875v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmri.25150" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VFXRXF24-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02404151v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreea Hertanu" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep39449" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02404816v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Thiaudi&#232;re" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10585-015-9766-6" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483581v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Duriez" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmri.24688" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SPZB743Z-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361815v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Hannecart" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luce Vander Elst" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert N. Muller" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lecommandoux" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4nr07064j" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02486804v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0139249" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02486814v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kris van Renterghem" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12968-015-0167-4" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483490v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nbm.3327" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LKZKXNJV-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073308v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Gouspillou" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bourdel-Marchasson" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Rouland" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Calmettes" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Biran" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/acel.12147" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02202462v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Th&#233;venot" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo de Oliveira" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sandre" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Pourtau" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Encarnacion Andr&#233;s" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconrel.2013.08.094" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926530v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Thevenot" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yali Wan" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain R. Brisson" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adhm.201300061" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3532927A17BE7DF741141A35B4372F0396A91564/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817266v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Ziane" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silke Schlaubitz" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amit Patwa" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Lalande" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734562v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Sanson" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Diou" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Ibarboure" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Soum" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657909v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline J. Ribot" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan P. Konsman" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bouchaud" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nbm.1699" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2B4KQJ6K-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00589664v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233;e Jacobin-Valat" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Deramchia" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mornet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph E Hagemeyer" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bonetto" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nbm.1606" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4DQG2CD4-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00594106v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lalande" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Derkaoui" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reine Bareille" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22203/eCM.v021a25" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00567258v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nn102762f" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466418v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Karine Bouzier-Sore" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Duguet" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nbm.1434" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-F1M5TGRH-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03678096v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Nouette-Gaulain" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Bellance" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Pr&#233;vost" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Passerieux" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Pertuiset" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00479138v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Beuste" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Deschodt-Arsac" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Thiaudiere" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BJ20082385" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403016v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Delville" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Lacomme" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cmmi.268" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4B2F17QC-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00478968v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent M Arsac" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Deschodt-Arsac" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BJ20080280" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00267022v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.cgt.7701060" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164384v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lahitte" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bc060269t" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-ZK0B964C-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143088v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Juli&#225;n-L&#243;pez" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Boissi&#232;re" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Chan&#233;ac" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Grosso" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Vasseur" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b615951f" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-N7WFRQ12-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747494v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeong Bin Lee" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Rodriguez-Grande" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Fournier" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tifenn Clement" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien J. Trotier" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.liebertpub.com/doi/full/10.1089/neu.2022.29126.abstracts#sec-3" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04660376v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Gr&#233;lard" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Tuck" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Cosenza" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Legland" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#233;ne Durand" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-48593-0_13" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437933v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Magat" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Desbarats" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Raffard" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029888v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;t&#233; M Moreau" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanna Pietropaolo" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Ezan" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin J A Robert" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>