--- v1 (2026-05-03)
+++ v2 (2026-05-23)
@@ -1,6521 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...6469 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:102.9490616622px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sylvain Miraux </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sylvain-miraux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-3642-2390</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">150967047</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=iuNgCsoAAAAJ&hl=fr&oi=ao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/AAF-1023-2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (43)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Optimised Multishot EPI Protocol for Ex Vivo Mouse Brain Diffusion MRI With Gd‐DOTA Contrast Enhancement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Cosenza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Corbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline J. Ribot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Boré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Descoteaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NMR in Biomedicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 39 (4), pp.e70270. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/nbm.70270⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05613730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accelerated 3D multi‐echo spin‐echo sequence with a subspace constrained reconstruction for whole mouse brain T2 mapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Trotier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Corbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Miraux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Ribot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Magnetic Resonance in Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 92 (4), pp.1525-1539. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mrm.30146⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04766016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New setup for multi‐parametric MRI in young and old rat gastrocnemius at 4.7 and 7 T during muscle stimulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Loubrie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Trotier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Ribot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NMR in Biomedicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/nbm.4620⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03366610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-dimensional ultrashort echo time (3D UTE) magnetic resonance imaging (MRI) of the normal and degenerative disco-vertebral complex at 4.7 T: a feasibility study with longitudinal evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Dallaudière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Ribot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Trotier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Loubrie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Dallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Spine Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 30 (5), pp.1144-1154. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00586-021-06755-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03366098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micron-sized iron oxide particles for both MRI cell tracking and magnetic fluid hyperthermia treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Dallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Stanicki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Miraux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Ribot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11, pp.3286. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-021-82095-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03366108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2D multislice MP2RAGE sequence for fast T 1 mapping at 7 T: Application to mouse imaging and MR thermometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut ; Faller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Trotier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐michel Franconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Miraux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Magnetic Resonance in Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 84 (3), pp.1430-1440. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mrm.28220⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03033863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compressed-Sensing MP2RAGE sequence: Application to the detection of brain metastases in mice at 7T</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Trotier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislas Rapacchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Faller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Miraux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Julie Ribot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Magnetic Resonance in Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 81 (1), pp.551-559. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mrm.27438⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02117900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing 4D abdominal MRI: image denoising using an iterative back-projection approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baudouin Denis de Senneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colleen Rosalie Cardiet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Trotier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Ribot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Lafitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics in Medicine and Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6560/ab563e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02367839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radial MP2RAGE sequence for rapid 3D T1 mapping of mouse abdomen: application to hepatic metastases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Faller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Trotier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Miraux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Ribot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Radiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 29 (11), pp.5844-5851. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00330-019-06081-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02472405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early Achilles Enthesis Involvement in a Murine Model of Spondyloarthropathy: Morphological Imaging with Ultrashort Echo-Time Sequences and Ultrasmall Superparamagnetic Iron Oxide (USPIO) Particle Evaluation in Macrophagic Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Dallaudière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Trotier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Ribot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Loubrie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Miraux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrast Media and Molecular Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 2019, pp.1-9. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2019/2834273⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02367831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three‐dimensional ultrashort echo time (3D UTE) MRI of Achilles tendon at 4.7T MRI with comparison to conventional sequences in an experimental murine model of spondyloarthropathy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Dallaudière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Trotier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Ribot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Verdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lepreux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Magnetic Resonance Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 50 (1), pp.127-135. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jmri.26569⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02367825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic Resonance Imaging for tracking cellular patterns obtained by Laser-Assisted Bioprinting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Kérourédan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Julie Ribot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Fricain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Devillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Miraux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8, pp.15777. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-018-34226-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02421188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circulating bacterial lipopolysaccharide-induced inflammation reduces flow in brain-irrigating arteries independently from cerebrovascular prostaglandin production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Villéga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Delpech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Griton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Miraux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 346, pp.160-172. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuroscience.2017.01.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02376362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maghemite-nanoMIL-100(Fe) Bimodal Nanovector as a Platform for Image-Guided Therapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saad Sene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Teresa Marcos-Almaraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas F Menguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Scola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Volatron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 3 (2), pp.303 - 322. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chempr.2017.06.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01868345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circulating bacterial lipopolysaccharide-induced inflammation reduces flow in brain-irrigating arteries independently from cerebrovascular prostaglandin production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Villéga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Delpech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Griton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Franconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 346, pp.160-172. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuroscience.2017.01.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03259516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tunnel positioning assessment after anterior cruciate ligament reconstruction at 12 months: Comparison between 3D CT and 3D MRI. A pilot study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Miraux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Orthopaedics &amp; Traumatology: Surgery &amp; Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 103 (6), pp.937-942. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.otsr.2017.06.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02381630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D anatomical and perfusion MRI for longitudinal evaluation of biomaterials for bone regeneration of femoral bone defect in rats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Ribot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Tournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachida Aid-Launais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neha Koonjoo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7 (1), pp.6100. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-017-06258-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02374397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast 3D ultrashort echo-time spiral projection imaging using golden-angle: A flexible protocol for in vivo mouse imaging at high magnetic field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Castets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Wecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Ribot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Trotier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Magnetic Resonance in Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 77 (5), pp.1831-1840. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mrm.26263⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02375567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">USPIO-enhanced 3D-cine self-gated cardiac MRI based on a stack-of-stars golden angle short echo time sequence: Application on mice with acute myocardial infarction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Trotier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Castets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Ribot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Franconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Magnetic Resonance Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 44 (2), pp.355-365. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jmri.25150⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02404875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vivo MEMRI characterization of brain metastases using a 3D Look-Locker T1-mapping sequence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Castets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neha Koonjoo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreea Hertanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Franconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6 (1), </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/srep39449⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02404151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Free-breathing 3D diffusion MRI for high-resolution hepatic metastasis characterization in small animals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Ribot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Trotier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Castets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Dallaudière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Thiaudière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical and Experimental Metastasis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 33 (2), pp.167-178. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10585-015-9766-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02404816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-gated bSSFP sequences to detect iron-labeled cancer cells and/or metastases in vivo in mouse liver at 7 Tesla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Ribot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Duriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Trotier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Thiaudière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Franconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Magnetic Resonance Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 41 (5), pp.1413-1421. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jmri.24688⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02483581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water Selective Imaging and bSSFP Banding Artifact Correction in Humans and Small Animals at 3T and 7T, Respectively</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Ribot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Wecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Trotier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Dallaudière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 10 (10), pp.e0139249. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0139249⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02486804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nano-thermometers with thermo-sensitive polymer grafted USPIOs behaving as positive contrast agents in low-field MRI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Hannecart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Stanicki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luce Vander Elst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert N. Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lecommandoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanoscale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 7 (8), pp.3754-3767. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c4nr07064j⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01361815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Positive contrast high-resolution 3D-cine imaging of the cardiovascular system in small animals using a UTE sequence and iron nanoparticles at 4.7, 7 and 9.4 T</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Trotier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kris van Renterghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Franconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Thiaudière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cardiovascular Magnetic Resonance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 17 (1), pp.53. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12968-015-0167-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02486814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast and robust 3D T 1 mapping using spiral encoding and steady RF excitation at 7 T: application to cardiac manganese enhanced MRI (MEMRI) in mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Castets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Ribot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Trotier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Thiaudière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NMR in Biomedicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 28 (7), pp.881-889. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/nbm.3327⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02483490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitochondrial energetics is impaired in vivo in aged skeletal muscle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Gouspillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bourdel-Marchasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Rouland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Calmettes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Biran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aging Cell</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 13 (1), pp.39-48. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/acel.12147⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02073308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multifunctional polymersomes for cancer theranostics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Thévenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Pourtau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Encarnacion Andrés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Controlled Release</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 172 (1), pp.e44-e45. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jconrel.2013.08.094⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02202462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antibody-Functionalized Magnetic Polymersomes: In vivo Targeting and Imaging of Bone Metastases using High Resolution MRI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Pourtau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Thevenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yali Wan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain R. Brisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Healthcare Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 2 (11), pp.1420-1424. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adhm.201300061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00926530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A THERMOSENSITIVE LOW MOLECULAR WEIGHT HYDROGEL AS SCAFFOLD FOR TISSUE ENGINEERING</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophia Ziane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silke Schlaubitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Miraux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amit Patwa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Lalande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">eCells and Materials Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 23, pp.147-160</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00817266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doxorubicin Loaded Magnetic Polymersomes: Theranostic Nanocarriers for MR Imaging and Magneto-Chemotherapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Sanson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Diou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Thevenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Ibarboure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Soum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LLB Highlights 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.48-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00734562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vivo MR tracking of therapeutic microglia to a human glioma model.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline J. Ribot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Miraux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan P. Konsman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Bouchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Pourtau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NMR in Biomedicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 24 (10), pp.1361-1368. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/nbm.1699⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00657909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MRI of inducible P-selectin expression in human activated platelets involved in the early stages of atherosclerosis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Josée Jacobin-Valat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Deramchia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph E Hagemeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bonetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NMR in Biomedicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 24 (4), pp.413-424. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/nbm.1606⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00589664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic resonance imaging tracking of human adipose derived stromal cells within three-dimensional scaffolds for bone tissue engineering.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lalande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Miraux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Derkaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reine Bareille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">eCells and Materials Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 21, pp.341-354. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.22203/eCM.v021a25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00594106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doxorubicin Loaded Magnetic Polymersomes: Theranostic Nanocarriers for MR Imaging and Magneto-Chemotherapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Sanson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Diou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Thevenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Ibarboure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Soum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Nano</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 5 (2), pp.1122-1140. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/nn102762f⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00567258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanoparticle phagocytosis and cellular stress: involvement in cellular imaging and in gene therapy against glioma.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Karine Bouzier-Sore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Ribot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Bouchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Miraux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Duguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NMR in Biomedicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 23 (1), pp.88-96. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/nbm.1434⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00466418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erythropoietin Protects against Local Anesthetic Myotoxicity during Continuous Regional Analgesia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Nouette-Gaulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Bellance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Prévost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Passerieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Pertuiset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anesthesiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 110 (3), pp.648-659</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03678096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the MR relaxation of microglia cells labeled with Gd-DTPA-bearing nanoparticles.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Julie Ribot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Miraux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Delville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Bouchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Lacomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrast Media and Molecular Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 4 (3), pp.109-117. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cmmi.268⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00403016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modular regulation analysis of integrative effects of hypoxia on the energetics of contracting skeletal muscle in vivo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Beuste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Miraux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Deschodt-Arsac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Thiaudiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Franconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochemical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 420 (1), pp.67-72. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1042/BJ20082385⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00479138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vivo modular control analysis of energy metabolism in contracting skeletal muscle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent M Arsac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Beuste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Miraux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Deschodt-Arsac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Thiaudière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochemical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 414 (3), pp.391-397. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1042/BJ20080280⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00478968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microglia used as vehicles for both inducible thymidine kinase gene therapy and MRI contrast agents for glioma therapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Julie Ribot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Karine Bouzier-Sore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Bouchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Miraux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Delville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cancer Gene Therapy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 14 (8), pp.724-737. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/sj.cgt.7701060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00267022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of lanthanide-grafted inorganic nanoparticles as effective contrast agents for cellular uptake imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Julie Ribot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Miraux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Karine Bouzier-Sore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lahitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioconjugate Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 18 (4), pp.1053-1063. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/bc060269t⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00164384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesoporous maghemite–organosilica microspheres: a promising route towards multifunctional platforms for smart diagnosis and therapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Julián-López</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Boissière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Chanéac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Grosso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Vasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 17 (16), pp.1563-1569. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/b615951f⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00143088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">JUVENILE CONCUSSION RESULTS IN ACCELERATED AGING ACCOMPANIED BY EVOLVING REGIONAL BRAIN TISSUE MODIFICATIONS: A DTI INVESTIGATION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeong Bin Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Rodriguez-Grande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tifenn Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien J. Trotier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39th Annual Symposium of the National Neurotrauma Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Atlanta (GA), United States. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mary Ann Liebert Inc.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Journal of Neurotrauma, 39 (11-12), pp.P268, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04747494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Similarity Metric for Deformable Registration of MALDI–MS and MRI Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Grélard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Tuck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Cosenza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Legland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marléne Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical Image Understanding and Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 14122, Springer Nature Switzerland, pp.171-181, 2024, Lecture Notes in Computer Science, 978-3-031-48593-0. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-48593-0_13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04660376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traitement d'image obtenue par résonance magnétique à bandes passantes variables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Magat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Franconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Desbarats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Miraux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Raffard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N° de brevet: FR2898685 (A1). 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00437933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scribble controls social behaviors through the regulation of the ERK/Mnk1 pathway</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïté M Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susanna Pietropaolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Ezan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin J A Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Miraux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03029888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId234"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -6576,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A6C121A4"/>
+    <w:nsid w:val="09A6BD84"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6807,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sylvain-miraux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3642-2390" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/150967047" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/AAF-1023-2019" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766016v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Trotier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Corbin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Miraux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Ribot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrm.30146" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03366610v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Loubrie" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Trotier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Massot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Lefran&#231;ois" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nbm.4620" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03366098v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dallaudi&#232;re" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Dallet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00586-021-06755-x" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03366108v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Stanicki" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Voisin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-82095-6" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033863v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut ; Faller" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Rousseau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;michel Franconi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrm.28220" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02117900v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Rapacchi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Faller" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Julie Ribot" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrm.27438" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367839v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baudouin Denis de Senneville" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colleen Rosalie Cardiet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Lafitte" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6560/ab563e" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02472405v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00330-019-06081-3" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367831v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2019/2834273" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367825v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Trotier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ribot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Verdier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lepreux" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmri.26569" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02421188v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia K&#233;rour&#233;dan" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Fricain" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Devillard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-34226-9" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376362v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Vill&#233;ga" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Delpech" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Griton" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Andr&#233;" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroscience.2017.01.018" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868345v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saad Sene" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Teresa Marcos-Almaraz" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas F Menguy" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Scola" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Volatron" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chempr.2017.06.007" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259516v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Franconi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381630v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.otsr.2017.06.005" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02374397v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Tournier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachida Aid-Launais" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neha Koonjoo" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Oliveira" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-06258-0" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375567v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Castets" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Wecker" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrm.26263" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02404875v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmri.25150" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VFXRXF24-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02404151v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreea Hertanu" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep39449" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02404816v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Thiaudi&#232;re" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10585-015-9766-6" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483581v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Duriez" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmri.24688" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SPZB743Z-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361815v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Hannecart" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luce Vander Elst" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert N. Muller" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lecommandoux" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4nr07064j" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02486804v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0139249" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02486814v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kris van Renterghem" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12968-015-0167-4" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483490v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nbm.3327" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LKZKXNJV-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073308v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Gouspillou" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bourdel-Marchasson" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Rouland" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Calmettes" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Biran" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/acel.12147" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02202462v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Th&#233;venot" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo de Oliveira" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sandre" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Pourtau" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Encarnacion Andr&#233;s" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconrel.2013.08.094" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926530v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Thevenot" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yali Wan" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain R. Brisson" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adhm.201300061" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3532927A17BE7DF741141A35B4372F0396A91564/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817266v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Ziane" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silke Schlaubitz" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amit Patwa" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Lalande" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734562v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Sanson" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Diou" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Ibarboure" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Soum" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657909v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline J. Ribot" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan P. Konsman" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bouchaud" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nbm.1699" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2B4KQJ6K-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00589664v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233;e Jacobin-Valat" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Deramchia" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mornet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph E Hagemeyer" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bonetto" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nbm.1606" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4DQG2CD4-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00594106v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lalande" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Derkaoui" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reine Bareille" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22203/eCM.v021a25" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00567258v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nn102762f" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466418v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Karine Bouzier-Sore" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Duguet" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nbm.1434" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-F1M5TGRH-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03678096v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Nouette-Gaulain" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Bellance" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Pr&#233;vost" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Passerieux" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Pertuiset" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00479138v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Beuste" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Deschodt-Arsac" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Thiaudiere" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BJ20082385" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403016v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Delville" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Lacomme" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cmmi.268" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4B2F17QC-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00478968v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent M Arsac" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Deschodt-Arsac" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BJ20080280" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00267022v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.cgt.7701060" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164384v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lahitte" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bc060269t" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-ZK0B964C-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143088v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Juli&#225;n-L&#243;pez" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Boissi&#232;re" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Chan&#233;ac" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Grosso" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Vasseur" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b615951f" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-N7WFRQ12-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747494v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeong Bin Lee" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Rodriguez-Grande" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Fournier" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tifenn Clement" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien J. Trotier" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.liebertpub.com/doi/full/10.1089/neu.2022.29126.abstracts#sec-3" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04660376v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Gr&#233;lard" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Tuck" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Cosenza" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Legland" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#233;ne Durand" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-48593-0_13" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437933v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Magat" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Desbarats" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Raffard" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029888v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;t&#233; M Moreau" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanna Pietropaolo" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Ezan" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin J A Robert" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sylvain-miraux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3642-2390" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/150967047" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=iuNgCsoAAAAJ&amp;hl=fr&amp;oi=ao" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/AAF-1023-2019" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05613730v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Cosenza" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Corbin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline J. Ribot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bor&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Descoteaux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nbm.70270" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766016v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Trotier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Miraux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Ribot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrm.30146" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03366610v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Loubrie" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Trotier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Massot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Lefran&#231;ois" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nbm.4620" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03366098v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dallaudi&#232;re" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Dallet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00586-021-06755-x" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03366108v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Stanicki" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Voisin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-82095-6" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033863v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut ; Faller" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Rousseau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;michel Franconi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrm.28220" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02117900v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Rapacchi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Faller" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Julie Ribot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrm.27438" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367839v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baudouin Denis de Senneville" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colleen Rosalie Cardiet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Lafitte" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6560/ab563e" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02472405v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00330-019-06081-3" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367831v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2019/2834273" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367825v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Trotier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ribot" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Verdier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lepreux" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmri.26569" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02421188v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia K&#233;rour&#233;dan" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Fricain" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Devillard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-34226-9" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376362v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Vill&#233;ga" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Delpech" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Griton" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Andr&#233;" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroscience.2017.01.018" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868345v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saad Sene" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Teresa Marcos-Almaraz" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas F Menguy" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Scola" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Volatron" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chempr.2017.06.007" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259516v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Franconi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381630v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.otsr.2017.06.005" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02374397v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Tournier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachida Aid-Launais" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neha Koonjoo" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Oliveira" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-06258-0" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375567v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Castets" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Wecker" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrm.26263" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02404875v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmri.25150" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VFXRXF24-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02404151v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreea Hertanu" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep39449" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02404816v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Thiaudi&#232;re" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10585-015-9766-6" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483581v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Duriez" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmri.24688" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SPZB743Z-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02486804v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0139249" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361815v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Hannecart" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luce Vander Elst" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert N. Muller" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lecommandoux" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4nr07064j" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02486814v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kris van Renterghem" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12968-015-0167-4" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483490v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nbm.3327" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LKZKXNJV-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073308v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Gouspillou" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bourdel-Marchasson" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Rouland" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Calmettes" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Biran" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/acel.12147" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02202462v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Th&#233;venot" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo de Oliveira" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sandre" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Pourtau" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Encarnacion Andr&#233;s" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconrel.2013.08.094" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926530v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Thevenot" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yali Wan" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain R. Brisson" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adhm.201300061" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3532927A17BE7DF741141A35B4372F0396A91564/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817266v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Ziane" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silke Schlaubitz" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amit Patwa" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Lalande" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734562v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Sanson" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Diou" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Ibarboure" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Soum" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657909v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan P. Konsman" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bouchaud" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nbm.1699" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2B4KQJ6K-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00589664v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233;e Jacobin-Valat" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Deramchia" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mornet" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph E Hagemeyer" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bonetto" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nbm.1606" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4DQG2CD4-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00594106v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lalande" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Derkaoui" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reine Bareille" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22203/eCM.v021a25" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00567258v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nn102762f" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466418v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Karine Bouzier-Sore" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Duguet" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nbm.1434" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-F1M5TGRH-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03678096v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Nouette-Gaulain" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Bellance" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Pr&#233;vost" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Passerieux" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Pertuiset" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403016v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Delville" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Lacomme" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cmmi.268" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4B2F17QC-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00479138v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Beuste" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Deschodt-Arsac" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Thiaudiere" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BJ20082385" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00478968v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent M Arsac" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Deschodt-Arsac" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BJ20080280" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00267022v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.cgt.7701060" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164384v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lahitte" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bc060269t" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-ZK0B964C-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143088v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Juli&#225;n-L&#243;pez" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Boissi&#232;re" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Chan&#233;ac" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Grosso" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Vasseur" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b615951f" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-N7WFRQ12-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747494v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeong Bin Lee" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Rodriguez-Grande" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Fournier" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tifenn Clement" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien J. Trotier" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.liebertpub.com/doi/full/10.1089/neu.2022.29126.abstracts#sec-3" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04660376v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Gr&#233;lard" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Tuck" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Legland" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#233;ne Durand" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-48593-0_13" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437933v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Magat" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Desbarats" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Raffard" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029888v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;t&#233; M Moreau" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanna Pietropaolo" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Ezan" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin J A Robert" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>