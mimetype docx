--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -1255,358 +1255,358 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03999285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saltimbanques politiques : la critique du Juste-Milieu au prisme des spectacles de curiosité dans la caricature au début de la monarchie de Juillet (1830-1835)</w:t>
+                <w:t xml:space="preserve">Arts de la scène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Nicolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Camilla Murgia, Jennifer Ruimi et Valentina Ponzetto (dir.). </w:t>
+              <w:t xml:space="preserve">Clément Fabre (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Représentation(s). Cultures visuelles des spectacles marginaux. XVIIIe-XIXe siècles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, A paraître</w:t>
+              <w:t xml:space="preserve">Les mondialisations des années 1880 au milieu des années 1930</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atlande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.287-293, 2023, Clefs-concours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03998719v1</w:t>
+                <w:t xml:space="preserve">hal-04200448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arts de la scène</w:t>
+                <w:t xml:space="preserve">Saltimbanques politiques : la critique du Juste-Milieu au prisme des spectacles de curiosité dans la caricature au début de la monarchie de Juillet (1830-1835)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Nicolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Clément Fabre (dir.). </w:t>
+              <w:t xml:space="preserve">Camilla Murgia, Jennifer Ruimi et Valentina Ponzetto (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les mondialisations des années 1880 au milieu des années 1930</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Représentation(s). Cultures visuelles des spectacles marginaux. XVIIIe-XIXe siècles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atlande</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-04200448v1</w:t>
+                <w:t xml:space="preserve">hal-03998719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’opéra à la radio</w:t>
+                <w:t xml:space="preserve">Le théâtre lyrique au Parlement : lobbying et financement (1900-1939)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Nicolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hervé Lacombe (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoire de l’opéra français. De la Belle Epoque au monde globalisé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 3, </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fayard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.1053-1055, 2022</w:t>
+              <w:t xml:space="preserve">, pp.95-102, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03661862v1</w:t>
+                <w:t xml:space="preserve">hal-03661861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le théâtre lyrique au Parlement : lobbying et financement (1900-1939)</w:t>
+                <w:t xml:space="preserve">L’opéra à la radio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Nicolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hervé Lacombe (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoire de l’opéra français. De la Belle Epoque au monde globalisé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 3, </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fayard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.95-102, 2022</w:t>
+              <w:t xml:space="preserve">, pp.1053-1055, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03661861v1</w:t>
+                <w:t xml:space="preserve">hal-03661862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les prémices de la décentralisation lyrique (1900-1914)</w:t>
               </w:r>
@@ -2111,199 +2111,199 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03027901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rétribution des artistes et naissance du star system</w:t>
+                <w:t xml:space="preserve">Les subventions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Nicolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hervé Lacombe (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoire de l’opéra français. Du Consulat aux débuts de la IIIe République</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2, </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fayard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.609-615, 2020</w:t>
+              <w:t xml:space="preserve">, pp.601-608, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03027919v1</w:t>
+                <w:t xml:space="preserve">hal-03027910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les subventions</w:t>
+                <w:t xml:space="preserve">Rétribution des artistes et naissance du star system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Nicolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hervé Lacombe (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoire de l’opéra français. Du Consulat aux débuts de la IIIe République</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2, </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fayard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.601-608, 2020</w:t>
+              <w:t xml:space="preserve">, pp.609-615, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03027910v1</w:t>
+                <w:t xml:space="preserve">hal-03027919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La gestion des théâtres lyriques</w:t>
               </w:r>
@@ -3306,51 +3306,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05451492v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Nicolle" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800055v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392580v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547321v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998682v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092090v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31743/ql.11534" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027707v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/parl2.031.0177" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027729v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027742v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029927v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/parl.hs08.0169" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999211v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999575v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999626v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999285v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pubp.fr/arts-du-spectacle/3636-1188-les-spectacles-de-curiosites-en-europe-9782383772866.html#/27-format-livre_papier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998719v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04200448v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.atlande.eu/nos-ouvrages/1047-histoire-contemporaine-tronc-commun-9782350309378.html" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661862v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayard.fr/musique/histoire-de-lopera-francais-xx-xxie-siecles-9782213709918" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661861v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661859v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661858v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195107v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/apu/18947" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.apu.18947" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027925v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayard.fr/musique/histoire-de-lopera-francais-du-consulat-aux-debuts-de-la-iiieme-republique-9782213709567" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027895v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027901v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027919v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027910v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027906v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027936v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028473v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/les-publics-des-scenes-musicales-en-france-xviiie-xxie-siecles.html" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027882v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://proxy-editions.lext.so/ouvrages/document/233818186" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029948v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fshan.fr/index.php/9-publications/40-actes-congres-giverny-23" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027875v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/theatre-et-peuple-de-louis-sebastien-mercier-a-firmin-gemier.html" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027861v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://psn.univ-paris3.fr/ouvrage/les-mondes-de-labiche" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029944v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fshan.fr/index.php/autres-liens/36-eduquer-et-instruire-en-normandie" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029940v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fshan.fr/index.php/9-publications/31-les-normands-et-la-guerre" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027844v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionsdelasorbonne.fr/fr/livre/?GCOI=28405100379430" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05451492v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Nicolle" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800055v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392580v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547321v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998682v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092090v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31743/ql.11534" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027707v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/parl2.031.0177" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027729v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027742v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029927v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/parl.hs08.0169" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999211v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999575v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999626v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999285v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pubp.fr/arts-du-spectacle/3636-1188-les-spectacles-de-curiosites-en-europe-9782383772866.html#/27-format-livre_papier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04200448v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.atlande.eu/nos-ouvrages/1047-histoire-contemporaine-tronc-commun-9782350309378.html" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998719v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661861v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayard.fr/musique/histoire-de-lopera-francais-xx-xxie-siecles-9782213709918" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661862v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661859v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661858v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195107v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/apu/18947" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.apu.18947" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027925v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayard.fr/musique/histoire-de-lopera-francais-du-consulat-aux-debuts-de-la-iiieme-republique-9782213709567" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027895v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027901v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027910v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027919v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027906v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027936v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028473v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/les-publics-des-scenes-musicales-en-france-xviiie-xxie-siecles.html" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027882v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://proxy-editions.lext.so/ouvrages/document/233818186" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029948v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fshan.fr/index.php/9-publications/40-actes-congres-giverny-23" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027875v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/theatre-et-peuple-de-louis-sebastien-mercier-a-firmin-gemier.html" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027861v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://psn.univ-paris3.fr/ouvrage/les-mondes-de-labiche" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029944v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fshan.fr/index.php/autres-liens/36-eduquer-et-instruire-en-normandie" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029940v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fshan.fr/index.php/9-publications/31-les-normands-et-la-guerre" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027844v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionsdelasorbonne.fr/fr/livre/?GCOI=28405100379430" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>