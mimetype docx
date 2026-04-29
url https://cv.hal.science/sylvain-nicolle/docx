--- v1 (2026-04-05)
+++ v2 (2026-04-29)
@@ -682,165 +682,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03027707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discourir à la tribune : l’orateur politique ou la tentation du cabotinage parlementaire</w:t>
+                <w:t xml:space="preserve">La claque sous la Restauration ou les illusions perdues de la Maison du Roi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Nicolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Magasin du XIXe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, L'Universel cabotinage, 9, pp.47-52</w:t>
+              <w:t xml:space="preserve">, 2019, L'Universel cabotinage, 9, pp.238-242</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03027729v1</w:t>
+                <w:t xml:space="preserve">hal-03027742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La claque sous la Restauration ou les illusions perdues de la Maison du Roi</w:t>
+                <w:t xml:space="preserve">Discourir à la tribune : l’orateur politique ou la tentation du cabotinage parlementaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Nicolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Magasin du XIXe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, L'Universel cabotinage, 9, pp.238-242</w:t>
+              <w:t xml:space="preserve">, 2019, L'Universel cabotinage, 9, pp.47-52</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03027742v1</w:t>
+                <w:t xml:space="preserve">hal-03027729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport du préfet de police de Paris sur les cabales dans les théâtres parisiens (27 juin 1822)</w:t>
               </w:r>
@@ -1414,199 +1414,199 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03998719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le théâtre lyrique au Parlement : lobbying et financement (1900-1939)</w:t>
+                <w:t xml:space="preserve">L’opéra à la radio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Nicolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hervé Lacombe (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoire de l’opéra français. De la Belle Epoque au monde globalisé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 3, </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fayard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.95-102, 2022</w:t>
+              <w:t xml:space="preserve">, pp.1053-1055, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03661861v1</w:t>
+                <w:t xml:space="preserve">hal-03661862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’opéra à la radio</w:t>
+                <w:t xml:space="preserve">Le théâtre lyrique au Parlement : lobbying et financement (1900-1939)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Nicolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hervé Lacombe (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoire de l’opéra français. De la Belle Epoque au monde globalisé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 3, </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fayard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.1053-1055, 2022</w:t>
+              <w:t xml:space="preserve">, pp.95-102, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03661862v1</w:t>
+                <w:t xml:space="preserve">hal-03661861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les prémices de la décentralisation lyrique (1900-1914)</w:t>
               </w:r>
@@ -2111,199 +2111,199 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03027901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les subventions</w:t>
+                <w:t xml:space="preserve">Rétribution des artistes et naissance du star system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Nicolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hervé Lacombe (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoire de l’opéra français. Du Consulat aux débuts de la IIIe République</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2, </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fayard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.601-608, 2020</w:t>
+              <w:t xml:space="preserve">, pp.609-615, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03027910v1</w:t>
+                <w:t xml:space="preserve">hal-03027919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rétribution des artistes et naissance du star system</w:t>
+                <w:t xml:space="preserve">Les subventions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Nicolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hervé Lacombe (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoire de l’opéra français. Du Consulat aux débuts de la IIIe République</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2, </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fayard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.609-615, 2020</w:t>
+              <w:t xml:space="preserve">, pp.601-608, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03027919v1</w:t>
+                <w:t xml:space="preserve">hal-03027910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La gestion des théâtres lyriques</w:t>
               </w:r>
@@ -3306,51 +3306,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05451492v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Nicolle" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800055v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392580v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547321v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998682v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092090v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31743/ql.11534" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027707v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/parl2.031.0177" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027729v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027742v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029927v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/parl.hs08.0169" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999211v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999575v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999626v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999285v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pubp.fr/arts-du-spectacle/3636-1188-les-spectacles-de-curiosites-en-europe-9782383772866.html#/27-format-livre_papier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04200448v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.atlande.eu/nos-ouvrages/1047-histoire-contemporaine-tronc-commun-9782350309378.html" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998719v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661861v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayard.fr/musique/histoire-de-lopera-francais-xx-xxie-siecles-9782213709918" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661862v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661859v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661858v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195107v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/apu/18947" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.apu.18947" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027925v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayard.fr/musique/histoire-de-lopera-francais-du-consulat-aux-debuts-de-la-iiieme-republique-9782213709567" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027895v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027901v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027910v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027919v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027906v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027936v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028473v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/les-publics-des-scenes-musicales-en-france-xviiie-xxie-siecles.html" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027882v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://proxy-editions.lext.so/ouvrages/document/233818186" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029948v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fshan.fr/index.php/9-publications/40-actes-congres-giverny-23" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027875v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/theatre-et-peuple-de-louis-sebastien-mercier-a-firmin-gemier.html" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027861v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://psn.univ-paris3.fr/ouvrage/les-mondes-de-labiche" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029944v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fshan.fr/index.php/autres-liens/36-eduquer-et-instruire-en-normandie" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029940v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fshan.fr/index.php/9-publications/31-les-normands-et-la-guerre" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027844v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionsdelasorbonne.fr/fr/livre/?GCOI=28405100379430" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05451492v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Nicolle" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800055v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392580v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547321v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998682v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092090v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31743/ql.11534" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027707v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/parl2.031.0177" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027742v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027729v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029927v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/parl.hs08.0169" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999211v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999575v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999626v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999285v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pubp.fr/arts-du-spectacle/3636-1188-les-spectacles-de-curiosites-en-europe-9782383772866.html#/27-format-livre_papier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04200448v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.atlande.eu/nos-ouvrages/1047-histoire-contemporaine-tronc-commun-9782350309378.html" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998719v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661862v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayard.fr/musique/histoire-de-lopera-francais-xx-xxie-siecles-9782213709918" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661861v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661859v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661858v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195107v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/apu/18947" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.apu.18947" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027925v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayard.fr/musique/histoire-de-lopera-francais-du-consulat-aux-debuts-de-la-iiieme-republique-9782213709567" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027895v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027901v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027919v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027910v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027906v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027936v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028473v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/les-publics-des-scenes-musicales-en-france-xviiie-xxie-siecles.html" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027882v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://proxy-editions.lext.so/ouvrages/document/233818186" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029948v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fshan.fr/index.php/9-publications/40-actes-congres-giverny-23" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027875v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/theatre-et-peuple-de-louis-sebastien-mercier-a-firmin-gemier.html" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027861v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://psn.univ-paris3.fr/ouvrage/les-mondes-de-labiche" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029944v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fshan.fr/index.php/autres-liens/36-eduquer-et-instruire-en-normandie" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029940v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fshan.fr/index.php/9-publications/31-les-normands-et-la-guerre" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027844v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionsdelasorbonne.fr/fr/livre/?GCOI=28405100379430" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>