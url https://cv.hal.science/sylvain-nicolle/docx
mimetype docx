--- v2 (2026-04-29)
+++ v3 (2026-05-27)
@@ -682,165 +682,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03027707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La claque sous la Restauration ou les illusions perdues de la Maison du Roi</w:t>
+                <w:t xml:space="preserve">Discourir à la tribune : l’orateur politique ou la tentation du cabotinage parlementaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Nicolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Magasin du XIXe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, L'Universel cabotinage, 9, pp.238-242</w:t>
+              <w:t xml:space="preserve">, 2019, L'Universel cabotinage, 9, pp.47-52</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03027742v1</w:t>
+                <w:t xml:space="preserve">hal-03027729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discourir à la tribune : l’orateur politique ou la tentation du cabotinage parlementaire</w:t>
+                <w:t xml:space="preserve">La claque sous la Restauration ou les illusions perdues de la Maison du Roi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Nicolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Magasin du XIXe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, L'Universel cabotinage, 9, pp.47-52</w:t>
+              <w:t xml:space="preserve">, 2019, L'Universel cabotinage, 9, pp.238-242</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03027729v1</w:t>
+                <w:t xml:space="preserve">hal-03027742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport du préfet de police de Paris sur les cabales dans les théâtres parisiens (27 juin 1822)</w:t>
               </w:r>
@@ -1414,199 +1414,199 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03998719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’opéra à la radio</w:t>
+                <w:t xml:space="preserve">Le théâtre lyrique au Parlement : lobbying et financement (1900-1939)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Nicolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hervé Lacombe (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoire de l’opéra français. De la Belle Epoque au monde globalisé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 3, </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fayard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.1053-1055, 2022</w:t>
+              <w:t xml:space="preserve">, pp.95-102, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03661862v1</w:t>
+                <w:t xml:space="preserve">hal-03661861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le théâtre lyrique au Parlement : lobbying et financement (1900-1939)</w:t>
+                <w:t xml:space="preserve">L’opéra à la radio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Nicolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hervé Lacombe (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoire de l’opéra français. De la Belle Epoque au monde globalisé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 3, </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fayard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.95-102, 2022</w:t>
+              <w:t xml:space="preserve">, pp.1053-1055, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03661861v1</w:t>
+                <w:t xml:space="preserve">hal-03661862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les prémices de la décentralisation lyrique (1900-1914)</w:t>
               </w:r>
@@ -2369,199 +2369,199 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03027906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un public particulier : la claque</w:t>
+                <w:t xml:space="preserve">Quel théâtre lyrique pour le « peuple » ? Les débats parlementaires sur la démocratisation du public pendant la IIIe République (1870-1914)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Nicolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Hervé Lacombe (dir.). </w:t>
+              <w:t xml:space="preserve">Caroline Giron-Panel, Solveig Serre et Jean-Claude Yon (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Histoire de l’opéra français. Du Consulat aux débuts de la IIIe République</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.677-682, 2020</w:t>
+              <w:t xml:space="preserve">Les Publics des scènes musicales en France (XVIIIe-XXIe siècles)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Classiques Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.35-56, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03027936v1</w:t>
+                <w:t xml:space="preserve">hal-03028473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quel théâtre lyrique pour le « peuple » ? Les débats parlementaires sur la démocratisation du public pendant la IIIe République (1870-1914)</w:t>
+                <w:t xml:space="preserve">Un public particulier : la claque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Nicolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Caroline Giron-Panel, Solveig Serre et Jean-Claude Yon (dir.). </w:t>
+              <w:t xml:space="preserve">Hervé Lacombe (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Publics des scènes musicales en France (XVIIIe-XXIe siècles)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Histoire de l’opéra français. Du Consulat aux débuts de la IIIe République</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fayard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.677-682, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Classiques Garnier</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-03028473v1</w:t>
+                <w:t xml:space="preserve">hal-03027936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">‘’Si on faisait respecter le cahier des charges, il n’y aurait pas de direction possible !’’. Entre prérogatives administratives et contrôle parlementaire, le fonctionnement des théâtres subventionnés par l’Etat au XIXe siècle</w:t>
               </w:r>
@@ -3306,51 +3306,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05451492v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Nicolle" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800055v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392580v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547321v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998682v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092090v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31743/ql.11534" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027707v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/parl2.031.0177" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027742v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027729v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029927v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/parl.hs08.0169" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999211v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999575v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999626v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999285v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pubp.fr/arts-du-spectacle/3636-1188-les-spectacles-de-curiosites-en-europe-9782383772866.html#/27-format-livre_papier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04200448v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.atlande.eu/nos-ouvrages/1047-histoire-contemporaine-tronc-commun-9782350309378.html" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998719v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661862v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayard.fr/musique/histoire-de-lopera-francais-xx-xxie-siecles-9782213709918" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661861v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661859v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661858v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195107v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/apu/18947" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.apu.18947" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027925v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayard.fr/musique/histoire-de-lopera-francais-du-consulat-aux-debuts-de-la-iiieme-republique-9782213709567" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027895v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027901v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027919v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027910v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027906v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027936v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028473v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/les-publics-des-scenes-musicales-en-france-xviiie-xxie-siecles.html" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027882v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://proxy-editions.lext.so/ouvrages/document/233818186" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029948v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fshan.fr/index.php/9-publications/40-actes-congres-giverny-23" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027875v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/theatre-et-peuple-de-louis-sebastien-mercier-a-firmin-gemier.html" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027861v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://psn.univ-paris3.fr/ouvrage/les-mondes-de-labiche" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029944v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fshan.fr/index.php/autres-liens/36-eduquer-et-instruire-en-normandie" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029940v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fshan.fr/index.php/9-publications/31-les-normands-et-la-guerre" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027844v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionsdelasorbonne.fr/fr/livre/?GCOI=28405100379430" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05451492v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Nicolle" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800055v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392580v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547321v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998682v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092090v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31743/ql.11534" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027707v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/parl2.031.0177" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027729v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027742v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029927v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/parl.hs08.0169" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999211v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999575v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999626v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999285v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pubp.fr/arts-du-spectacle/3636-1188-les-spectacles-de-curiosites-en-europe-9782383772866.html#/27-format-livre_papier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04200448v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.atlande.eu/nos-ouvrages/1047-histoire-contemporaine-tronc-commun-9782350309378.html" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998719v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661861v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayard.fr/musique/histoire-de-lopera-francais-xx-xxie-siecles-9782213709918" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661862v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661859v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661858v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195107v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/apu/18947" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.apu.18947" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027925v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayard.fr/musique/histoire-de-lopera-francais-du-consulat-aux-debuts-de-la-iiieme-republique-9782213709567" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027895v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027901v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027919v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027910v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027906v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028473v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/les-publics-des-scenes-musicales-en-france-xviiie-xxie-siecles.html" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027936v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027882v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://proxy-editions.lext.so/ouvrages/document/233818186" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029948v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fshan.fr/index.php/9-publications/40-actes-congres-giverny-23" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027875v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/theatre-et-peuple-de-louis-sebastien-mercier-a-firmin-gemier.html" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027861v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://psn.univ-paris3.fr/ouvrage/les-mondes-de-labiche" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029944v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fshan.fr/index.php/autres-liens/36-eduquer-et-instruire-en-normandie" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029940v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fshan.fr/index.php/9-publications/31-les-normands-et-la-guerre" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027844v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionsdelasorbonne.fr/fr/livre/?GCOI=28405100379430" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>