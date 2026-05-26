--- v0 (2026-03-20)
+++ v1 (2026-05-26)
@@ -497,50 +497,171 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01712894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L’appropriation du CEP par les opérateurs de l’orientation : quels changements dans l’ingénierie de l’accompagnement des parcours professionnels ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Pagoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Brabant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Négroni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Obajtek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Ruffin-Beck</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Éducation permanente</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, HS11</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01726055v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La bienveillance : un dilemme de travail pour l’enseignant novice ? De la prescription aux compromis opératoires réalisés dans sa conduite de classe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Bailleul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -549,73 +670,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Questions Vives, recherches en éducation </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01986520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veiller à bien former</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Bailleul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -631,178 +752,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers Pedagogiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Bienveillants et exigeants (542)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01694998v1</w:t>
-              </w:r>
-[...119 lines deleted...]
-                <w:t xml:space="preserve">hal-01726055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La transition vers l’université ou le processus inachevé de l’orientation</w:t>
               </w:r>
@@ -883,51 +883,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioana Boancă</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Obajtek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Négroni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Souplet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2090,64 +2090,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quels effets du CEP sur l'organisation du travail du Conseiller ? Questions théoriques et méthodologiques à partir d'une étude dans la région Hauts-de-France.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Obajtek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Négroni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Pagoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Conseil en Evolution Professionnelle : un outil au service de l'évolution et de la sécurisation des parcours professionnels ?-Séminaire de spécialité CIREL</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2513,51 +2513,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Bailleul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Obajtek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Pagoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les dispositifs au rythme des chemins de vie : accompagnement, formation, orientation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, Villeneuve d'Ascq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2828,51 +2828,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Initier à l’entretien de recherche : effets et ouvertures sur les parcours d’étudiants.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioana Boancă</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Négroni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Obajtek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3602,64 +3602,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’accompagnement dans le cadre du CEP. Quelle professionnalisation des conseillers ? Quelle sécurisation des parcours professionnels ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Pagoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Brabant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioana Boancă</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4170,51 +4170,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Bailleul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Obajtek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Pagoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4707,51 +4707,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289731v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Obajtek" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Bailleul" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03564719v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03168944v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Perrault" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088117v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712894v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986520v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01694998v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726055v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Pagoni" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Brabant" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine N&#233;groni" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ruffin-Beck" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712891v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712971v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Boanc&#259;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Souplet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706176v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien de Miribel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712899v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Danvers" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712897v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712972v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712895v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186313v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712970v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712905v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626800v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508938v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163016v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545272v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111089v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738166v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062574v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820664v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Moussi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905868v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716790v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716717v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01513272v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716671v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716794v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716716v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811461v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716796v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716720v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01716756v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souplet Catherine" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811463v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716677v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02078003v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716673v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02078008v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811465v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074922v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Fischer" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Leven&#233;" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01694255v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Condette" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Nyambek Kanga" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Mar&#233;chaux" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02077981v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02124659v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01759569v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Baeza" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01728145v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811493v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Duhaupas" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01728144v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811524v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289912v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289731v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Obajtek" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Bailleul" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03564719v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03168944v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Perrault" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088117v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712894v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726055v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Pagoni" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Brabant" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine N&#233;groni" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ruffin-Beck" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986520v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01694998v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712891v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712971v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Boanc&#259;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Souplet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706176v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien de Miribel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712899v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Danvers" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712897v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712972v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712895v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186313v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712970v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712905v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626800v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508938v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163016v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545272v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111089v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738166v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062574v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820664v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Moussi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905868v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716790v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716717v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01513272v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716671v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716794v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716716v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811461v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716796v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716720v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01716756v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souplet Catherine" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811463v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716677v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02078003v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716673v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02078008v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811465v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074922v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Fischer" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Leven&#233;" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01694255v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Condette" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Nyambek Kanga" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Mar&#233;chaux" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02077981v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02124659v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01759569v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Baeza" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01728145v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811493v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Duhaupas" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01728144v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811524v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289912v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>