--- v0 (2026-03-20)
+++ v1 (2026-04-18)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sylvain Olivier </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sylvain-olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">139777261</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expérience professionnelle</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2014 : Maître de conférences en histoire moderne à l’Université de Nîmes.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007-2014 : Chargé de cours vacataire en histoire à l’Université de Perpignan-Via Domitia.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2000-2014 : Professeur d’histoire-géographie titulaire, principalement en lycée.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsabilités administratives actuelles à l’Université de Nîmes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2021 : Vice-président Formation.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2018 : Responsable de la filière histoire (et en particulier de la licence 1, 2 et 3 Histoire & Patrimoine).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2018 : Président du jury de la licence Histoire & Patrimoine, 1re, 2e et 3e année.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formation</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013 : Qualification aux fonctions de maître de conférences, 22e section du CNU.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012 : Thèse de doctorat d’histoire, Université de Caen Basse-Normandie.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004 : DEA d’histoire, Université de Caen Basse-Normandie.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003 : Agrégation externe d’histoire, préparée à l’Université de Paris I Panthéon-Sorbonne.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1997 : CAPES externe d’histoire-géographie, préparé à l’IUFM de Montpellier.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1996 : Maîtrise d’histoire, Université Paul-Valéry Montpellier III.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1995 : Licence d’histoire, Université Paul-Valéry Montpellier III.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1994 : DEUG d’histoire-géographie ; Certificat d’Université d’histoire régionale, Université Paul-Valéry Montpellier III.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsabilités actuelles dans des associations et revues</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Membre de la Société d’Histoire Moderne et Contemporaine de Nîmes et du Gard (SHMCNG) depuis 2014. Membre du conseil d’administration (depuis 2017). Vice-président (2019-2021). Président (2022-2024).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Membre de l’Association des Journées Internationales d'Histoire de Flaran depuis 2016. Membre du bureau (depuis 2018).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Membre de l’Association d’Histoire des Sociétés Rurales (AHSR) depuis 1997. Membre du conseil d’administration (depuis 2015).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Membre du Réseau Universitaire de Chercheurs en Histoire Environnementale (RUCHE) depuis 2011. Membre du conseil d’administration de 2015 à 2021.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Membre du comité scientifique de </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Patrimoines du Sud</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (depuis 2019).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Membre du comité de rédaction des </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales du Midi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (depuis 2020).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Programmes de recherche</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- ImSERT : « Impact sanitaire et environnemental du rouissage traditionnel des plantes textiles : regards croisés en histoire et sciences expérimentales ». Porteurs de projet Sylvain Olivier, Axelle Cadière (CHROME) et Luc Malhautier (LGEI). Projet financé par la MSH-Sud depuis janvier 2019.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- « Écrire le passé, le présent et le futur des terrils du bassin minier de Provence » Porteurs de projet Isabelle Laffont-Schwob, LPED UMR IRD 151, Aix-Marseille Université, et Xavier Daumalin, TELEMMe UMR 7303, Aix-Marseille Université. Projet financé par l’OHM BMP depuis février 2018.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- RestEAUr’Lag : « La restauration écologique des socio-éco-systèmes lagunaires méditerranéens. Les services environnementaux favorisent-ils des conditions de bifurcation dans les trajectoires d’aménagement et de développement des territoires littoraux ? ». Porteur de projet Stéphane Ghiotti, ART-DEV - UMR 528, Université Paul-Valéry - Montpellier. Projet financé par la Fondation de France, depuis janvier 2019.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- RDMed : « Resilience and adaptation to Droughts and extreme climate events in the MEDiterranean : lessons learnt from past on a 1.5°C or more warmer world ». Porteur de projet Joël Guiot - CEREGE UMR 7330, Aix-en-Provence. Projet financé par A*MIDEX depuis juin 2018.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- PCR « Espace rural et occupation du sol de la région nîmoise de la Préhistoire récente à l’époque moderne ». Coord. Jean-Yves Breuil, INRAP Méditerranée, Nîmes. Depuis 2005.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Programme de recherche </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terrae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (UMR Framespa-Traces, Université de Toulouse II-Jean-Jaurès) sur les compoix méridionaux. Coord. Jean-Loup Abbé et Florent Hautefeuille. Depuis 2006.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crise climatique, risque environnemental, soutenabilité agricole et résilience : les campagnes du Lodévois face aux inondations de 1766</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Effondrements et ruptures : 147 e congrès du CTHS, Toulouse (France), 23-26 mai 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Comité des Travaux Historiques et Scientifiques (CTHS); Université de Toulouse-Jean Jaurès (Campus du Mirail), May 2023, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04876374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des animaux et des hommes, dans la vallée du Salagou (XVIIe-XIXe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’homme et l’animal dans l’histoire : journée d'étude</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Archives Départementales de l'Hérault (Montpellier), Nov 2023, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04876478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les seigneuresses languedociennes : état des lieux en Lodévois dans la seconde moitié du XVIIIe siècle, [participation à l'] Atelier sur Le pouvoir seigneurial féminin : seigneuresses en Europe, Méditerranée et Canada du Moyen Âge à l’époque contemporaine, organisé par Benoît Grenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Grenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9èmes Rencontres Scientifiques Universitaires Sherbrooke-Montpellier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Sherbrooke (Canada); Université de Montpellier (France); Université Paul-Valéry Montpellier (France), Jun 2024, Sherbrooke (Québec), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04876628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gêne olfactive: une nouvelle méthode pour évaluer et anticiper le risque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Billy Pottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Louis Fanlo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M2023 - XVème édition : Évaluation(s), du concept aux objets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Alès, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04305131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seigneurie, archives et familles. Une recherche historique et généalogique dans l’Hérault (XVIIIe-XXIe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Duvaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8èmes Rencontres Scientifiques Universitaires Sherbrooke-Montpellier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Sherbrooke (Canada); Université de Montpellier (France); Université Paul-Valéry Montpellier (France); Université de Nîmes (France), Jun 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03706209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des seigneuresses en Languedoc à l’époque moderne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Bressac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8èmes Rencontres Scientifiques Universitaires Sherbrooke-Montpellier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Sherbrooke (Canada); Université de Montpellier (France); Université Paul-Valéry Montpellier (France); Université de Nîmes (France), Jun 2022, Nîmes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03706251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rouissage du chanvre : regards croisés entre histoire et sciences expérimentales (à propos du projet ImSERT)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Malhautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Jarrige</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Table-ronde internationale « Le chanvre : du champ au fil. Pratiques, savoirs et circulations de la Protohistoire au XXIe siècle »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aline Durand; Delphine Barbier-Pain; Sophie Laligant; Université du Mans, Nov 2021, Le Mans (Sarthe), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04951365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odour nuisance: decision support tools to anticipate and represent levels of odour nuisance on a territory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Billy Pottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronica Artigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Fanlo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESREL 2020 - The 30th European Safety and Reliability Conference ; PSAM 15 - 15th Probabilistic Safety Assessment and Management Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Venise, Italy. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3850/978-981-14-8593-0_5139-cd⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02992817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction du séminaire : Lancement du projet MSH-SUD ImSERT, organisé par le laboratoire Chrome à l'Université de Nîmes, 23 Mai 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Malhautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Cadiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de lancement du projet MSH-SUD ImSERT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sylvain Olivier; Luc Malhautier; Axelle Cadière; Laboratoire CHROME (Université de Nîmes), May 2019, Nîmes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03691374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’alleu paysan dans le Sud de la France aux XVIIe et XVIIIe siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7èmes Rencontres Scientifiques Universitaires Sherbrooke-Montpellier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Sherbrooke (Canada); Université de Montpellier (France); Université Paul-Valéry Montpellier (France); Université de Nîmes (France), Jun 2019, Sherbrooke, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02185885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collecte et mise en perspective de savoirs historiques sur les techniques et les risques environnementaux liés au rouissage aux XVIIIe et XIXe siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fabre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de lancement du projet MSH-SUD ImSERT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sylvain Olivier; Luc Malhautier; Axelle Cadière; Laboratoire CHROME (Université de Nîmes), May 2019, Nîmes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02185888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reflections concerning the transformations of southern France agriculture in response to droughts in the Early modern period</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kickoff Meeting of AMIDEX / RDMED project</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Joël Guiot; Laboratoire CEREGE (Aix-En-Provence, France), Sep 2018, Aix-En-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02185890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spanish broom and oeconomic improvement in Enlightenment Languedoc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium « Textiles, Dyes and Knowledge Oeconomies in Enlightenment France »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pamela H. Smith; Etienne Stockland; Center for Science and Society, Columbia University (New York), Oct 2017, New York, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02185892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La culture de l’oignon, son commerce et sa consommation dans le monde rural bas-languedocien à l’époque moderne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Étienne Stockland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude "Alimentation et monde rural. Évolutions, innovations, continuités du Moyen Âge aux années 1970"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association d'Histoire des Sociétés rurales (AHSR); Projet TERESMA (Produits des Terroirs, Espaces et Marchés, Hier et Aujourd'hui); Université de Clermont-Ferrand (France), Oct 2017, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02187512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wool and vegetal fibers in the rural textile industries of the region of Lodève and Clermont (Languedoc, France), 16th-19th centuries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rural History 2017 conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Leen Van Molle; Katholieke Universiteit Leuven - Université Catholique de Louvain; European Rural History Organization (EURHO), Sep 2017, Louvain, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02187514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformation des textiles végétaux et risque de pollution de l’eau : des cas languedociens des XVIIe-XIXe siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de l’équipe CHROME EA 7352</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Nîmes, Jun 2016, Nîmes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02187515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Women at work in the region of Lodève (Languedoc, France) in early modern period: the case of crafts using textile broom fibres in the 18th century</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rural History 2015 conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Rosa Congost; European Rural History Organization (EURHO); Université de Gérone (Espagne), Sep 2015, Gérone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02187525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuity and change in the agrarian system of the region of Lodève (Languedoc, France) in early modern period (early 17th-early 19th centuries)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rural History 2015 conference,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Rosa Congost; European Rural History Organization (EURHO); Université de Gérone (Espagne), Sep 2015, Gérone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02187519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biens et droits des communautés d’habitants dans les campagnes du Bas Languedoc aux XVIIe et XVIIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bien(s) commun(s) et biens collectifs aux époques médiévale et moderne : 3e Ecole d’été d’histoire économique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Katia Béguin (EHESS); Simona Cerutti (EHESS); Julie Claustre (Université Paris 1); Laurent Feller (Université Paris 1 / IUF); Agnès Gramain (Université Paris 1); Emmanuel Huertas (Université Toulouse 2/CNRS), Aug 2014, Florence, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02187586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The resources of the commons in Mediterranean Languedoc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er Workshop Internazionale di storia ambientale applicata : Storia locale, patrimonio rurale e beni comuni / 1st International Workshop on Applied Environmental History : Local History, Rural Heritage and Commons</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Claudia Parola; Vittorio Tigrino; Università degli Studi di Genova (LASA); Università del Piemonte Orientale, Sep 2014, Toirano et Balestrino, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02187585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (27)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une catastrophe météorologique : les inondations de 1766 dans le Midi languedocien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sandrine Costamagno; Anna Baudry; Claire Delhon; Catherine Dupont; Olivier Dutour; Nejma Goutas; Isabelle Kerouanton; Jacques Pelegrin; Réjane Roure. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Penser les effondrements et les ruptures : approches historiques, archéologiques et épistémologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions du Comité des travaux historiques et scientifiques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 978-2-7355-0986-7. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/15rm5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05547587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 14 - Commentaire de texte corrigé : La crise de 1709 dans les villes et les campagnes du bas-Languedoc sous la plume de Jean de Plantavit de La Pause</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Antoine Follain; Daniel Fischer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pouvoirs et sociétés rurales : France et ses colonies : 1634-1814</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ellipses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.227-238, 2024, 9782340094079</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04875961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand les croquants criaient au loup. Risque, environnement et société au village (Languedoc, 1832)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Madeline. Ed.; Sylvain Skora. Ed. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Campagnes dans l’histoire. Mélanges offerts à Jean-Marc Moriceau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vol. 2, p. 551-560, 2023, Bibliothèque d’Histoire Rurale, n° 14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04314753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paysages de garrigues, exploitation humaine et ressources des terrains incultes en Bas-Languedoc méditerranéen (XVIe-XXe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paysages et patrimoines naturels : Actes du séminaire des Villes et Pays d'Art et d'Histoire d'Occitanie 2021 à l'attention des guides conférenciers (Auch, 24-26 nov. 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Association Nationale des Animateurs de l'Architecture et du Patrimoine, Réseau Occitanie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.44-46, 2022, 978-2-9582148-0-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03706339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médicalisation, hygiène et risque sanitaire dans les campagnes de la région de Lodève au temps des Lumières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Robert Chamboredon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hygiène et santé en Bas-Languedoc oriental. Du XVIIIe siècle aux lendemains du Premier Conflit mondial</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions de la Fenestrelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.41-56, 2019, 978-2-37871-052-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02455078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un végétal pour fabriquer du fumier. Le buis en France méridionale (XVe-XXe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marc Conesa. Dir.; Nicolas Poirier. Dir. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fumiers ! Ordures ! Gestion et usages des déchets dans les campagnes de l’Europe médiévale et moderne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 38, </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires du Midi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 113-136, 2019, Flaran, 978-2-8107-0609-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02168865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les moulins à Lastours de la fin du XVIe à la fin du XVIIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Jaudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Claude Capéra; Daniel Laffont. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La vallée de l’Orbiel. Un passé industriel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrimoine, Vallée des Cabardès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.63-73, 2019, (Carnet de mémoire)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02455014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’encadrement médical des campagnes en pays héraultais et gardois entre le milieu du XVIIe et le début du XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie Bolton. Dir.; Patrick Fournier. Dir.; Claude Grimmer. Dir. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecine et santé dans les campagnes. Approches historiques et enjeux contemporains = Medicine and health care in the countryside. Historical perspectives and contemporary challenges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 6, </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 123-141, 2019, Histoire des mondes modernes, 978-2-8076-0708-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02168870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exigeantes confluences : une brève histoire de l’habitat entre Orbiel et Grésilhou à l’Époque moderne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Jaudon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie-Élise Gardel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cabaret, Histoire et archéologie d’un castrum 2. Le versant sud du site de Cabaret à Lastours (Aude)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Amicale Laïque de Carcassonne (Aude); Patrimoines, vallées des Cabardès (Aude), pp.25-34, 2018, 979-10-96219-04-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02170479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une approche sociale et technique du charbonnage dans le bassin de l’Hérault au XVIIIe siècle d’après les archives du quotidien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sandrine Paradis-Grenouillet. Dir.; Sylvain Burri. Dir.; Romain Rouaud. Dir. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Charbonnage, charbonniers, charbonnières. Confluence de regards autour d’un artisanat méconnu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Provence, p. 215-224., 2018, Confluent des sciences (Coll.), 979-1-03200-053-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02170480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les limites communales de l’Ancien Régime à nos jours : un cas de migration de toponyme de frontière à La Lieude (communes de Brenas et de Mérifons, Hérault)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre CASADO. Ed.; Frédéric ROUSSEAU. Ed. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Retrouver les paysans. Communauté – pouvoirs – territoires, XIIIe-XXe siècles. Mélanges en l’honneur d’Élie Pélaquier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de La Méditerranée, p. 173-186., 2017, Histoire et sociétés, 978-2-36781-239-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02171488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terriers des seigneurs et compoix des communautés en Languedoc oriental</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Loup ABBE. Dir. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Estimes, compoix et cadastres. Histoire d’un patrimoine commun de l’Europe méridionale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le Pas d’Oiseau, p. 104-119., 2017, 978-2-917971-70-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02170481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une culture de “Petites Gens” ? Genêt et société en Lodévois du XVIIe au XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Marc MORICEAU. Ed.; Philippe MADELINE. Ed. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Petites Gens de la terre. Paysans, ouvriers et domestiques (Moyen Âge-XXIe siècle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4, p. 255-262., 2017, Bibliothèque du Pôle Rural, 979-10-91823-03-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02171484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le genêt, plante textile du Lodévois aux XVIIe et XVIIIe siècles : un marqueur des relations ville-campagne ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie-Claude Marandet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La ville et le plat pays, XIIIe-XVIIIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Perpignan, p. 355-378., 2016, </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pupvd.3575⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01400537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agronomie, pouvoirs et sociétés en Europe occidentale (XVe-XVIIIe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Étienne Stockland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Marc Olivier (dir.) </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences, techniques, pouvoirs et sociétés du XVe siècle au XVIIIe siècle (période de la Révolution française exclue), Angleterre, France, Pays-Bas/Provinces Unies et péninsule italienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ellipses, p. 151-164., 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01376099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rural commons in Mediterranean France from the seventeenth to the twentieth centuries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Niels Grüne, Jonas Hübner, Gerhard Siegl (éd.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Ländliche Gemeingüter. Kollektive Ressourcennutzung in der europäischen Agrarwirtschaft / Rural Commons. Collective Use of Resources in the European Agrarian Economy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 12, Studienverlag, p. 44-53., 2016, Jahrbuch für Geschichte des ländlichen Raumes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01334214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Vaunage au temps des Camisards (1703-1707). Le témoignage d’un officier de l’armée de Louis XIV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Luc Pontvieux, Daniel Llinarès (coord.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congénies en Vaunage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, t. 3 (n° 6), Association Maurice Aliger, p. 709-724., 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01408643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Villages et hameaux de la vallée du Salagou (XVIIe-XXe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Amoureux d'ici, Salagou-Mourèze..</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ed. Matorral, p. 66-67., 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01192821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rouissage et pollution des cours d’eau en Languedoc méditerranéen (XVIIe-XIXe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centemeri Laura, Daumalin Xavier (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pollutions industrielles et espaces méditerranéens (XVIIIe-XXIe siècle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Karthala / Éditions de la MMSH, p. 29-44., 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01192781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rendre visible la plante invisible : sources historiques et traces de végétaux dans les espaces agricoles méridionaux (XVIIIe-XIXe siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Isabelle Trivisani-Moreau, Aude-Nuscia Taïbi, Cristiana Oghina-Pavie (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traces du végétal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, p. 63-72., 2015, </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pur.42256⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01285587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le genêt, plante textile des campagnes lodévoises entre le XVIIe et le XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Agropastoralisme méditerranéen de l' Hérault à l'Aveyron. 29èmes Journées nationales de rencontres et de formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, n°33, pp.54-55, 2015, Actes du Congrès ANCOVART (Association nationale des guides conférenciers des villes d'art et pays d'art et d'histoire)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01334195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présence et peur du loup dans trois régions rurales françaises du XVIIe au XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Emmanuel Werlings</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Violaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vivre avec le loup ? 3000 ans de conflit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris : Tallandier, p. 67-77., 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00997199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire d'un territoire d'habitat dispersé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La commune de Mérifons. Une terre en héritage, une culture en partage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Clermont-l'Hérault : Communauté de Communes du Clermontais, p. 43-94., 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00940032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peasant property, common land and the environment in the garrigues of Languedoc from the seventeenth to the twenty-first century</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rural societies and environments at risk. Ecology, property rights and social organisation in fragile areas (Middle Ages-Twentienth century),</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Turnhout : Brepols, p. 89-114., 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00817885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salasc et son église</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clochers du Clermontais. Clochers et tours d'horloge - Dossier n°1</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le Caylar : Arts et Traditions Rurales, p. 211., 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00753299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salasc, le Village, ancienne &amp;quot;muraille de la Ville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bilan Scientifique de la Région Languedoc-Roussillon 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DRAC Languedoc-Roussillon, Service régional de l'archéologie, p. 161-163, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00457702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'utilisation des plans-terriers pour la connaissance des droits seigneuriaux et du terroir : Salasc et Saint-Jean-de-la-Blaquière (Hérault) au XVIIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Compoix et ses Usages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Montpellier : Publications de Montpellier III, Université Paul Valéry, p. 273-291, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00274839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (43)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and Restoration Trajectory of a Low‐Energy River: The Case of the Vistre, a Coastal River in the South of France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serrhini‐naji Ghita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Cerceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vinches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Mathevet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">River Research and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 41 (10), pp.2107-2121. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/rra.70036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05251712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de l’ouvrage de Philippe Veyrunes, &amp;quot;Du petit paysan à l’agro-entrepreneur, et après ? Activités de quatre générations dans les Garrigues gardoises (1920-2020)&amp;quot;, Dijon, Raison et Passions, 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d’Histoire de Nîmes et du Gard</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Revue d'Histoire de Nîmes et du Gard, 2022, n° 37, p. 156-160</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03690994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odour Nuisance: a New Methodology to Evaluate and Anticipate the Risk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Billy Pottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronica Artigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Chaignaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, ISBN 978-88-95608-94-5, 95, pp.43-48. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3303/CET2295008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03820113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditorial. Entre heureuses réapparitions et risque de perte irrémédiable d’un patrimoine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Duvaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Patrimoines du sud</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Découvertes et redécouvertes d'archives, 15, </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/pds.8726⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03625246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Ce livre qui est tant grand et qui est tant gros et qui pèse tant ». La redécouverte du dernier terrier de la seigneurie de Lauzières et Octon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Duvaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Patrimoines du sud</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Découvertes et redécouvertes d'archives, 15, </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/pds.8654⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03626312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salasc : les chemins et le commerce du bétail. Contribution à l’étude des circulations vers le marché de Clermont du xviie au xixe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin du Groupe de Recherches et d'Etudes du Clermontais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, vol. 37 (225-226-227), p. 35-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03205582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constats et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d’Histoire de Nîmes et du Gard</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Quarante ans de la Société d’Histoire Moderne et Contemporaine de Nîmes et du Gard, 1981-2021, Hors-série, p. 115-121</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03502509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de l’ouvrage de Roland Castanet : Cros et la soie. Pour le meilleur et pour le pire, Saint-Hippolyte-du-Fort, Les Amis de Clio, 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d’Histoire de Nîmes et du Gard</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Revue d’Histoire de Nîmes et du Gard, p. 165-167</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03205443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de l’ouvrage de Laurent Herment (dir.) : Histoire rurale de l’Europe, XVIe-XXe siècle, Paris, Éditions de l’EHESS, 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études rurales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Etudes rurales, n° 206, p. 236-238. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/etudesrurales.24977⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03134363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de l’ouvrage de Louis Gabard : Voyage dans le Midi de la France sous le règne de Louis XVI en compagnie de Monseigneur Dillon, Brignon, Editions de la Fenestrelle, 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d’Histoire de Nîmes et du Gard</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Revue d’Histoire de Nîmes et du Gard, p. 138-140</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02549954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À la recherche des toiles de genêt dans les Cévennes (XVIIIe-XXe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d’Histoire de Nîmes et du Gard</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 34, p. 22-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02168868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de l’ouvrage de Roland Viader et Christine Rendu (dir.) : Cultures temporaires et féodalité. Les rotations culturales et l’appropriation du sol dans l’Europe médiévale et moderne ( Toulouse, Presses universitaires du Mirail, 2014)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue historique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Revue historique, n° 682, p. 426-428</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02179560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation. Jean Nougaret le Languedocien, hommages à sa mémoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand-Fabre Danielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études héraultaises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Jean Nougaret le Languedocien (1939-2013). Hommages à sa mémoire, 47, p. 4-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02172130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation. Jean Nougaret, le Languedocien (1939 - 2013)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Bertrand-Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études héraultaises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 47, pp.4-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03063192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de l’ouvrage de Bernard Chevalier : Guillaume Briçonnet (v. 1445-1514), un cardinal-ministre du début de la Renaissance : marchand, financier, homme d’État et prince de l’Église. Rennes, PUR, 2005</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales du Midi : revue archéologique, historique et philologique de la France méridionale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Annales du Midi, t. 128, 2016, n° 296, p. 602-605</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02181099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biobibliographie de Jean Nougaret (1939-2013)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand-Fabre Danielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Felix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Palouzié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études héraultaises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Jean Nougaret le Languedocien (1939-2013). Hommages à sa mémoire, 47, p. 142-148</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02172150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de la soutenance de Fabrice Poncet : Plus de beurre que de pain ? La spécialisation agricole dans le Plain et le Bessin (XVe siècle-XIXe siècle), thèse de doctorat en histoire moderne et contemporaine, soutenue à l’université de Caen-Normandie le 13 novembre 2015.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire &amp; sociétés rurales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Histoire et Sociétés Rurales, n° 45, p. 275-278</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02182587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le genêt et ses utilisations, entre le Lodévois et la région de Montagnac du XVIIe au XXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin des amis de Montagnac</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 98, p. 4-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02169121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La région de Pézenas et les pays d’Hérault sous la plume de Jean de Plantavit de La Pause, seigneur de Margon (1646-1726)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études héraultaises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Jean Nougaret le Languedocien (1939-2013). Hommages à sa mémoire, 47, p. 60-65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02172139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de l’ouvrage de Bruno Jaudon : Les compoix de Languedoc, impôt, territoire et société du XIVe au XVIIIe siècle, Caen / Rennes, Association d’Histoire des Sociétés Rurales / Presses Universitaires de Rennes, coll. « Bibliothèque d’histoire rurale », 2014.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire &amp; sociétés rurales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Histoire et Sociétés Rurales, n° 44, p. 162-166</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02182591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de la soutenance d’Éric Fabre, Entre basses Alpes et haute Provence, la vie rurale d’un pays de piémont (fin XVIIe-milieu XXe siècle), habilitation à diriger des recherches d’histoire moderne et contemporaine, soutenue à l’université de Perpignan-Via Domitia le 4 mars 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire &amp; sociétés rurales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Histoire et Sociétés Rurales, n° 43, p. 217-221</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02182933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de l’ouvrage de Bénédicte Bousquet : L’abbaye de Lagrasse, entre Renaissance et réforme mauriste (1501-1792), Mayrac, Chez l’auteur, 2014.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales du Midi : revue archéologique, historique et philologique de la France méridionale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Annales du Midi, t. 127, n° 292, p. 523-526</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02182931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une plante exploitée par l’Homme. Le genêt au domaine des Escoussols au XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Patrimoines, Vallées des Cabardès</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, n°9, p. 49-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01184911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de l’ouvrage de Fulgence Delleaux : Les censiers et les mutations des campagnes du Hainaut français, Namur, Presses universitaires de Namur, 2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue historique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Revue historique, n° 671, p. 716-717</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02182936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de la soutenance d’Isabelle Commandré : L’artisanat du verre en Bas-Languedoc du XVIe au XVIIIe siècle, thèse de doctorat d’archéologie, soutenue à Aix-Marseille Université le 3 juillet 2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales du Midi : revue archéologique, historique et philologique de la France méridionale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Annales du Midi, t. 126, n° 288, p. 513-515</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02182934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franchir la marge : entre outfield et infield. Le cas du genêt et de la lavande dans le Midi de la France (XVIIIe-XXe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue du Nord. Collection Archéologie (Hors série)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, n°18, p. 31-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00824917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre infield et outfield : une géographie historique de l'exploitation du genêt d'Espagne en Lodévois (XVIe-XIXe siècle).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Géographie Historique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, n°3, 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00940062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une plante exploitée par l'Homme. Le genêt à Limousis au XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Patrimoines, Vallées des Cabardès</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, n° 8, p. 63-68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00997212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une plante textile : le genêt d'Espagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Los Rocaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, n° 12, p. 4-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00940022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sous le regard des scientifiques. La culture du genêt textile du Lodévois, XVIIe-XXe siècle.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers du CERM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, tome 8, p. 89-103</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00940046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le jeu de ballon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Guiraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin des Amis de Montagnac</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, n°81, p. 27-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00565760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agriculture irriguée et petite hydraulique en Languedoc méditerranéen (XVIIe-XIXe siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Estudis d'història agrària</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, n°23, p. 137-148</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00779779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compoix et aménagement du territoire en Languedoc (XVIe-XVIIIe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Jaudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales du Midi : revue archéologique, historique et philologique de la France méridionale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, tome 122 (n°272), p. 515-533. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/anami.2010.7340⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00565765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'irrigation en Lodévois (XVIIe-XIXe siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin des Amis de Montagnac</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, n°77, p. 11-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00457695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au temps où le jeu de ballon n'était pas encore un jeu d'enfant : Essai de représentation d'un jeu qui a marqué l'espace social héraultais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Guiraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études héraultaises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, n°39, p. 309-327</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00457694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les oliviers à Lastours (XVIe-XXe siècles) : une présence historique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Jaudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Patrimoines. Vallées des Cabardès</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, n°4, p. 79-84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00565767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du buron d'Aubrac au village de la plaine : le bâti rural languedocien à l'époque moderne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Jaudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bibliothèque du Pôle Rural</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, n°1, p. 213-241</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00274822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salasc (Hérault), Village, ancienne “muraille de la ville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie médiévale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, vol. 37, p. 274</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00274826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'environnement languedocien avant l'âge industriel. Vers une modélisation des paysages anciens ruraux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de la Maison de la recherche en sciences humaines de l'université de Caen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Jeunes chercheurs en Sciences humaines et sociales. 10 ans de recherche à la MRSH de Caen, n° spécial, pp.123-135</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00274797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le genêt textile (XVIIe-XIXe siècle). Une dynamique agricole en Lodévois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire &amp; sociétés rurales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, n°23, p.137-168</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00274805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compoix, terriers et cadastres. Des données quantitatives et spatiales sur l'environnement rural languedocien (XVIIe-XIXe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Liame :Histoire et histoire de l'art des époques moderne et contemporaine de l’Europe méditerranéenne et de ses périphéries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, n°14 (juillet-décembre 2004), p. 63-82</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00274809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La seigneurie et l'agriculture en Lodévois d'après deux plans-terriers du XVIIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire &amp; sociétés rurales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, n°5, p. 397-411</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00274845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les usages des terrains semés en genêt d'Espagne, plante textile, dans le Lodévois (XVIIe-XIXe siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'Arts et Traditions rurales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, n°13, p. 199-225</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00274774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controlling or rewilding the river: local expressions of a tension between revitalization and risk control, case study of the Vistreplain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghita Serrhini-Naji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Cerceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vinches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Mathevet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Scientific Assembly of the International Association of Hydrological Sciences (IAHS 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Montpellier, France. , 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03702932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment écrire le passé, le présent et le futur des terrils du bassin minier de Provence ? Une action structurante au cœur de l’Observatoire Hommes Milieux du Bassin Minier de Provence (OHM BMP)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Laffont-Schwob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Prudent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Folzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Daumalin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire 2018 Labex DRIIHM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Martigues, France. , 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02179557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La « Chronique française » du petit Thalamus de Montpellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Conesa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wionet Chantal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Rubio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de la Méditerranée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 344 p., 2025, Histoire et société, Thomas Granier, 978-2-36781-489-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05281347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’âge de la soie en piémont cévenol.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odon Abbal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cadoret Florian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Carteirac-Cregut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Castanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les Amis de Clio. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions de la Fenestrelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 250 p., 2024, 978-2-37871-148-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04876202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cahier de vacances pour réussir en histoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Baldasseroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Teyssier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Studyrama Editions, 2022, 978-2-7495-5115-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04092608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La chronique française du Petit Thalamus (1502-1604)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Conesa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Wionet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01558683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Rivière à Lastours, histoire d'un village languedocien (XIIIe-XXe siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Élise Gardel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Jaudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Portet-sur-Garonne : Nouvelles éditions Loubatières, 184 p., 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00607811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire de Celles jusqu'au XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Guiraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Beugnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Mauriès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communauté de communes Lodévois &amp; Larzac, p. 6-47., 2009, Celles Salagou, du ruisseau au lac</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00457693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le genêt textile. Plante sauvage, plante cultivée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Llaty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Chabal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Cullin-Mingaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lodève, Les Cahiers du Lodévois-Larzac, 144 p., 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00457696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Billet du président. Archives, villes et campagnes gardoises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, Revue d'Histoire de Nîmes et du Gard, 2025, n° 40, p. 5-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05548282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Billet du président. Le Gard et la SHNG dans les territoires de la région Occitanie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, Revue d'Histoire de Nîmes et du Gard, 2024, n° 39, p. 5-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04876037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Billet du président. Résilience ou rupture ? De la SHMCNG à la SHNG</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, Revue d'Histoire de Nîmes et du Gard, 2023, n° 38, p. 5-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04876017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les compoix du Lodévois, XIVe-XVIIIe siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010, 5 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00567642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Cannabis, quelle histoire ! ou Des usages du Cannabis : table ronde organisée à la Maison des Sciences de l’Homme de Montpellier dans le cadre de la Semaine du cerveau, Montpellier, MSH-SUD, 16 mars 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Bockaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Donnadieu-Rigole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Thouvenot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03517410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Professionnels de santé, risques sanitaires et histoire des techniques agraires : communication lors du séminaire du Pôle « Sociétés et espaces ruraux », MRSH de Caen-Normandie, dirigé par Jean-Marc Moriceau et Philippe Madeline, Université de Caen, 16 novembre 2021.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03517421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId189"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sylvain Olivier </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sylvain-olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">139777261</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expérience professionnelle</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2014 : Maître de conférences en histoire moderne à l’Université de Nîmes.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007-2014 : Chargé de cours vacataire en histoire à l’Université de Perpignan-Via Domitia.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2000-2014 : Professeur d’histoire-géographie titulaire, principalement en lycée.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsabilités administratives actuelles à l’Université de Nîmes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2021 : Vice-président Formation.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2018 : Responsable de la filière histoire (et en particulier de la licence 1, 2 et 3 Histoire & Patrimoine).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2018 : Président du jury de la licence Histoire & Patrimoine, 1re, 2e et 3e année.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formation</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013 : Qualification aux fonctions de maître de conférences, 22e section du CNU.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012 : Thèse de doctorat d’histoire, Université de Caen Basse-Normandie.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004 : DEA d’histoire, Université de Caen Basse-Normandie.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003 : Agrégation externe d’histoire, préparée à l’Université de Paris I Panthéon-Sorbonne.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1997 : CAPES externe d’histoire-géographie, préparé à l’IUFM de Montpellier.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1996 : Maîtrise d’histoire, Université Paul-Valéry Montpellier III.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1995 : Licence d’histoire, Université Paul-Valéry Montpellier III.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1994 : DEUG d’histoire-géographie ; Certificat d’Université d’histoire régionale, Université Paul-Valéry Montpellier III.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsabilités actuelles dans des associations et revues</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Membre de la Société d’Histoire Moderne et Contemporaine de Nîmes et du Gard (SHMCNG) depuis 2014. Membre du conseil d’administration (depuis 2017). Vice-président (2019-2021). Président (2022-2024).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Membre de l’Association des Journées Internationales d'Histoire de Flaran depuis 2016. Membre du bureau (depuis 2018).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Membre de l’Association d’Histoire des Sociétés Rurales (AHSR) depuis 1997. Membre du conseil d’administration (depuis 2015).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Membre du Réseau Universitaire de Chercheurs en Histoire Environnementale (RUCHE) depuis 2011. Membre du conseil d’administration de 2015 à 2021.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Membre du comité scientifique de </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Patrimoines du Sud</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (depuis 2019).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Membre du comité de rédaction des </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales du Midi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (depuis 2020).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Programmes de recherche</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- ImSERT : « Impact sanitaire et environnemental du rouissage traditionnel des plantes textiles : regards croisés en histoire et sciences expérimentales ». Porteurs de projet Sylvain Olivier, Axelle Cadière (CHROME) et Luc Malhautier (LGEI). Projet financé par la MSH-Sud depuis janvier 2019.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- « Écrire le passé, le présent et le futur des terrils du bassin minier de Provence » Porteurs de projet Isabelle Laffont-Schwob, LPED UMR IRD 151, Aix-Marseille Université, et Xavier Daumalin, TELEMMe UMR 7303, Aix-Marseille Université. Projet financé par l’OHM BMP depuis février 2018.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- RestEAUr’Lag : « La restauration écologique des socio-éco-systèmes lagunaires méditerranéens. Les services environnementaux favorisent-ils des conditions de bifurcation dans les trajectoires d’aménagement et de développement des territoires littoraux ? ». Porteur de projet Stéphane Ghiotti, ART-DEV - UMR 528, Université Paul-Valéry - Montpellier. Projet financé par la Fondation de France, depuis janvier 2019.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- RDMed : « Resilience and adaptation to Droughts and extreme climate events in the MEDiterranean : lessons learnt from past on a 1.5°C or more warmer world ». Porteur de projet Joël Guiot - CEREGE UMR 7330, Aix-en-Provence. Projet financé par A*MIDEX depuis juin 2018.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- PCR « Espace rural et occupation du sol de la région nîmoise de la Préhistoire récente à l’époque moderne ». Coord. Jean-Yves Breuil, INRAP Méditerranée, Nîmes. Depuis 2005.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Programme de recherche </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terrae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (UMR Framespa-Traces, Université de Toulouse II-Jean-Jaurès) sur les compoix méridionaux. Coord. Jean-Loup Abbé et Florent Hautefeuille. Depuis 2006.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crise climatique, risque environnemental, soutenabilité agricole et résilience : les campagnes du Lodévois face aux inondations de 1766</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Effondrements et ruptures : 147 e congrès du CTHS, Toulouse (France), 23-26 mai 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Comité des Travaux Historiques et Scientifiques (CTHS); Université de Toulouse-Jean Jaurès (Campus du Mirail), May 2023, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04876374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des animaux et des hommes, dans la vallée du Salagou (XVIIe-XIXe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’homme et l’animal dans l’histoire : journée d'étude</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Archives Départementales de l'Hérault (Montpellier), Nov 2023, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04876478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les seigneuresses languedociennes : état des lieux en Lodévois dans la seconde moitié du XVIIIe siècle, [participation à l'] Atelier sur Le pouvoir seigneurial féminin : seigneuresses en Europe, Méditerranée et Canada du Moyen Âge à l’époque contemporaine, organisé par Benoît Grenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Grenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9èmes Rencontres Scientifiques Universitaires Sherbrooke-Montpellier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Sherbrooke (Canada); Université de Montpellier (France); Université Paul-Valéry Montpellier (France), Jun 2024, Sherbrooke (Québec), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04876628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gêne olfactive: une nouvelle méthode pour évaluer et anticiper le risque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Billy Pottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Louis Fanlo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M2023 - XVème édition : Évaluation(s), du concept aux objets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Alès, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04305131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seigneurie, archives et familles. Une recherche historique et généalogique dans l’Hérault (XVIIIe-XXIe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Duvaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8èmes Rencontres Scientifiques Universitaires Sherbrooke-Montpellier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Sherbrooke (Canada); Université de Montpellier (France); Université Paul-Valéry Montpellier (France); Université de Nîmes (France), Jun 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03706209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des seigneuresses en Languedoc à l’époque moderne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Bressac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8èmes Rencontres Scientifiques Universitaires Sherbrooke-Montpellier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Sherbrooke (Canada); Université de Montpellier (France); Université Paul-Valéry Montpellier (France); Université de Nîmes (France), Jun 2022, Nîmes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03706251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rouissage du chanvre : regards croisés entre histoire et sciences expérimentales (à propos du projet ImSERT)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Malhautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Jarrige</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Table-ronde internationale « Le chanvre : du champ au fil. Pratiques, savoirs et circulations de la Protohistoire au XXIe siècle »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aline Durand; Delphine Barbier-Pain; Sophie Laligant; Université du Mans, Nov 2021, Le Mans (Sarthe), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04951365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odour nuisance: decision support tools to anticipate and represent levels of odour nuisance on a territory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Billy Pottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronica Artigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Fanlo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESREL 2020 - The 30th European Safety and Reliability Conference ; PSAM 15 - 15th Probabilistic Safety Assessment and Management Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Venise, Italy. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3850/978-981-14-8593-0_5139-cd⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02992817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction du séminaire : Lancement du projet MSH-SUD ImSERT, organisé par le laboratoire Chrome à l'Université de Nîmes, 23 Mai 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Malhautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Cadiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de lancement du projet MSH-SUD ImSERT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sylvain Olivier; Luc Malhautier; Axelle Cadière; Laboratoire CHROME (Université de Nîmes), May 2019, Nîmes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03691374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’alleu paysan dans le Sud de la France aux XVIIe et XVIIIe siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7èmes Rencontres Scientifiques Universitaires Sherbrooke-Montpellier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Sherbrooke (Canada); Université de Montpellier (France); Université Paul-Valéry Montpellier (France); Université de Nîmes (France), Jun 2019, Sherbrooke, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02185885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collecte et mise en perspective de savoirs historiques sur les techniques et les risques environnementaux liés au rouissage aux XVIIIe et XIXe siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fabre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de lancement du projet MSH-SUD ImSERT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sylvain Olivier; Luc Malhautier; Axelle Cadière; Laboratoire CHROME (Université de Nîmes), May 2019, Nîmes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02185888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reflections concerning the transformations of southern France agriculture in response to droughts in the Early modern period</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kickoff Meeting of AMIDEX / RDMED project</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Joël Guiot; Laboratoire CEREGE (Aix-En-Provence, France), Sep 2018, Aix-En-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02185890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spanish broom and oeconomic improvement in Enlightenment Languedoc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium « Textiles, Dyes and Knowledge Oeconomies in Enlightenment France »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pamela H. Smith; Etienne Stockland; Center for Science and Society, Columbia University (New York), Oct 2017, New York, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02185892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La culture de l’oignon, son commerce et sa consommation dans le monde rural bas-languedocien à l’époque moderne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Étienne Stockland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude "Alimentation et monde rural. Évolutions, innovations, continuités du Moyen Âge aux années 1970"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association d'Histoire des Sociétés rurales (AHSR); Projet TERESMA (Produits des Terroirs, Espaces et Marchés, Hier et Aujourd'hui); Université de Clermont-Ferrand (France), Oct 2017, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02187512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wool and vegetal fibers in the rural textile industries of the region of Lodève and Clermont (Languedoc, France), 16th-19th centuries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rural History 2017 conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Leen Van Molle; Katholieke Universiteit Leuven - Université Catholique de Louvain; European Rural History Organization (EURHO), Sep 2017, Louvain, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02187514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformation des textiles végétaux et risque de pollution de l’eau : des cas languedociens des XVIIe-XIXe siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de l’équipe CHROME EA 7352</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Nîmes, Jun 2016, Nîmes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02187515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Women at work in the region of Lodève (Languedoc, France) in early modern period: the case of crafts using textile broom fibres in the 18th century</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rural History 2015 conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Rosa Congost; European Rural History Organization (EURHO); Université de Gérone (Espagne), Sep 2015, Gérone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02187525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuity and change in the agrarian system of the region of Lodève (Languedoc, France) in early modern period (early 17th-early 19th centuries)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rural History 2015 conference,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Rosa Congost; European Rural History Organization (EURHO); Université de Gérone (Espagne), Sep 2015, Gérone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02187519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biens et droits des communautés d’habitants dans les campagnes du Bas Languedoc aux XVIIe et XVIIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bien(s) commun(s) et biens collectifs aux époques médiévale et moderne : 3e Ecole d’été d’histoire économique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Katia Béguin (EHESS); Simona Cerutti (EHESS); Julie Claustre (Université Paris 1); Laurent Feller (Université Paris 1 / IUF); Agnès Gramain (Université Paris 1); Emmanuel Huertas (Université Toulouse 2/CNRS), Aug 2014, Florence, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02187586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The resources of the commons in Mediterranean Languedoc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er Workshop Internazionale di storia ambientale applicata : Storia locale, patrimonio rurale e beni comuni / 1st International Workshop on Applied Environmental History : Local History, Rural Heritage and Commons</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Claudia Parola; Vittorio Tigrino; Università degli Studi di Genova (LASA); Università del Piemonte Orientale, Sep 2014, Toirano et Balestrino, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02187585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (27)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une catastrophe météorologique : les inondations de 1766 dans le Midi languedocien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sandrine Costamagno; Anna Baudry; Claire Delhon; Catherine Dupont; Olivier Dutour; Nejma Goutas; Isabelle Kerouanton; Jacques Pelegrin; Réjane Roure. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Penser les effondrements et les ruptures : approches historiques, archéologiques et épistémologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions du Comité des travaux historiques et scientifiques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 978-2-7355-0986-7. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/15rm5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05547587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 14 - Commentaire de texte corrigé : La crise de 1709 dans les villes et les campagnes du bas-Languedoc sous la plume de Jean de Plantavit de La Pause</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Antoine Follain; Daniel Fischer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pouvoirs et sociétés rurales : France et ses colonies : 1634-1814</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ellipses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.227-238, 2024, 9782340094079</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04875961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand les croquants criaient au loup. Risque, environnement et société au village (Languedoc, 1832)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Madeline. Ed.; Sylvain Skora. Ed. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Campagnes dans l’histoire. Mélanges offerts à Jean-Marc Moriceau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vol. 2, p. 551-560, 2023, Bibliothèque d’Histoire Rurale, n° 14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04314753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paysages de garrigues, exploitation humaine et ressources des terrains incultes en Bas-Languedoc méditerranéen (XVIe-XXe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paysages et patrimoines naturels : Actes du séminaire des Villes et Pays d'Art et d'Histoire d'Occitanie 2021 à l'attention des guides conférenciers (Auch, 24-26 nov. 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Association Nationale des Animateurs de l'Architecture et du Patrimoine, Réseau Occitanie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.44-46, 2022, 978-2-9582148-0-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03706339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un végétal pour fabriquer du fumier. Le buis en France méridionale (XVe-XXe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marc Conesa. Dir.; Nicolas Poirier. Dir. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fumiers ! Ordures ! Gestion et usages des déchets dans les campagnes de l’Europe médiévale et moderne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 38, </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires du Midi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 113-136, 2019, Flaran, 978-2-8107-0609-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02168865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médicalisation, hygiène et risque sanitaire dans les campagnes de la région de Lodève au temps des Lumières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Robert Chamboredon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hygiène et santé en Bas-Languedoc oriental. Du XVIIIe siècle aux lendemains du Premier Conflit mondial</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions de la Fenestrelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.41-56, 2019, 978-2-37871-052-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02455078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les moulins à Lastours de la fin du XVIe à la fin du XVIIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Jaudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Claude Capéra; Daniel Laffont. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La vallée de l’Orbiel. Un passé industriel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrimoine, Vallée des Cabardès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.63-73, 2019, (Carnet de mémoire)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02455014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’encadrement médical des campagnes en pays héraultais et gardois entre le milieu du XVIIe et le début du XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie Bolton. Dir.; Patrick Fournier. Dir.; Claude Grimmer. Dir. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecine et santé dans les campagnes. Approches historiques et enjeux contemporains = Medicine and health care in the countryside. Historical perspectives and contemporary challenges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 6, </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 123-141, 2019, Histoire des mondes modernes, 978-2-8076-0708-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02168870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exigeantes confluences : une brève histoire de l’habitat entre Orbiel et Grésilhou à l’Époque moderne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Jaudon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie-Élise Gardel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cabaret, Histoire et archéologie d’un castrum 2. Le versant sud du site de Cabaret à Lastours (Aude)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Amicale Laïque de Carcassonne (Aude); Patrimoines, vallées des Cabardès (Aude), pp.25-34, 2018, 979-10-96219-04-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02170479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une approche sociale et technique du charbonnage dans le bassin de l’Hérault au XVIIIe siècle d’après les archives du quotidien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sandrine Paradis-Grenouillet. Dir.; Sylvain Burri. Dir.; Romain Rouaud. Dir. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Charbonnage, charbonniers, charbonnières. Confluence de regards autour d’un artisanat méconnu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Provence, p. 215-224., 2018, Confluent des sciences (Coll.), 979-1-03200-053-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02170480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les limites communales de l’Ancien Régime à nos jours : un cas de migration de toponyme de frontière à La Lieude (communes de Brenas et de Mérifons, Hérault)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre CASADO. Ed.; Frédéric ROUSSEAU. Ed. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Retrouver les paysans. Communauté – pouvoirs – territoires, XIIIe-XXe siècles. Mélanges en l’honneur d’Élie Pélaquier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de La Méditerranée, p. 173-186., 2017, Histoire et sociétés, 978-2-36781-239-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02171488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terriers des seigneurs et compoix des communautés en Languedoc oriental</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Loup ABBE. Dir. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Estimes, compoix et cadastres. Histoire d’un patrimoine commun de l’Europe méridionale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le Pas d’Oiseau, p. 104-119., 2017, 978-2-917971-70-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02170481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une culture de “Petites Gens” ? Genêt et société en Lodévois du XVIIe au XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Marc MORICEAU. Ed.; Philippe MADELINE. Ed. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Petites Gens de la terre. Paysans, ouvriers et domestiques (Moyen Âge-XXIe siècle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4, p. 255-262., 2017, Bibliothèque du Pôle Rural, 979-10-91823-03-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02171484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agronomie, pouvoirs et sociétés en Europe occidentale (XVe-XVIIIe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Étienne Stockland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Marc Olivier (dir.) </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences, techniques, pouvoirs et sociétés du XVe siècle au XVIIIe siècle (période de la Révolution française exclue), Angleterre, France, Pays-Bas/Provinces Unies et péninsule italienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ellipses, p. 151-164., 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01376099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rural commons in Mediterranean France from the seventeenth to the twentieth centuries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Niels Grüne, Jonas Hübner, Gerhard Siegl (éd.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Ländliche Gemeingüter. Kollektive Ressourcennutzung in der europäischen Agrarwirtschaft / Rural Commons. Collective Use of Resources in the European Agrarian Economy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 12, Studienverlag, p. 44-53., 2016, Jahrbuch für Geschichte des ländlichen Raumes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01334214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le genêt, plante textile du Lodévois aux XVIIe et XVIIIe siècles : un marqueur des relations ville-campagne ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie-Claude Marandet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La ville et le plat pays, XIIIe-XVIIIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Perpignan, p. 355-378., 2016, </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pupvd.3575⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01400537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Vaunage au temps des Camisards (1703-1707). Le témoignage d’un officier de l’armée de Louis XIV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Luc Pontvieux, Daniel Llinarès (coord.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congénies en Vaunage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, t. 3 (n° 6), Association Maurice Aliger, p. 709-724., 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01408643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Villages et hameaux de la vallée du Salagou (XVIIe-XXe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Amoureux d'ici, Salagou-Mourèze..</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ed. Matorral, p. 66-67., 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01192821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rouissage et pollution des cours d’eau en Languedoc méditerranéen (XVIIe-XIXe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centemeri Laura, Daumalin Xavier (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pollutions industrielles et espaces méditerranéens (XVIIIe-XXIe siècle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Karthala / Éditions de la MMSH, p. 29-44., 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01192781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le genêt, plante textile des campagnes lodévoises entre le XVIIe et le XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Agropastoralisme méditerranéen de l' Hérault à l'Aveyron. 29èmes Journées nationales de rencontres et de formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, n°33, pp.54-55, 2015, Actes du Congrès ANCOVART (Association nationale des guides conférenciers des villes d'art et pays d'art et d'histoire)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01334195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rendre visible la plante invisible : sources historiques et traces de végétaux dans les espaces agricoles méridionaux (XVIIIe-XIXe siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Isabelle Trivisani-Moreau, Aude-Nuscia Taïbi, Cristiana Oghina-Pavie (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traces du végétal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, p. 63-72., 2015, </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pur.42256⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01285587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présence et peur du loup dans trois régions rurales françaises du XVIIe au XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Emmanuel Werlings</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Violaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vivre avec le loup ? 3000 ans de conflit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris : Tallandier, p. 67-77., 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00997199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire d'un territoire d'habitat dispersé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La commune de Mérifons. Une terre en héritage, une culture en partage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Clermont-l'Hérault : Communauté de Communes du Clermontais, p. 43-94., 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00940032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peasant property, common land and the environment in the garrigues of Languedoc from the seventeenth to the twenty-first century</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rural societies and environments at risk. Ecology, property rights and social organisation in fragile areas (Middle Ages-Twentienth century),</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Turnhout : Brepols, p. 89-114., 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00817885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salasc et son église</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clochers du Clermontais. Clochers et tours d'horloge - Dossier n°1</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le Caylar : Arts et Traditions Rurales, p. 211., 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00753299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salasc, le Village, ancienne &amp;quot;muraille de la Ville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bilan Scientifique de la Région Languedoc-Roussillon 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DRAC Languedoc-Roussillon, Service régional de l'archéologie, p. 161-163, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00457702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'utilisation des plans-terriers pour la connaissance des droits seigneuriaux et du terroir : Salasc et Saint-Jean-de-la-Blaquière (Hérault) au XVIIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Compoix et ses Usages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Montpellier : Publications de Montpellier III, Université Paul Valéry, p. 273-291, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00274839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (43)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and Restoration Trajectory of a Low‐Energy River: The Case of the Vistre, a Coastal River in the South of France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serrhini‐naji Ghita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Cerceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vinches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Mathevet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">River Research and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 41 (10), pp.2107-2121. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/rra.70036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05251712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de l’ouvrage de Philippe Veyrunes, &amp;quot;Du petit paysan à l’agro-entrepreneur, et après ? Activités de quatre générations dans les Garrigues gardoises (1920-2020)&amp;quot;, Dijon, Raison et Passions, 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d’Histoire de Nîmes et du Gard</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Revue d'Histoire de Nîmes et du Gard, 2022, n° 37, p. 156-160</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03690994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odour Nuisance: a New Methodology to Evaluate and Anticipate the Risk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Billy Pottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronica Artigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Chaignaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, ISBN 978-88-95608-94-5, 95, pp.43-48. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3303/CET2295008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03820113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditorial. Entre heureuses réapparitions et risque de perte irrémédiable d’un patrimoine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Duvaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Patrimoines du sud</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Découvertes et redécouvertes d'archives, 15, </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/pds.8726⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03625246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Ce livre qui est tant grand et qui est tant gros et qui pèse tant ». La redécouverte du dernier terrier de la seigneurie de Lauzières et Octon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Duvaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Patrimoines du sud</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Découvertes et redécouvertes d'archives, 15, </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/pds.8654⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03626312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salasc : les chemins et le commerce du bétail. Contribution à l’étude des circulations vers le marché de Clermont du xviie au xixe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin du Groupe de Recherches et d'Etudes du Clermontais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, vol. 37 (225-226-227), p. 35-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03205582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constats et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d’Histoire de Nîmes et du Gard</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Quarante ans de la Société d’Histoire Moderne et Contemporaine de Nîmes et du Gard, 1981-2021, Hors-série, p. 115-121</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03502509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de l’ouvrage de Roland Castanet : Cros et la soie. Pour le meilleur et pour le pire, Saint-Hippolyte-du-Fort, Les Amis de Clio, 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d’Histoire de Nîmes et du Gard</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Revue d’Histoire de Nîmes et du Gard, p. 165-167</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03205443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de l’ouvrage de Louis Gabard : Voyage dans le Midi de la France sous le règne de Louis XVI en compagnie de Monseigneur Dillon, Brignon, Editions de la Fenestrelle, 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d’Histoire de Nîmes et du Gard</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Revue d’Histoire de Nîmes et du Gard, p. 138-140</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02549954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de l’ouvrage de Laurent Herment (dir.) : Histoire rurale de l’Europe, XVIe-XXe siècle, Paris, Éditions de l’EHESS, 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études rurales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Etudes rurales, n° 206, p. 236-238. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/etudesrurales.24977⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03134363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À la recherche des toiles de genêt dans les Cévennes (XVIIIe-XXe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d’Histoire de Nîmes et du Gard</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 34, p. 22-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02168868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de l’ouvrage de Roland Viader et Christine Rendu (dir.) : Cultures temporaires et féodalité. Les rotations culturales et l’appropriation du sol dans l’Europe médiévale et moderne ( Toulouse, Presses universitaires du Mirail, 2014)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue historique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Revue historique, n° 682, p. 426-428</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02179560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation. Jean Nougaret le Languedocien, hommages à sa mémoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand-Fabre Danielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études héraultaises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Jean Nougaret le Languedocien (1939-2013). Hommages à sa mémoire, 47, p. 4-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02172130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation. Jean Nougaret, le Languedocien (1939 - 2013)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Bertrand-Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études héraultaises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 47, pp.4-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03063192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de l’ouvrage de Bernard Chevalier : Guillaume Briçonnet (v. 1445-1514), un cardinal-ministre du début de la Renaissance : marchand, financier, homme d’État et prince de l’Église. Rennes, PUR, 2005</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales du Midi : revue archéologique, historique et philologique de la France méridionale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Annales du Midi, t. 128, 2016, n° 296, p. 602-605</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02181099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biobibliographie de Jean Nougaret (1939-2013)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand-Fabre Danielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Felix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Palouzié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études héraultaises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Jean Nougaret le Languedocien (1939-2013). Hommages à sa mémoire, 47, p. 142-148</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02172150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de la soutenance de Fabrice Poncet : Plus de beurre que de pain ? La spécialisation agricole dans le Plain et le Bessin (XVe siècle-XIXe siècle), thèse de doctorat en histoire moderne et contemporaine, soutenue à l’université de Caen-Normandie le 13 novembre 2015.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire &amp; sociétés rurales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Histoire et Sociétés Rurales, n° 45, p. 275-278</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02182587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le genêt et ses utilisations, entre le Lodévois et la région de Montagnac du XVIIe au XXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin des amis de Montagnac</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 98, p. 4-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02169121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La région de Pézenas et les pays d’Hérault sous la plume de Jean de Plantavit de La Pause, seigneur de Margon (1646-1726)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études héraultaises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Jean Nougaret le Languedocien (1939-2013). Hommages à sa mémoire, 47, p. 60-65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02172139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de l’ouvrage de Bruno Jaudon : Les compoix de Languedoc, impôt, territoire et société du XIVe au XVIIIe siècle, Caen / Rennes, Association d’Histoire des Sociétés Rurales / Presses Universitaires de Rennes, coll. « Bibliothèque d’histoire rurale », 2014.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire &amp; sociétés rurales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Histoire et Sociétés Rurales, n° 44, p. 162-166</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02182591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de la soutenance d’Éric Fabre, Entre basses Alpes et haute Provence, la vie rurale d’un pays de piémont (fin XVIIe-milieu XXe siècle), habilitation à diriger des recherches d’histoire moderne et contemporaine, soutenue à l’université de Perpignan-Via Domitia le 4 mars 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire &amp; sociétés rurales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Histoire et Sociétés Rurales, n° 43, p. 217-221</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02182933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de l’ouvrage de Bénédicte Bousquet : L’abbaye de Lagrasse, entre Renaissance et réforme mauriste (1501-1792), Mayrac, Chez l’auteur, 2014.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales du Midi : revue archéologique, historique et philologique de la France méridionale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Annales du Midi, t. 127, n° 292, p. 523-526</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02182931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une plante exploitée par l’Homme. Le genêt au domaine des Escoussols au XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Patrimoines, Vallées des Cabardès</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, n°9, p. 49-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01184911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de l’ouvrage de Fulgence Delleaux : Les censiers et les mutations des campagnes du Hainaut français, Namur, Presses universitaires de Namur, 2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue historique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Revue historique, n° 671, p. 716-717</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02182936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de la soutenance d’Isabelle Commandré : L’artisanat du verre en Bas-Languedoc du XVIe au XVIIIe siècle, thèse de doctorat d’archéologie, soutenue à Aix-Marseille Université le 3 juillet 2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales du Midi : revue archéologique, historique et philologique de la France méridionale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Annales du Midi, t. 126, n° 288, p. 513-515</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02182934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une plante exploitée par l'Homme. Le genêt à Limousis au XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Patrimoines, Vallées des Cabardès</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, n° 8, p. 63-68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00997212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre infield et outfield : une géographie historique de l'exploitation du genêt d'Espagne en Lodévois (XVIe-XIXe siècle).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Géographie Historique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, n°3, 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00940062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une plante textile : le genêt d'Espagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Los Rocaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, n° 12, p. 4-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00940022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franchir la marge : entre outfield et infield. Le cas du genêt et de la lavande dans le Midi de la France (XVIIIe-XXe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue du Nord. Collection Archéologie (Hors série)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, n°18, p. 31-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00824917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sous le regard des scientifiques. La culture du genêt textile du Lodévois, XVIIe-XXe siècle.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers du CERM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, tome 8, p. 89-103</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00940046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agriculture irriguée et petite hydraulique en Languedoc méditerranéen (XVIIe-XIXe siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Estudis d'història agrària</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, n°23, p. 137-148</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00779779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le jeu de ballon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Guiraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin des Amis de Montagnac</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, n°81, p. 27-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00565760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compoix et aménagement du territoire en Languedoc (XVIe-XVIIIe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Jaudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales du Midi : revue archéologique, historique et philologique de la France méridionale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, tome 122 (n°272), p. 515-533. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/anami.2010.7340⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00565765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'irrigation en Lodévois (XVIIe-XIXe siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin des Amis de Montagnac</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, n°77, p. 11-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00457695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au temps où le jeu de ballon n'était pas encore un jeu d'enfant : Essai de représentation d'un jeu qui a marqué l'espace social héraultais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Guiraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études héraultaises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, n°39, p. 309-327</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00457694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les oliviers à Lastours (XVIe-XXe siècles) : une présence historique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Jaudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Patrimoines. Vallées des Cabardès</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, n°4, p. 79-84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00565767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salasc (Hérault), Village, ancienne “muraille de la ville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie médiévale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, vol. 37, p. 274</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00274826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du buron d'Aubrac au village de la plaine : le bâti rural languedocien à l'époque moderne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Jaudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bibliothèque du Pôle Rural</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, n°1, p. 213-241</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00274822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'environnement languedocien avant l'âge industriel. Vers une modélisation des paysages anciens ruraux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de la Maison de la recherche en sciences humaines de l'université de Caen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Jeunes chercheurs en Sciences humaines et sociales. 10 ans de recherche à la MRSH de Caen, n° spécial, pp.123-135</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00274797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le genêt textile (XVIIe-XIXe siècle). Une dynamique agricole en Lodévois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire &amp; sociétés rurales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, n°23, p.137-168</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00274805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compoix, terriers et cadastres. Des données quantitatives et spatiales sur l'environnement rural languedocien (XVIIe-XIXe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Liame :Histoire et histoire de l'art des époques moderne et contemporaine de l’Europe méditerranéenne et de ses périphéries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, n°14 (juillet-décembre 2004), p. 63-82</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00274809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La seigneurie et l'agriculture en Lodévois d'après deux plans-terriers du XVIIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire &amp; sociétés rurales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, n°5, p. 397-411</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00274845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les usages des terrains semés en genêt d'Espagne, plante textile, dans le Lodévois (XVIIe-XIXe siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'Arts et Traditions rurales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, n°13, p. 199-225</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00274774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controlling or rewilding the river: local expressions of a tension between revitalization and risk control, case study of the Vistreplain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghita Serrhini-Naji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Cerceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vinches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Mathevet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Scientific Assembly of the International Association of Hydrological Sciences (IAHS 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Montpellier, France. , 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03702932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment écrire le passé, le présent et le futur des terrils du bassin minier de Provence ? Une action structurante au cœur de l’Observatoire Hommes Milieux du Bassin Minier de Provence (OHM BMP)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Laffont-Schwob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Prudent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Folzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Daumalin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire 2018 Labex DRIIHM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Martigues, France. , 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02179557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La « Chronique française » du petit Thalamus de Montpellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Conesa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wionet Chantal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Rubio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de la Méditerranée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 344 p., 2025, Histoire et société, Thomas Granier, 978-2-36781-489-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05281347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’âge de la soie en piémont cévenol.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odon Abbal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cadoret Florian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Carteirac-Cregut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Castanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les Amis de Clio. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions de la Fenestrelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 250 p., 2024, 978-2-37871-148-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04876202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cahier de vacances pour réussir en histoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Baldasseroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Teyssier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Studyrama Editions, 2022, 978-2-7495-5115-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04092608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La chronique française du Petit Thalamus (1502-1604)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Conesa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Wionet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01558683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Rivière à Lastours, histoire d'un village languedocien (XIIIe-XXe siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Élise Gardel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Jaudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Portet-sur-Garonne : Nouvelles éditions Loubatières, 184 p., 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00607811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire de Celles jusqu'au XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Guiraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Beugnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Mauriès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communauté de communes Lodévois &amp; Larzac, p. 6-47., 2009, Celles Salagou, du ruisseau au lac</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00457693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le genêt textile. Plante sauvage, plante cultivée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Llaty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Chabal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Cullin-Mingaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lodève, Les Cahiers du Lodévois-Larzac, 144 p., 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00457696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Billet du président. Archives, villes et campagnes gardoises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, Revue d'Histoire de Nîmes et du Gard, 2025, n° 40, p. 5-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05548282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Billet du président. Le Gard et la SHNG dans les territoires de la région Occitanie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, Revue d'Histoire de Nîmes et du Gard, 2024, n° 39, p. 5-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04876037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Billet du président. Résilience ou rupture ? De la SHMCNG à la SHNG</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, Revue d'Histoire de Nîmes et du Gard, 2023, n° 38, p. 5-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04876017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les compoix du Lodévois, XIVe-XVIIIe siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010, 5 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00567642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Cannabis, quelle histoire ! ou Des usages du Cannabis : table ronde organisée à la Maison des Sciences de l’Homme de Montpellier dans le cadre de la Semaine du cerveau, Montpellier, MSH-SUD, 16 mars 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Bockaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Donnadieu-Rigole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Thouvenot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03517410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Professionnels de santé, risques sanitaires et histoire des techniques agraires : communication lors du séminaire du Pôle « Sociétés et espaces ruraux », MRSH de Caen-Normandie, dirigé par Jean-Marc Moriceau et Philippe Madeline, Université de Caen, 16 novembre 2021.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03517421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId189"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0ED982FF"/>
+    <w:nsid w:val="AD7DCA9C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sylvain-olivier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/139777261" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876374v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Olivier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876478v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876628v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Grenier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04305131v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Billy Pottier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Tixier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Fanlo" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706209v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Duvaux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706251v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Bressac" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951365v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Malhautier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jarrige" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02992817v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Artigue" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Fanlo" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/978-981-14-8593-0_5139-cd" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03691374v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Cadiere" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185885v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185888v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fabre" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185890v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185892v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187512v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-&#201;tienne Stockland" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187514v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187515v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187525v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187519v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187586v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187585v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05547587v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/cths/21355" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15rm5" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875961v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ellipses.fr/accueil/15417-question-1-au-programme-histoire-9782340094079.html?srsltid=AfmBOop8WJ6y6qXnsFAeVr-7s0JRIHm9dIJGL7j4easOTk7jGL6yeQpF" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314753v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706339v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fr.calameo.com/books/0066464897c89ae741136" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455078v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-fenestrelle.com/produit/hygiene-et-sante-en-bas-languedoc-oriental-du-xviiie-siecle-aux-lendemains-du-premier-conflit-mondial/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168865v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pum.univ-tlse2.fr/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455014v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Jaudon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://patrimoinesvalleesdescabardes.unblog.fr/category/contact/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168870v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170479v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170480v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171488v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170481v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171484v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400537v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pupvd.3575" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376099v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334214v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408643v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192821v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192781v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285587v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.42256" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334195v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997199v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Werlings" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Violaine" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940032v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817885v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753299v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457702v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274839v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05251712v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serrhini&#8208;naji Ghita" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Cerceau" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vinches" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Mathevet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rra.70036" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690994v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03820113v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Chaignaud" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET2295008" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625246v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pds.8726" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626312v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pds.8654" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03205582v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502509v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03205443v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134363v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesrurales.24977" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549954v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168868v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179560v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172130v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand-Fabre Danielle" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Michel" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063192v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Bertrand-Fabre" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181099v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172150v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Felix" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Palouzi&#233;" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182587v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169121v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172139v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182591v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182933v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182931v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184911v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182936v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182934v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824917v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940062v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997212v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940022v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940046v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565760v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Guiraud" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00779779v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565765v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/anami.2010.7340" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457695v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457694v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565767v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274822v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274826v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274797v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274805v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274809v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274845v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274774v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03702932v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghita Serrhini-Naji" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179557v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Laffont-Schwob" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Prudent" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Folzer" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Daumalin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-05281347v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Durand" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Conesa" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wionet Chantal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rubio" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulm.fr/index.php/default/la-chronique-francaise-du-petit-thalamus-de-montpellier.html" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876202v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odon Abbal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cadoret Florian" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Carteirac-Cregut" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Castanet" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Costa" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-fenestrelle.com/produit/lage-de-la-soie-en-piemont-cevenol/oriental-du-xviiie-siecle-aux-lendemains-du-premier-conflit-mondial/" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04092608v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ortega" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Baldasseroni" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Teyssier" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01558683v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Wionet" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00607811v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-&#201;lise Gardel" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457693v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Beugnon" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mauri&#232;s" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457696v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Llaty" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Chabal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Cullin-Mingaud" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Durand" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548282v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876037v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876017v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00567642v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517410v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Bockaert" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Donnadieu-Rigole" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Thouvenot" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517421v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sylvain-olivier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/139777261" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876374v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Olivier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876478v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876628v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Grenier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04305131v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Billy Pottier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Tixier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Fanlo" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706209v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Duvaux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706251v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Bressac" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951365v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Malhautier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jarrige" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02992817v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Artigue" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Fanlo" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/978-981-14-8593-0_5139-cd" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03691374v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Cadiere" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185885v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185888v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fabre" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185890v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185892v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187512v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-&#201;tienne Stockland" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187514v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187515v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187525v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187519v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187586v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187585v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05547587v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/cths/21355" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15rm5" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875961v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ellipses.fr/accueil/15417-question-1-au-programme-histoire-9782340094079.html?srsltid=AfmBOop8WJ6y6qXnsFAeVr-7s0JRIHm9dIJGL7j4easOTk7jGL6yeQpF" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314753v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706339v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fr.calameo.com/books/0066464897c89ae741136" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168865v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pum.univ-tlse2.fr/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455078v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-fenestrelle.com/produit/hygiene-et-sante-en-bas-languedoc-oriental-du-xviiie-siecle-aux-lendemains-du-premier-conflit-mondial/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455014v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Jaudon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://patrimoinesvalleesdescabardes.unblog.fr/category/contact/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168870v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170479v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170480v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171488v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170481v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171484v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376099v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334214v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400537v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pupvd.3575" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408643v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192821v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192781v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334195v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285587v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.42256" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997199v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Werlings" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Violaine" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940032v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817885v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753299v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457702v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274839v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05251712v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serrhini&#8208;naji Ghita" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Cerceau" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vinches" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Mathevet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rra.70036" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690994v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03820113v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Chaignaud" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET2295008" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625246v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pds.8726" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626312v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pds.8654" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03205582v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502509v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03205443v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549954v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134363v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesrurales.24977" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168868v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179560v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172130v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand-Fabre Danielle" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Michel" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063192v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Bertrand-Fabre" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181099v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172150v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Felix" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Palouzi&#233;" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182587v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169121v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172139v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182591v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182933v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182931v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184911v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182936v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182934v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997212v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940062v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940022v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824917v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940046v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00779779v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565760v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Guiraud" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565765v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/anami.2010.7340" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457695v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457694v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565767v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274826v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274822v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274797v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274805v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274809v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274845v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274774v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03702932v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghita Serrhini-Naji" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179557v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Laffont-Schwob" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Prudent" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Folzer" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Daumalin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-05281347v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Durand" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Conesa" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wionet Chantal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rubio" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulm.fr/index.php/default/la-chronique-francaise-du-petit-thalamus-de-montpellier.html" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876202v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odon Abbal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cadoret Florian" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Carteirac-Cregut" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Castanet" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Costa" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-fenestrelle.com/produit/lage-de-la-soie-en-piemont-cevenol/oriental-du-xviiie-siecle-aux-lendemains-du-premier-conflit-mondial/" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04092608v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ortega" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Baldasseroni" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Teyssier" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01558683v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Wionet" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00607811v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-&#201;lise Gardel" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457693v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Beugnon" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mauri&#232;s" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457696v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Llaty" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Chabal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Cullin-Mingaud" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Durand" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548282v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876037v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876017v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00567642v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517410v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Bockaert" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Donnadieu-Rigole" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Thouvenot" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517421v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>