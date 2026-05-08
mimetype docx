--- v1 (2026-04-18)
+++ v2 (2026-05-08)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sylvain Olivier </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sylvain-olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">139777261</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expérience professionnelle</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2014 : Maître de conférences en histoire moderne à l’Université de Nîmes.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007-2014 : Chargé de cours vacataire en histoire à l’Université de Perpignan-Via Domitia.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2000-2014 : Professeur d’histoire-géographie titulaire, principalement en lycée.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsabilités administratives actuelles à l’Université de Nîmes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2021 : Vice-président Formation.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2018 : Responsable de la filière histoire (et en particulier de la licence 1, 2 et 3 Histoire & Patrimoine).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2018 : Président du jury de la licence Histoire & Patrimoine, 1re, 2e et 3e année.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formation</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013 : Qualification aux fonctions de maître de conférences, 22e section du CNU.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012 : Thèse de doctorat d’histoire, Université de Caen Basse-Normandie.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004 : DEA d’histoire, Université de Caen Basse-Normandie.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003 : Agrégation externe d’histoire, préparée à l’Université de Paris I Panthéon-Sorbonne.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1997 : CAPES externe d’histoire-géographie, préparé à l’IUFM de Montpellier.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1996 : Maîtrise d’histoire, Université Paul-Valéry Montpellier III.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1995 : Licence d’histoire, Université Paul-Valéry Montpellier III.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1994 : DEUG d’histoire-géographie ; Certificat d’Université d’histoire régionale, Université Paul-Valéry Montpellier III.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsabilités actuelles dans des associations et revues</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Membre de la Société d’Histoire Moderne et Contemporaine de Nîmes et du Gard (SHMCNG) depuis 2014. Membre du conseil d’administration (depuis 2017). Vice-président (2019-2021). Président (2022-2024).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Membre de l’Association des Journées Internationales d'Histoire de Flaran depuis 2016. Membre du bureau (depuis 2018).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Membre de l’Association d’Histoire des Sociétés Rurales (AHSR) depuis 1997. Membre du conseil d’administration (depuis 2015).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Membre du Réseau Universitaire de Chercheurs en Histoire Environnementale (RUCHE) depuis 2011. Membre du conseil d’administration de 2015 à 2021.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Membre du comité scientifique de </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Patrimoines du Sud</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (depuis 2019).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Membre du comité de rédaction des </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales du Midi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (depuis 2020).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Programmes de recherche</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- ImSERT : « Impact sanitaire et environnemental du rouissage traditionnel des plantes textiles : regards croisés en histoire et sciences expérimentales ». Porteurs de projet Sylvain Olivier, Axelle Cadière (CHROME) et Luc Malhautier (LGEI). Projet financé par la MSH-Sud depuis janvier 2019.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- « Écrire le passé, le présent et le futur des terrils du bassin minier de Provence » Porteurs de projet Isabelle Laffont-Schwob, LPED UMR IRD 151, Aix-Marseille Université, et Xavier Daumalin, TELEMMe UMR 7303, Aix-Marseille Université. Projet financé par l’OHM BMP depuis février 2018.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- RestEAUr’Lag : « La restauration écologique des socio-éco-systèmes lagunaires méditerranéens. Les services environnementaux favorisent-ils des conditions de bifurcation dans les trajectoires d’aménagement et de développement des territoires littoraux ? ». Porteur de projet Stéphane Ghiotti, ART-DEV - UMR 528, Université Paul-Valéry - Montpellier. Projet financé par la Fondation de France, depuis janvier 2019.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- RDMed : « Resilience and adaptation to Droughts and extreme climate events in the MEDiterranean : lessons learnt from past on a 1.5°C or more warmer world ». Porteur de projet Joël Guiot - CEREGE UMR 7330, Aix-en-Provence. Projet financé par A*MIDEX depuis juin 2018.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- PCR « Espace rural et occupation du sol de la région nîmoise de la Préhistoire récente à l’époque moderne ». Coord. Jean-Yves Breuil, INRAP Méditerranée, Nîmes. Depuis 2005.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Programme de recherche </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terrae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (UMR Framespa-Traces, Université de Toulouse II-Jean-Jaurès) sur les compoix méridionaux. Coord. Jean-Loup Abbé et Florent Hautefeuille. Depuis 2006.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crise climatique, risque environnemental, soutenabilité agricole et résilience : les campagnes du Lodévois face aux inondations de 1766</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Effondrements et ruptures : 147 e congrès du CTHS, Toulouse (France), 23-26 mai 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Comité des Travaux Historiques et Scientifiques (CTHS); Université de Toulouse-Jean Jaurès (Campus du Mirail), May 2023, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04876374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des animaux et des hommes, dans la vallée du Salagou (XVIIe-XIXe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’homme et l’animal dans l’histoire : journée d'étude</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Archives Départementales de l'Hérault (Montpellier), Nov 2023, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04876478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les seigneuresses languedociennes : état des lieux en Lodévois dans la seconde moitié du XVIIIe siècle, [participation à l'] Atelier sur Le pouvoir seigneurial féminin : seigneuresses en Europe, Méditerranée et Canada du Moyen Âge à l’époque contemporaine, organisé par Benoît Grenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Grenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9èmes Rencontres Scientifiques Universitaires Sherbrooke-Montpellier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Sherbrooke (Canada); Université de Montpellier (France); Université Paul-Valéry Montpellier (France), Jun 2024, Sherbrooke (Québec), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04876628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gêne olfactive: une nouvelle méthode pour évaluer et anticiper le risque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Billy Pottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Louis Fanlo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M2023 - XVème édition : Évaluation(s), du concept aux objets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Alès, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04305131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seigneurie, archives et familles. Une recherche historique et généalogique dans l’Hérault (XVIIIe-XXIe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Duvaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8èmes Rencontres Scientifiques Universitaires Sherbrooke-Montpellier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Sherbrooke (Canada); Université de Montpellier (France); Université Paul-Valéry Montpellier (France); Université de Nîmes (France), Jun 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03706209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des seigneuresses en Languedoc à l’époque moderne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Bressac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8èmes Rencontres Scientifiques Universitaires Sherbrooke-Montpellier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Sherbrooke (Canada); Université de Montpellier (France); Université Paul-Valéry Montpellier (France); Université de Nîmes (France), Jun 2022, Nîmes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03706251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rouissage du chanvre : regards croisés entre histoire et sciences expérimentales (à propos du projet ImSERT)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Malhautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Jarrige</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Table-ronde internationale « Le chanvre : du champ au fil. Pratiques, savoirs et circulations de la Protohistoire au XXIe siècle »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aline Durand; Delphine Barbier-Pain; Sophie Laligant; Université du Mans, Nov 2021, Le Mans (Sarthe), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04951365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odour nuisance: decision support tools to anticipate and represent levels of odour nuisance on a territory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Billy Pottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronica Artigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Fanlo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESREL 2020 - The 30th European Safety and Reliability Conference ; PSAM 15 - 15th Probabilistic Safety Assessment and Management Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Venise, Italy. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3850/978-981-14-8593-0_5139-cd⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02992817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction du séminaire : Lancement du projet MSH-SUD ImSERT, organisé par le laboratoire Chrome à l'Université de Nîmes, 23 Mai 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Malhautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Cadiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de lancement du projet MSH-SUD ImSERT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sylvain Olivier; Luc Malhautier; Axelle Cadière; Laboratoire CHROME (Université de Nîmes), May 2019, Nîmes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03691374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’alleu paysan dans le Sud de la France aux XVIIe et XVIIIe siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7èmes Rencontres Scientifiques Universitaires Sherbrooke-Montpellier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Sherbrooke (Canada); Université de Montpellier (France); Université Paul-Valéry Montpellier (France); Université de Nîmes (France), Jun 2019, Sherbrooke, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02185885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collecte et mise en perspective de savoirs historiques sur les techniques et les risques environnementaux liés au rouissage aux XVIIIe et XIXe siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fabre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de lancement du projet MSH-SUD ImSERT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sylvain Olivier; Luc Malhautier; Axelle Cadière; Laboratoire CHROME (Université de Nîmes), May 2019, Nîmes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02185888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reflections concerning the transformations of southern France agriculture in response to droughts in the Early modern period</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kickoff Meeting of AMIDEX / RDMED project</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Joël Guiot; Laboratoire CEREGE (Aix-En-Provence, France), Sep 2018, Aix-En-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02185890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spanish broom and oeconomic improvement in Enlightenment Languedoc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium « Textiles, Dyes and Knowledge Oeconomies in Enlightenment France »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pamela H. Smith; Etienne Stockland; Center for Science and Society, Columbia University (New York), Oct 2017, New York, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02185892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La culture de l’oignon, son commerce et sa consommation dans le monde rural bas-languedocien à l’époque moderne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Étienne Stockland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude "Alimentation et monde rural. Évolutions, innovations, continuités du Moyen Âge aux années 1970"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association d'Histoire des Sociétés rurales (AHSR); Projet TERESMA (Produits des Terroirs, Espaces et Marchés, Hier et Aujourd'hui); Université de Clermont-Ferrand (France), Oct 2017, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02187512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wool and vegetal fibers in the rural textile industries of the region of Lodève and Clermont (Languedoc, France), 16th-19th centuries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rural History 2017 conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Leen Van Molle; Katholieke Universiteit Leuven - Université Catholique de Louvain; European Rural History Organization (EURHO), Sep 2017, Louvain, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02187514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformation des textiles végétaux et risque de pollution de l’eau : des cas languedociens des XVIIe-XIXe siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de l’équipe CHROME EA 7352</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Nîmes, Jun 2016, Nîmes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02187515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Women at work in the region of Lodève (Languedoc, France) in early modern period: the case of crafts using textile broom fibres in the 18th century</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rural History 2015 conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Rosa Congost; European Rural History Organization (EURHO); Université de Gérone (Espagne), Sep 2015, Gérone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02187525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuity and change in the agrarian system of the region of Lodève (Languedoc, France) in early modern period (early 17th-early 19th centuries)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rural History 2015 conference,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Rosa Congost; European Rural History Organization (EURHO); Université de Gérone (Espagne), Sep 2015, Gérone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02187519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biens et droits des communautés d’habitants dans les campagnes du Bas Languedoc aux XVIIe et XVIIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bien(s) commun(s) et biens collectifs aux époques médiévale et moderne : 3e Ecole d’été d’histoire économique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Katia Béguin (EHESS); Simona Cerutti (EHESS); Julie Claustre (Université Paris 1); Laurent Feller (Université Paris 1 / IUF); Agnès Gramain (Université Paris 1); Emmanuel Huertas (Université Toulouse 2/CNRS), Aug 2014, Florence, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02187586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The resources of the commons in Mediterranean Languedoc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er Workshop Internazionale di storia ambientale applicata : Storia locale, patrimonio rurale e beni comuni / 1st International Workshop on Applied Environmental History : Local History, Rural Heritage and Commons</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Claudia Parola; Vittorio Tigrino; Università degli Studi di Genova (LASA); Università del Piemonte Orientale, Sep 2014, Toirano et Balestrino, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02187585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (27)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une catastrophe météorologique : les inondations de 1766 dans le Midi languedocien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sandrine Costamagno; Anna Baudry; Claire Delhon; Catherine Dupont; Olivier Dutour; Nejma Goutas; Isabelle Kerouanton; Jacques Pelegrin; Réjane Roure. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Penser les effondrements et les ruptures : approches historiques, archéologiques et épistémologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions du Comité des travaux historiques et scientifiques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 978-2-7355-0986-7. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/15rm5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05547587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 14 - Commentaire de texte corrigé : La crise de 1709 dans les villes et les campagnes du bas-Languedoc sous la plume de Jean de Plantavit de La Pause</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Antoine Follain; Daniel Fischer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pouvoirs et sociétés rurales : France et ses colonies : 1634-1814</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ellipses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.227-238, 2024, 9782340094079</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04875961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand les croquants criaient au loup. Risque, environnement et société au village (Languedoc, 1832)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Madeline. Ed.; Sylvain Skora. Ed. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Campagnes dans l’histoire. Mélanges offerts à Jean-Marc Moriceau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vol. 2, p. 551-560, 2023, Bibliothèque d’Histoire Rurale, n° 14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04314753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paysages de garrigues, exploitation humaine et ressources des terrains incultes en Bas-Languedoc méditerranéen (XVIe-XXe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paysages et patrimoines naturels : Actes du séminaire des Villes et Pays d'Art et d'Histoire d'Occitanie 2021 à l'attention des guides conférenciers (Auch, 24-26 nov. 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Association Nationale des Animateurs de l'Architecture et du Patrimoine, Réseau Occitanie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.44-46, 2022, 978-2-9582148-0-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03706339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un végétal pour fabriquer du fumier. Le buis en France méridionale (XVe-XXe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marc Conesa. Dir.; Nicolas Poirier. Dir. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fumiers ! Ordures ! Gestion et usages des déchets dans les campagnes de l’Europe médiévale et moderne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 38, </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires du Midi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 113-136, 2019, Flaran, 978-2-8107-0609-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02168865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médicalisation, hygiène et risque sanitaire dans les campagnes de la région de Lodève au temps des Lumières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Robert Chamboredon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hygiène et santé en Bas-Languedoc oriental. Du XVIIIe siècle aux lendemains du Premier Conflit mondial</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions de la Fenestrelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.41-56, 2019, 978-2-37871-052-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02455078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les moulins à Lastours de la fin du XVIe à la fin du XVIIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Jaudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Claude Capéra; Daniel Laffont. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La vallée de l’Orbiel. Un passé industriel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrimoine, Vallée des Cabardès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.63-73, 2019, (Carnet de mémoire)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02455014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’encadrement médical des campagnes en pays héraultais et gardois entre le milieu du XVIIe et le début du XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie Bolton. Dir.; Patrick Fournier. Dir.; Claude Grimmer. Dir. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecine et santé dans les campagnes. Approches historiques et enjeux contemporains = Medicine and health care in the countryside. Historical perspectives and contemporary challenges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 6, </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 123-141, 2019, Histoire des mondes modernes, 978-2-8076-0708-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02168870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exigeantes confluences : une brève histoire de l’habitat entre Orbiel et Grésilhou à l’Époque moderne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Jaudon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie-Élise Gardel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cabaret, Histoire et archéologie d’un castrum 2. Le versant sud du site de Cabaret à Lastours (Aude)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Amicale Laïque de Carcassonne (Aude); Patrimoines, vallées des Cabardès (Aude), pp.25-34, 2018, 979-10-96219-04-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02170479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une approche sociale et technique du charbonnage dans le bassin de l’Hérault au XVIIIe siècle d’après les archives du quotidien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sandrine Paradis-Grenouillet. Dir.; Sylvain Burri. Dir.; Romain Rouaud. Dir. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Charbonnage, charbonniers, charbonnières. Confluence de regards autour d’un artisanat méconnu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Provence, p. 215-224., 2018, Confluent des sciences (Coll.), 979-1-03200-053-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02170480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les limites communales de l’Ancien Régime à nos jours : un cas de migration de toponyme de frontière à La Lieude (communes de Brenas et de Mérifons, Hérault)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre CASADO. Ed.; Frédéric ROUSSEAU. Ed. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Retrouver les paysans. Communauté – pouvoirs – territoires, XIIIe-XXe siècles. Mélanges en l’honneur d’Élie Pélaquier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de La Méditerranée, p. 173-186., 2017, Histoire et sociétés, 978-2-36781-239-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02171488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terriers des seigneurs et compoix des communautés en Languedoc oriental</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Loup ABBE. Dir. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Estimes, compoix et cadastres. Histoire d’un patrimoine commun de l’Europe méridionale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le Pas d’Oiseau, p. 104-119., 2017, 978-2-917971-70-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02170481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une culture de “Petites Gens” ? Genêt et société en Lodévois du XVIIe au XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Marc MORICEAU. Ed.; Philippe MADELINE. Ed. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Petites Gens de la terre. Paysans, ouvriers et domestiques (Moyen Âge-XXIe siècle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4, p. 255-262., 2017, Bibliothèque du Pôle Rural, 979-10-91823-03-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02171484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agronomie, pouvoirs et sociétés en Europe occidentale (XVe-XVIIIe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Étienne Stockland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Marc Olivier (dir.) </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences, techniques, pouvoirs et sociétés du XVe siècle au XVIIIe siècle (période de la Révolution française exclue), Angleterre, France, Pays-Bas/Provinces Unies et péninsule italienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ellipses, p. 151-164., 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01376099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rural commons in Mediterranean France from the seventeenth to the twentieth centuries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Niels Grüne, Jonas Hübner, Gerhard Siegl (éd.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Ländliche Gemeingüter. Kollektive Ressourcennutzung in der europäischen Agrarwirtschaft / Rural Commons. Collective Use of Resources in the European Agrarian Economy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 12, Studienverlag, p. 44-53., 2016, Jahrbuch für Geschichte des ländlichen Raumes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01334214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le genêt, plante textile du Lodévois aux XVIIe et XVIIIe siècles : un marqueur des relations ville-campagne ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie-Claude Marandet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La ville et le plat pays, XIIIe-XVIIIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Perpignan, p. 355-378., 2016, </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pupvd.3575⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01400537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Vaunage au temps des Camisards (1703-1707). Le témoignage d’un officier de l’armée de Louis XIV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Luc Pontvieux, Daniel Llinarès (coord.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congénies en Vaunage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, t. 3 (n° 6), Association Maurice Aliger, p. 709-724., 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01408643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Villages et hameaux de la vallée du Salagou (XVIIe-XXe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Amoureux d'ici, Salagou-Mourèze..</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ed. Matorral, p. 66-67., 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01192821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rouissage et pollution des cours d’eau en Languedoc méditerranéen (XVIIe-XIXe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centemeri Laura, Daumalin Xavier (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pollutions industrielles et espaces méditerranéens (XVIIIe-XXIe siècle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Karthala / Éditions de la MMSH, p. 29-44., 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01192781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le genêt, plante textile des campagnes lodévoises entre le XVIIe et le XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Agropastoralisme méditerranéen de l' Hérault à l'Aveyron. 29èmes Journées nationales de rencontres et de formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, n°33, pp.54-55, 2015, Actes du Congrès ANCOVART (Association nationale des guides conférenciers des villes d'art et pays d'art et d'histoire)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01334195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rendre visible la plante invisible : sources historiques et traces de végétaux dans les espaces agricoles méridionaux (XVIIIe-XIXe siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Isabelle Trivisani-Moreau, Aude-Nuscia Taïbi, Cristiana Oghina-Pavie (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traces du végétal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, p. 63-72., 2015, </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pur.42256⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01285587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présence et peur du loup dans trois régions rurales françaises du XVIIe au XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Emmanuel Werlings</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Violaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vivre avec le loup ? 3000 ans de conflit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris : Tallandier, p. 67-77., 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00997199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire d'un territoire d'habitat dispersé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La commune de Mérifons. Une terre en héritage, une culture en partage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Clermont-l'Hérault : Communauté de Communes du Clermontais, p. 43-94., 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00940032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peasant property, common land and the environment in the garrigues of Languedoc from the seventeenth to the twenty-first century</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rural societies and environments at risk. Ecology, property rights and social organisation in fragile areas (Middle Ages-Twentienth century),</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Turnhout : Brepols, p. 89-114., 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00817885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salasc et son église</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clochers du Clermontais. Clochers et tours d'horloge - Dossier n°1</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le Caylar : Arts et Traditions Rurales, p. 211., 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00753299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salasc, le Village, ancienne &amp;quot;muraille de la Ville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bilan Scientifique de la Région Languedoc-Roussillon 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DRAC Languedoc-Roussillon, Service régional de l'archéologie, p. 161-163, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00457702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'utilisation des plans-terriers pour la connaissance des droits seigneuriaux et du terroir : Salasc et Saint-Jean-de-la-Blaquière (Hérault) au XVIIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Compoix et ses Usages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Montpellier : Publications de Montpellier III, Université Paul Valéry, p. 273-291, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00274839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (43)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and Restoration Trajectory of a Low‐Energy River: The Case of the Vistre, a Coastal River in the South of France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serrhini‐naji Ghita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Cerceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vinches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Mathevet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">River Research and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 41 (10), pp.2107-2121. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/rra.70036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05251712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de l’ouvrage de Philippe Veyrunes, &amp;quot;Du petit paysan à l’agro-entrepreneur, et après ? Activités de quatre générations dans les Garrigues gardoises (1920-2020)&amp;quot;, Dijon, Raison et Passions, 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d’Histoire de Nîmes et du Gard</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Revue d'Histoire de Nîmes et du Gard, 2022, n° 37, p. 156-160</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03690994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odour Nuisance: a New Methodology to Evaluate and Anticipate the Risk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Billy Pottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronica Artigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Chaignaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, ISBN 978-88-95608-94-5, 95, pp.43-48. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3303/CET2295008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03820113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditorial. Entre heureuses réapparitions et risque de perte irrémédiable d’un patrimoine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Duvaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Patrimoines du sud</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Découvertes et redécouvertes d'archives, 15, </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/pds.8726⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03625246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Ce livre qui est tant grand et qui est tant gros et qui pèse tant ». La redécouverte du dernier terrier de la seigneurie de Lauzières et Octon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Duvaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Patrimoines du sud</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Découvertes et redécouvertes d'archives, 15, </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/pds.8654⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03626312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salasc : les chemins et le commerce du bétail. Contribution à l’étude des circulations vers le marché de Clermont du xviie au xixe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin du Groupe de Recherches et d'Etudes du Clermontais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, vol. 37 (225-226-227), p. 35-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03205582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constats et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d’Histoire de Nîmes et du Gard</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Quarante ans de la Société d’Histoire Moderne et Contemporaine de Nîmes et du Gard, 1981-2021, Hors-série, p. 115-121</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03502509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de l’ouvrage de Roland Castanet : Cros et la soie. Pour le meilleur et pour le pire, Saint-Hippolyte-du-Fort, Les Amis de Clio, 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d’Histoire de Nîmes et du Gard</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Revue d’Histoire de Nîmes et du Gard, p. 165-167</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03205443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de l’ouvrage de Louis Gabard : Voyage dans le Midi de la France sous le règne de Louis XVI en compagnie de Monseigneur Dillon, Brignon, Editions de la Fenestrelle, 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d’Histoire de Nîmes et du Gard</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Revue d’Histoire de Nîmes et du Gard, p. 138-140</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02549954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de l’ouvrage de Laurent Herment (dir.) : Histoire rurale de l’Europe, XVIe-XXe siècle, Paris, Éditions de l’EHESS, 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études rurales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Etudes rurales, n° 206, p. 236-238. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/etudesrurales.24977⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03134363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À la recherche des toiles de genêt dans les Cévennes (XVIIIe-XXe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d’Histoire de Nîmes et du Gard</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 34, p. 22-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02168868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de l’ouvrage de Roland Viader et Christine Rendu (dir.) : Cultures temporaires et féodalité. Les rotations culturales et l’appropriation du sol dans l’Europe médiévale et moderne ( Toulouse, Presses universitaires du Mirail, 2014)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue historique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Revue historique, n° 682, p. 426-428</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02179560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation. Jean Nougaret le Languedocien, hommages à sa mémoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand-Fabre Danielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études héraultaises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Jean Nougaret le Languedocien (1939-2013). Hommages à sa mémoire, 47, p. 4-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02172130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation. Jean Nougaret, le Languedocien (1939 - 2013)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Bertrand-Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études héraultaises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 47, pp.4-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03063192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de l’ouvrage de Bernard Chevalier : Guillaume Briçonnet (v. 1445-1514), un cardinal-ministre du début de la Renaissance : marchand, financier, homme d’État et prince de l’Église. Rennes, PUR, 2005</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales du Midi : revue archéologique, historique et philologique de la France méridionale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Annales du Midi, t. 128, 2016, n° 296, p. 602-605</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02181099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biobibliographie de Jean Nougaret (1939-2013)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand-Fabre Danielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Felix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Palouzié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études héraultaises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Jean Nougaret le Languedocien (1939-2013). Hommages à sa mémoire, 47, p. 142-148</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02172150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de la soutenance de Fabrice Poncet : Plus de beurre que de pain ? La spécialisation agricole dans le Plain et le Bessin (XVe siècle-XIXe siècle), thèse de doctorat en histoire moderne et contemporaine, soutenue à l’université de Caen-Normandie le 13 novembre 2015.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire &amp; sociétés rurales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Histoire et Sociétés Rurales, n° 45, p. 275-278</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02182587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le genêt et ses utilisations, entre le Lodévois et la région de Montagnac du XVIIe au XXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin des amis de Montagnac</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 98, p. 4-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02169121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La région de Pézenas et les pays d’Hérault sous la plume de Jean de Plantavit de La Pause, seigneur de Margon (1646-1726)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études héraultaises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Jean Nougaret le Languedocien (1939-2013). Hommages à sa mémoire, 47, p. 60-65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02172139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de l’ouvrage de Bruno Jaudon : Les compoix de Languedoc, impôt, territoire et société du XIVe au XVIIIe siècle, Caen / Rennes, Association d’Histoire des Sociétés Rurales / Presses Universitaires de Rennes, coll. « Bibliothèque d’histoire rurale », 2014.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire &amp; sociétés rurales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Histoire et Sociétés Rurales, n° 44, p. 162-166</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02182591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de la soutenance d’Éric Fabre, Entre basses Alpes et haute Provence, la vie rurale d’un pays de piémont (fin XVIIe-milieu XXe siècle), habilitation à diriger des recherches d’histoire moderne et contemporaine, soutenue à l’université de Perpignan-Via Domitia le 4 mars 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire &amp; sociétés rurales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Histoire et Sociétés Rurales, n° 43, p. 217-221</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02182933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de l’ouvrage de Bénédicte Bousquet : L’abbaye de Lagrasse, entre Renaissance et réforme mauriste (1501-1792), Mayrac, Chez l’auteur, 2014.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales du Midi : revue archéologique, historique et philologique de la France méridionale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Annales du Midi, t. 127, n° 292, p. 523-526</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02182931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une plante exploitée par l’Homme. Le genêt au domaine des Escoussols au XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Patrimoines, Vallées des Cabardès</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, n°9, p. 49-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01184911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de l’ouvrage de Fulgence Delleaux : Les censiers et les mutations des campagnes du Hainaut français, Namur, Presses universitaires de Namur, 2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue historique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Revue historique, n° 671, p. 716-717</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02182936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de la soutenance d’Isabelle Commandré : L’artisanat du verre en Bas-Languedoc du XVIe au XVIIIe siècle, thèse de doctorat d’archéologie, soutenue à Aix-Marseille Université le 3 juillet 2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales du Midi : revue archéologique, historique et philologique de la France méridionale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Annales du Midi, t. 126, n° 288, p. 513-515</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02182934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une plante exploitée par l'Homme. Le genêt à Limousis au XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Patrimoines, Vallées des Cabardès</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, n° 8, p. 63-68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00997212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre infield et outfield : une géographie historique de l'exploitation du genêt d'Espagne en Lodévois (XVIe-XIXe siècle).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Géographie Historique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, n°3, 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00940062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une plante textile : le genêt d'Espagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Los Rocaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, n° 12, p. 4-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00940022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franchir la marge : entre outfield et infield. Le cas du genêt et de la lavande dans le Midi de la France (XVIIIe-XXe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue du Nord. Collection Archéologie (Hors série)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, n°18, p. 31-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00824917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sous le regard des scientifiques. La culture du genêt textile du Lodévois, XVIIe-XXe siècle.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers du CERM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, tome 8, p. 89-103</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00940046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agriculture irriguée et petite hydraulique en Languedoc méditerranéen (XVIIe-XIXe siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Estudis d'història agrària</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, n°23, p. 137-148</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00779779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le jeu de ballon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Guiraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin des Amis de Montagnac</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, n°81, p. 27-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00565760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compoix et aménagement du territoire en Languedoc (XVIe-XVIIIe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Jaudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales du Midi : revue archéologique, historique et philologique de la France méridionale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, tome 122 (n°272), p. 515-533. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/anami.2010.7340⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00565765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'irrigation en Lodévois (XVIIe-XIXe siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin des Amis de Montagnac</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, n°77, p. 11-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00457695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au temps où le jeu de ballon n'était pas encore un jeu d'enfant : Essai de représentation d'un jeu qui a marqué l'espace social héraultais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Guiraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études héraultaises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, n°39, p. 309-327</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00457694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les oliviers à Lastours (XVIe-XXe siècles) : une présence historique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Jaudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Patrimoines. Vallées des Cabardès</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, n°4, p. 79-84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00565767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salasc (Hérault), Village, ancienne “muraille de la ville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie médiévale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, vol. 37, p. 274</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00274826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du buron d'Aubrac au village de la plaine : le bâti rural languedocien à l'époque moderne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Jaudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bibliothèque du Pôle Rural</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, n°1, p. 213-241</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00274822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'environnement languedocien avant l'âge industriel. Vers une modélisation des paysages anciens ruraux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de la Maison de la recherche en sciences humaines de l'université de Caen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Jeunes chercheurs en Sciences humaines et sociales. 10 ans de recherche à la MRSH de Caen, n° spécial, pp.123-135</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00274797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le genêt textile (XVIIe-XIXe siècle). Une dynamique agricole en Lodévois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire &amp; sociétés rurales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, n°23, p.137-168</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00274805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compoix, terriers et cadastres. Des données quantitatives et spatiales sur l'environnement rural languedocien (XVIIe-XIXe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Liame :Histoire et histoire de l'art des époques moderne et contemporaine de l’Europe méditerranéenne et de ses périphéries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, n°14 (juillet-décembre 2004), p. 63-82</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00274809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La seigneurie et l'agriculture en Lodévois d'après deux plans-terriers du XVIIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire &amp; sociétés rurales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, n°5, p. 397-411</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00274845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les usages des terrains semés en genêt d'Espagne, plante textile, dans le Lodévois (XVIIe-XIXe siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'Arts et Traditions rurales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, n°13, p. 199-225</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00274774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controlling or rewilding the river: local expressions of a tension between revitalization and risk control, case study of the Vistreplain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghita Serrhini-Naji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Cerceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vinches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Mathevet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Scientific Assembly of the International Association of Hydrological Sciences (IAHS 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Montpellier, France. , 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03702932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment écrire le passé, le présent et le futur des terrils du bassin minier de Provence ? Une action structurante au cœur de l’Observatoire Hommes Milieux du Bassin Minier de Provence (OHM BMP)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Laffont-Schwob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Prudent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Folzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Daumalin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire 2018 Labex DRIIHM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Martigues, France. , 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02179557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La « Chronique française » du petit Thalamus de Montpellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Conesa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wionet Chantal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Rubio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de la Méditerranée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 344 p., 2025, Histoire et société, Thomas Granier, 978-2-36781-489-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05281347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’âge de la soie en piémont cévenol.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odon Abbal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cadoret Florian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Carteirac-Cregut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Castanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les Amis de Clio. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions de la Fenestrelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 250 p., 2024, 978-2-37871-148-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04876202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cahier de vacances pour réussir en histoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Baldasseroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Teyssier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Studyrama Editions, 2022, 978-2-7495-5115-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04092608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La chronique française du Petit Thalamus (1502-1604)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Conesa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Wionet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01558683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Rivière à Lastours, histoire d'un village languedocien (XIIIe-XXe siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Élise Gardel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Jaudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Portet-sur-Garonne : Nouvelles éditions Loubatières, 184 p., 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00607811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire de Celles jusqu'au XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Guiraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Beugnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Mauriès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communauté de communes Lodévois &amp; Larzac, p. 6-47., 2009, Celles Salagou, du ruisseau au lac</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00457693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le genêt textile. Plante sauvage, plante cultivée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Llaty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Chabal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Cullin-Mingaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lodève, Les Cahiers du Lodévois-Larzac, 144 p., 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00457696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Billet du président. Archives, villes et campagnes gardoises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, Revue d'Histoire de Nîmes et du Gard, 2025, n° 40, p. 5-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05548282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Billet du président. Le Gard et la SHNG dans les territoires de la région Occitanie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, Revue d'Histoire de Nîmes et du Gard, 2024, n° 39, p. 5-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04876037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Billet du président. Résilience ou rupture ? De la SHMCNG à la SHNG</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, Revue d'Histoire de Nîmes et du Gard, 2023, n° 38, p. 5-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04876017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les compoix du Lodévois, XIVe-XVIIIe siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010, 5 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00567642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Cannabis, quelle histoire ! ou Des usages du Cannabis : table ronde organisée à la Maison des Sciences de l’Homme de Montpellier dans le cadre de la Semaine du cerveau, Montpellier, MSH-SUD, 16 mars 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Bockaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Donnadieu-Rigole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Thouvenot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03517410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Professionnels de santé, risques sanitaires et histoire des techniques agraires : communication lors du séminaire du Pôle « Sociétés et espaces ruraux », MRSH de Caen-Normandie, dirigé par Jean-Marc Moriceau et Philippe Madeline, Université de Caen, 16 novembre 2021.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03517421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId189"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sylvain Olivier </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sylvain-olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">139777261</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expérience professionnelle</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2014 : Maître de conférences en histoire moderne à l’Université de Nîmes.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007-2014 : Chargé de cours vacataire en histoire à l’Université de Perpignan-Via Domitia.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2000-2014 : Professeur d’histoire-géographie titulaire, principalement en lycée.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsabilités administratives actuelles à l’Université de Nîmes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2021 : Vice-président Formation.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2018 : Responsable de la filière histoire (et en particulier de la licence 1, 2 et 3 Histoire & Patrimoine).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2018 : Président du jury de la licence Histoire & Patrimoine, 1re, 2e et 3e année.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formation</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013 : Qualification aux fonctions de maître de conférences, 22e section du CNU.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012 : Thèse de doctorat d’histoire, Université de Caen Basse-Normandie.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004 : DEA d’histoire, Université de Caen Basse-Normandie.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003 : Agrégation externe d’histoire, préparée à l’Université de Paris I Panthéon-Sorbonne.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1997 : CAPES externe d’histoire-géographie, préparé à l’IUFM de Montpellier.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1996 : Maîtrise d’histoire, Université Paul-Valéry Montpellier III.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1995 : Licence d’histoire, Université Paul-Valéry Montpellier III.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1994 : DEUG d’histoire-géographie ; Certificat d’Université d’histoire régionale, Université Paul-Valéry Montpellier III.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsabilités actuelles dans des associations et revues</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Membre de la Société d’Histoire Moderne et Contemporaine de Nîmes et du Gard (SHMCNG) depuis 2014. Membre du conseil d’administration (depuis 2017). Vice-président (2019-2021). Président (2022-2024).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Membre de l’Association des Journées Internationales d'Histoire de Flaran depuis 2016. Membre du bureau (depuis 2018).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Membre de l’Association d’Histoire des Sociétés Rurales (AHSR) depuis 1997. Membre du conseil d’administration (depuis 2015).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Membre du Réseau Universitaire de Chercheurs en Histoire Environnementale (RUCHE) depuis 2011. Membre du conseil d’administration de 2015 à 2021.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Membre du comité scientifique de </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Patrimoines du Sud</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (depuis 2019).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Membre du comité de rédaction des </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales du Midi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (depuis 2020).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Programmes de recherche</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- ImSERT : « Impact sanitaire et environnemental du rouissage traditionnel des plantes textiles : regards croisés en histoire et sciences expérimentales ». Porteurs de projet Sylvain Olivier, Axelle Cadière (CHROME) et Luc Malhautier (LGEI). Projet financé par la MSH-Sud depuis janvier 2019.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- « Écrire le passé, le présent et le futur des terrils du bassin minier de Provence » Porteurs de projet Isabelle Laffont-Schwob, LPED UMR IRD 151, Aix-Marseille Université, et Xavier Daumalin, TELEMMe UMR 7303, Aix-Marseille Université. Projet financé par l’OHM BMP depuis février 2018.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- RestEAUr’Lag : « La restauration écologique des socio-éco-systèmes lagunaires méditerranéens. Les services environnementaux favorisent-ils des conditions de bifurcation dans les trajectoires d’aménagement et de développement des territoires littoraux ? ». Porteur de projet Stéphane Ghiotti, ART-DEV - UMR 528, Université Paul-Valéry - Montpellier. Projet financé par la Fondation de France, depuis janvier 2019.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- RDMed : « Resilience and adaptation to Droughts and extreme climate events in the MEDiterranean : lessons learnt from past on a 1.5°C or more warmer world ». Porteur de projet Joël Guiot - CEREGE UMR 7330, Aix-en-Provence. Projet financé par A*MIDEX depuis juin 2018.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- PCR « Espace rural et occupation du sol de la région nîmoise de la Préhistoire récente à l’époque moderne ». Coord. Jean-Yves Breuil, INRAP Méditerranée, Nîmes. Depuis 2005.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Programme de recherche </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terrae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (UMR Framespa-Traces, Université de Toulouse II-Jean-Jaurès) sur les compoix méridionaux. Coord. Jean-Loup Abbé et Florent Hautefeuille. Depuis 2006.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crise climatique, risque environnemental, soutenabilité agricole et résilience : les campagnes du Lodévois face aux inondations de 1766</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Effondrements et ruptures : 147 e congrès du CTHS, Toulouse (France), 23-26 mai 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Comité des Travaux Historiques et Scientifiques (CTHS); Université de Toulouse-Jean Jaurès (Campus du Mirail), May 2023, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04876374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des animaux et des hommes, dans la vallée du Salagou (XVIIe-XIXe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’homme et l’animal dans l’histoire : journée d'étude</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Archives Départementales de l'Hérault (Montpellier), Nov 2023, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04876478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les seigneuresses languedociennes : état des lieux en Lodévois dans la seconde moitié du XVIIIe siècle, [participation à l'] Atelier sur Le pouvoir seigneurial féminin : seigneuresses en Europe, Méditerranée et Canada du Moyen Âge à l’époque contemporaine, organisé par Benoît Grenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Grenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9èmes Rencontres Scientifiques Universitaires Sherbrooke-Montpellier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Sherbrooke (Canada); Université de Montpellier (France); Université Paul-Valéry Montpellier (France), Jun 2024, Sherbrooke (Québec), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04876628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gêne olfactive: une nouvelle méthode pour évaluer et anticiper le risque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Billy Pottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Louis Fanlo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M2023 - XVème édition : Évaluation(s), du concept aux objets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Alès, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04305131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seigneurie, archives et familles. Une recherche historique et généalogique dans l’Hérault (XVIIIe-XXIe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Duvaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8èmes Rencontres Scientifiques Universitaires Sherbrooke-Montpellier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Sherbrooke (Canada); Université de Montpellier (France); Université Paul-Valéry Montpellier (France); Université de Nîmes (France), Jun 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03706209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des seigneuresses en Languedoc à l’époque moderne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Bressac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8èmes Rencontres Scientifiques Universitaires Sherbrooke-Montpellier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Sherbrooke (Canada); Université de Montpellier (France); Université Paul-Valéry Montpellier (France); Université de Nîmes (France), Jun 2022, Nîmes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03706251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rouissage du chanvre : regards croisés entre histoire et sciences expérimentales (à propos du projet ImSERT)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Malhautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Jarrige</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Table-ronde internationale « Le chanvre : du champ au fil. Pratiques, savoirs et circulations de la Protohistoire au XXIe siècle »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aline Durand; Delphine Barbier-Pain; Sophie Laligant; Université du Mans, Nov 2021, Le Mans (Sarthe), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04951365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odour nuisance: decision support tools to anticipate and represent levels of odour nuisance on a territory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Billy Pottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronica Artigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Fanlo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESREL 2020 - The 30th European Safety and Reliability Conference ; PSAM 15 - 15th Probabilistic Safety Assessment and Management Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Venise, Italy. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3850/978-981-14-8593-0_5139-cd⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02992817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction du séminaire : Lancement du projet MSH-SUD ImSERT, organisé par le laboratoire Chrome à l'Université de Nîmes, 23 Mai 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Malhautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Cadiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de lancement du projet MSH-SUD ImSERT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sylvain Olivier; Luc Malhautier; Axelle Cadière; Laboratoire CHROME (Université de Nîmes), May 2019, Nîmes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03691374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’alleu paysan dans le Sud de la France aux XVIIe et XVIIIe siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7èmes Rencontres Scientifiques Universitaires Sherbrooke-Montpellier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Sherbrooke (Canada); Université de Montpellier (France); Université Paul-Valéry Montpellier (France); Université de Nîmes (France), Jun 2019, Sherbrooke, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02185885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collecte et mise en perspective de savoirs historiques sur les techniques et les risques environnementaux liés au rouissage aux XVIIIe et XIXe siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fabre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de lancement du projet MSH-SUD ImSERT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sylvain Olivier; Luc Malhautier; Axelle Cadière; Laboratoire CHROME (Université de Nîmes), May 2019, Nîmes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02185888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reflections concerning the transformations of southern France agriculture in response to droughts in the Early modern period</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kickoff Meeting of AMIDEX / RDMED project</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Joël Guiot; Laboratoire CEREGE (Aix-En-Provence, France), Sep 2018, Aix-En-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02185890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spanish broom and oeconomic improvement in Enlightenment Languedoc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium « Textiles, Dyes and Knowledge Oeconomies in Enlightenment France »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pamela H. Smith; Etienne Stockland; Center for Science and Society, Columbia University (New York), Oct 2017, New York, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02185892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La culture de l’oignon, son commerce et sa consommation dans le monde rural bas-languedocien à l’époque moderne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Étienne Stockland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude "Alimentation et monde rural. Évolutions, innovations, continuités du Moyen Âge aux années 1970"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association d'Histoire des Sociétés rurales (AHSR); Projet TERESMA (Produits des Terroirs, Espaces et Marchés, Hier et Aujourd'hui); Université de Clermont-Ferrand (France), Oct 2017, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02187512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wool and vegetal fibers in the rural textile industries of the region of Lodève and Clermont (Languedoc, France), 16th-19th centuries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rural History 2017 conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Leen Van Molle; Katholieke Universiteit Leuven - Université Catholique de Louvain; European Rural History Organization (EURHO), Sep 2017, Louvain, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02187514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformation des textiles végétaux et risque de pollution de l’eau : des cas languedociens des XVIIe-XIXe siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de l’équipe CHROME EA 7352</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Nîmes, Jun 2016, Nîmes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02187515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Women at work in the region of Lodève (Languedoc, France) in early modern period: the case of crafts using textile broom fibres in the 18th century</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rural History 2015 conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Rosa Congost; European Rural History Organization (EURHO); Université de Gérone (Espagne), Sep 2015, Gérone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02187525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuity and change in the agrarian system of the region of Lodève (Languedoc, France) in early modern period (early 17th-early 19th centuries)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rural History 2015 conference,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Rosa Congost; European Rural History Organization (EURHO); Université de Gérone (Espagne), Sep 2015, Gérone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02187519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biens et droits des communautés d’habitants dans les campagnes du Bas Languedoc aux XVIIe et XVIIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bien(s) commun(s) et biens collectifs aux époques médiévale et moderne : 3e Ecole d’été d’histoire économique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Katia Béguin (EHESS); Simona Cerutti (EHESS); Julie Claustre (Université Paris 1); Laurent Feller (Université Paris 1 / IUF); Agnès Gramain (Université Paris 1); Emmanuel Huertas (Université Toulouse 2/CNRS), Aug 2014, Florence, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02187586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The resources of the commons in Mediterranean Languedoc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er Workshop Internazionale di storia ambientale applicata : Storia locale, patrimonio rurale e beni comuni / 1st International Workshop on Applied Environmental History : Local History, Rural Heritage and Commons</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Claudia Parola; Vittorio Tigrino; Università degli Studi di Genova (LASA); Università del Piemonte Orientale, Sep 2014, Toirano et Balestrino, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02187585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (27)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une catastrophe météorologique : les inondations de 1766 dans le Midi languedocien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sandrine Costamagno; Anna Baudry; Claire Delhon; Catherine Dupont; Olivier Dutour; Nejma Goutas; Isabelle Kerouanton; Jacques Pelegrin; Réjane Roure. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Penser les effondrements et les ruptures : approches historiques, archéologiques et épistémologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions du Comité des travaux historiques et scientifiques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 978-2-7355-0986-7. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/15rm5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05547587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 14 - Commentaire de texte corrigé : La crise de 1709 dans les villes et les campagnes du bas-Languedoc sous la plume de Jean de Plantavit de La Pause</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Antoine Follain; Daniel Fischer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pouvoirs et sociétés rurales : France et ses colonies : 1634-1814</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ellipses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.227-238, 2024, 9782340094079</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04875961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand les croquants criaient au loup. Risque, environnement et société au village (Languedoc, 1832)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Madeline. Ed.; Sylvain Skora. Ed. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Campagnes dans l’histoire. Mélanges offerts à Jean-Marc Moriceau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vol. 2, p. 551-560, 2023, Bibliothèque d’Histoire Rurale, n° 14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04314753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paysages de garrigues, exploitation humaine et ressources des terrains incultes en Bas-Languedoc méditerranéen (XVIe-XXe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paysages et patrimoines naturels : Actes du séminaire des Villes et Pays d'Art et d'Histoire d'Occitanie 2021 à l'attention des guides conférenciers (Auch, 24-26 nov. 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Association Nationale des Animateurs de l'Architecture et du Patrimoine, Réseau Occitanie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.44-46, 2022, 978-2-9582148-0-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03706339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un végétal pour fabriquer du fumier. Le buis en France méridionale (XVe-XXe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marc Conesa. Dir.; Nicolas Poirier. Dir. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fumiers ! Ordures ! Gestion et usages des déchets dans les campagnes de l’Europe médiévale et moderne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 38, </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires du Midi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 113-136, 2019, Flaran, 978-2-8107-0609-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02168865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médicalisation, hygiène et risque sanitaire dans les campagnes de la région de Lodève au temps des Lumières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Robert Chamboredon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hygiène et santé en Bas-Languedoc oriental. Du XVIIIe siècle aux lendemains du Premier Conflit mondial</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions de la Fenestrelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.41-56, 2019, 978-2-37871-052-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02455078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les moulins à Lastours de la fin du XVIe à la fin du XVIIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Jaudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Claude Capéra; Daniel Laffont. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La vallée de l’Orbiel. Un passé industriel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrimoine, Vallée des Cabardès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.63-73, 2019, (Carnet de mémoire)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02455014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’encadrement médical des campagnes en pays héraultais et gardois entre le milieu du XVIIe et le début du XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie Bolton. Dir.; Patrick Fournier. Dir.; Claude Grimmer. Dir. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecine et santé dans les campagnes. Approches historiques et enjeux contemporains = Medicine and health care in the countryside. Historical perspectives and contemporary challenges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 6, </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 123-141, 2019, Histoire des mondes modernes, 978-2-8076-0708-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02168870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exigeantes confluences : une brève histoire de l’habitat entre Orbiel et Grésilhou à l’Époque moderne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Jaudon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie-Élise Gardel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cabaret, Histoire et archéologie d’un castrum 2. Le versant sud du site de Cabaret à Lastours (Aude)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Amicale Laïque de Carcassonne (Aude); Patrimoines, vallées des Cabardès (Aude), pp.25-34, 2018, 979-10-96219-04-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02170479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une approche sociale et technique du charbonnage dans le bassin de l’Hérault au XVIIIe siècle d’après les archives du quotidien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sandrine Paradis-Grenouillet. Dir.; Sylvain Burri. Dir.; Romain Rouaud. Dir. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Charbonnage, charbonniers, charbonnières. Confluence de regards autour d’un artisanat méconnu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Provence, p. 215-224., 2018, Confluent des sciences (Coll.), 979-1-03200-053-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02170480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les limites communales de l’Ancien Régime à nos jours : un cas de migration de toponyme de frontière à La Lieude (communes de Brenas et de Mérifons, Hérault)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre CASADO. Ed.; Frédéric ROUSSEAU. Ed. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Retrouver les paysans. Communauté – pouvoirs – territoires, XIIIe-XXe siècles. Mélanges en l’honneur d’Élie Pélaquier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de La Méditerranée, p. 173-186., 2017, Histoire et sociétés, 978-2-36781-239-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02171488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terriers des seigneurs et compoix des communautés en Languedoc oriental</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Loup ABBE. Dir. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Estimes, compoix et cadastres. Histoire d’un patrimoine commun de l’Europe méridionale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le Pas d’Oiseau, p. 104-119., 2017, 978-2-917971-70-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02170481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une culture de “Petites Gens” ? Genêt et société en Lodévois du XVIIe au XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Marc MORICEAU. Ed.; Philippe MADELINE. Ed. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Petites Gens de la terre. Paysans, ouvriers et domestiques (Moyen Âge-XXIe siècle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4, p. 255-262., 2017, Bibliothèque du Pôle Rural, 979-10-91823-03-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02171484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agronomie, pouvoirs et sociétés en Europe occidentale (XVe-XVIIIe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Étienne Stockland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Marc Olivier (dir.) </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences, techniques, pouvoirs et sociétés du XVe siècle au XVIIIe siècle (période de la Révolution française exclue), Angleterre, France, Pays-Bas/Provinces Unies et péninsule italienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ellipses, p. 151-164., 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01376099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rural commons in Mediterranean France from the seventeenth to the twentieth centuries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Niels Grüne, Jonas Hübner, Gerhard Siegl (éd.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Ländliche Gemeingüter. Kollektive Ressourcennutzung in der europäischen Agrarwirtschaft / Rural Commons. Collective Use of Resources in the European Agrarian Economy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 12, Studienverlag, p. 44-53., 2016, Jahrbuch für Geschichte des ländlichen Raumes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01334214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le genêt, plante textile du Lodévois aux XVIIe et XVIIIe siècles : un marqueur des relations ville-campagne ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie-Claude Marandet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La ville et le plat pays, XIIIe-XVIIIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Perpignan, p. 355-378., 2016, </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pupvd.3575⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01400537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Vaunage au temps des Camisards (1703-1707). Le témoignage d’un officier de l’armée de Louis XIV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Luc Pontvieux, Daniel Llinarès (coord.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congénies en Vaunage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, t. 3 (n° 6), Association Maurice Aliger, p. 709-724., 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01408643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Villages et hameaux de la vallée du Salagou (XVIIe-XXe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Amoureux d'ici, Salagou-Mourèze..</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ed. Matorral, p. 66-67., 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01192821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rouissage et pollution des cours d’eau en Languedoc méditerranéen (XVIIe-XIXe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centemeri Laura, Daumalin Xavier (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pollutions industrielles et espaces méditerranéens (XVIIIe-XXIe siècle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Karthala / Éditions de la MMSH, p. 29-44., 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01192781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rendre visible la plante invisible : sources historiques et traces de végétaux dans les espaces agricoles méridionaux (XVIIIe-XIXe siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Isabelle Trivisani-Moreau, Aude-Nuscia Taïbi, Cristiana Oghina-Pavie (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traces du végétal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, p. 63-72., 2015, </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pur.42256⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01285587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le genêt, plante textile des campagnes lodévoises entre le XVIIe et le XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Agropastoralisme méditerranéen de l' Hérault à l'Aveyron. 29èmes Journées nationales de rencontres et de formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, n°33, pp.54-55, 2015, Actes du Congrès ANCOVART (Association nationale des guides conférenciers des villes d'art et pays d'art et d'histoire)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01334195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présence et peur du loup dans trois régions rurales françaises du XVIIe au XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Emmanuel Werlings</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Violaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vivre avec le loup ? 3000 ans de conflit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris : Tallandier, p. 67-77., 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00997199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire d'un territoire d'habitat dispersé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La commune de Mérifons. Une terre en héritage, une culture en partage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Clermont-l'Hérault : Communauté de Communes du Clermontais, p. 43-94., 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00940032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peasant property, common land and the environment in the garrigues of Languedoc from the seventeenth to the twenty-first century</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rural societies and environments at risk. Ecology, property rights and social organisation in fragile areas (Middle Ages-Twentienth century),</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Turnhout : Brepols, p. 89-114., 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00817885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salasc et son église</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clochers du Clermontais. Clochers et tours d'horloge - Dossier n°1</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le Caylar : Arts et Traditions Rurales, p. 211., 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00753299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salasc, le Village, ancienne &amp;quot;muraille de la Ville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bilan Scientifique de la Région Languedoc-Roussillon 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DRAC Languedoc-Roussillon, Service régional de l'archéologie, p. 161-163, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00457702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'utilisation des plans-terriers pour la connaissance des droits seigneuriaux et du terroir : Salasc et Saint-Jean-de-la-Blaquière (Hérault) au XVIIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Compoix et ses Usages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Montpellier : Publications de Montpellier III, Université Paul Valéry, p. 273-291, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00274839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (43)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and Restoration Trajectory of a Low‐Energy River: The Case of the Vistre, a Coastal River in the South of France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serrhini‐naji Ghita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Cerceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vinches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Mathevet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">River Research and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 41 (10), pp.2107-2121. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/rra.70036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05251712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de l’ouvrage de Philippe Veyrunes, &amp;quot;Du petit paysan à l’agro-entrepreneur, et après ? Activités de quatre générations dans les Garrigues gardoises (1920-2020)&amp;quot;, Dijon, Raison et Passions, 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d’Histoire de Nîmes et du Gard</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Revue d'Histoire de Nîmes et du Gard, 2022, n° 37, p. 156-160</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03690994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odour Nuisance: a New Methodology to Evaluate and Anticipate the Risk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Billy Pottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronica Artigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Chaignaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, ISBN 978-88-95608-94-5, 95, pp.43-48. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3303/CET2295008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03820113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditorial. Entre heureuses réapparitions et risque de perte irrémédiable d’un patrimoine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Duvaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Patrimoines du sud</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Découvertes et redécouvertes d'archives, 15, </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/pds.8726⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03625246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Ce livre qui est tant grand et qui est tant gros et qui pèse tant ». La redécouverte du dernier terrier de la seigneurie de Lauzières et Octon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Duvaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Patrimoines du sud</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Découvertes et redécouvertes d'archives, 15, </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/pds.8654⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03626312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salasc : les chemins et le commerce du bétail. Contribution à l’étude des circulations vers le marché de Clermont du xviie au xixe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin du Groupe de Recherches et d'Etudes du Clermontais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, vol. 37 (225-226-227), p. 35-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03205582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constats et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d’Histoire de Nîmes et du Gard</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Quarante ans de la Société d’Histoire Moderne et Contemporaine de Nîmes et du Gard, 1981-2021, Hors-série, p. 115-121</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03502509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de l’ouvrage de Roland Castanet : Cros et la soie. Pour le meilleur et pour le pire, Saint-Hippolyte-du-Fort, Les Amis de Clio, 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d’Histoire de Nîmes et du Gard</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Revue d’Histoire de Nîmes et du Gard, p. 165-167</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03205443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de l’ouvrage de Louis Gabard : Voyage dans le Midi de la France sous le règne de Louis XVI en compagnie de Monseigneur Dillon, Brignon, Editions de la Fenestrelle, 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d’Histoire de Nîmes et du Gard</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Revue d’Histoire de Nîmes et du Gard, p. 138-140</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02549954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de l’ouvrage de Laurent Herment (dir.) : Histoire rurale de l’Europe, XVIe-XXe siècle, Paris, Éditions de l’EHESS, 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études rurales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Etudes rurales, n° 206, p. 236-238. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/etudesrurales.24977⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03134363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À la recherche des toiles de genêt dans les Cévennes (XVIIIe-XXe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d’Histoire de Nîmes et du Gard</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 34, p. 22-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02168868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de l’ouvrage de Roland Viader et Christine Rendu (dir.) : Cultures temporaires et féodalité. Les rotations culturales et l’appropriation du sol dans l’Europe médiévale et moderne ( Toulouse, Presses universitaires du Mirail, 2014)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue historique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Revue historique, n° 682, p. 426-428</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02179560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation. Jean Nougaret le Languedocien, hommages à sa mémoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand-Fabre Danielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études héraultaises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Jean Nougaret le Languedocien (1939-2013). Hommages à sa mémoire, 47, p. 4-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02172130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation. Jean Nougaret, le Languedocien (1939 - 2013)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Bertrand-Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études héraultaises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 47, pp.4-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03063192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de l’ouvrage de Bernard Chevalier : Guillaume Briçonnet (v. 1445-1514), un cardinal-ministre du début de la Renaissance : marchand, financier, homme d’État et prince de l’Église. Rennes, PUR, 2005</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales du Midi : revue archéologique, historique et philologique de la France méridionale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Annales du Midi, t. 128, 2016, n° 296, p. 602-605</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02181099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biobibliographie de Jean Nougaret (1939-2013)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand-Fabre Danielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Felix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Palouzié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études héraultaises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Jean Nougaret le Languedocien (1939-2013). Hommages à sa mémoire, 47, p. 142-148</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02172150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de la soutenance de Fabrice Poncet : Plus de beurre que de pain ? La spécialisation agricole dans le Plain et le Bessin (XVe siècle-XIXe siècle), thèse de doctorat en histoire moderne et contemporaine, soutenue à l’université de Caen-Normandie le 13 novembre 2015.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire &amp; sociétés rurales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Histoire et Sociétés Rurales, n° 45, p. 275-278</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02182587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le genêt et ses utilisations, entre le Lodévois et la région de Montagnac du XVIIe au XXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin des amis de Montagnac</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 98, p. 4-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02169121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La région de Pézenas et les pays d’Hérault sous la plume de Jean de Plantavit de La Pause, seigneur de Margon (1646-1726)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études héraultaises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Jean Nougaret le Languedocien (1939-2013). Hommages à sa mémoire, 47, p. 60-65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02172139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de l’ouvrage de Bruno Jaudon : Les compoix de Languedoc, impôt, territoire et société du XIVe au XVIIIe siècle, Caen / Rennes, Association d’Histoire des Sociétés Rurales / Presses Universitaires de Rennes, coll. « Bibliothèque d’histoire rurale », 2014.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire &amp; sociétés rurales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Histoire et Sociétés Rurales, n° 44, p. 162-166</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02182591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de la soutenance d’Éric Fabre, Entre basses Alpes et haute Provence, la vie rurale d’un pays de piémont (fin XVIIe-milieu XXe siècle), habilitation à diriger des recherches d’histoire moderne et contemporaine, soutenue à l’université de Perpignan-Via Domitia le 4 mars 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire &amp; sociétés rurales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Histoire et Sociétés Rurales, n° 43, p. 217-221</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02182933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de l’ouvrage de Bénédicte Bousquet : L’abbaye de Lagrasse, entre Renaissance et réforme mauriste (1501-1792), Mayrac, Chez l’auteur, 2014.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales du Midi : revue archéologique, historique et philologique de la France méridionale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Annales du Midi, t. 127, n° 292, p. 523-526</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02182931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une plante exploitée par l’Homme. Le genêt au domaine des Escoussols au XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Patrimoines, Vallées des Cabardès</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, n°9, p. 49-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01184911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de l’ouvrage de Fulgence Delleaux : Les censiers et les mutations des campagnes du Hainaut français, Namur, Presses universitaires de Namur, 2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue historique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Revue historique, n° 671, p. 716-717</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02182936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de la soutenance d’Isabelle Commandré : L’artisanat du verre en Bas-Languedoc du XVIe au XVIIIe siècle, thèse de doctorat d’archéologie, soutenue à Aix-Marseille Université le 3 juillet 2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales du Midi : revue archéologique, historique et philologique de la France méridionale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Annales du Midi, t. 126, n° 288, p. 513-515</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02182934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une plante exploitée par l'Homme. Le genêt à Limousis au XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Patrimoines, Vallées des Cabardès</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, n° 8, p. 63-68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00997212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre infield et outfield : une géographie historique de l'exploitation du genêt d'Espagne en Lodévois (XVIe-XIXe siècle).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Géographie Historique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, n°3, 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00940062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une plante textile : le genêt d'Espagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Los Rocaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, n° 12, p. 4-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00940022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franchir la marge : entre outfield et infield. Le cas du genêt et de la lavande dans le Midi de la France (XVIIIe-XXe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue du Nord. Collection Archéologie (Hors série)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, n°18, p. 31-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00824917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sous le regard des scientifiques. La culture du genêt textile du Lodévois, XVIIe-XXe siècle.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers du CERM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, tome 8, p. 89-103</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00940046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agriculture irriguée et petite hydraulique en Languedoc méditerranéen (XVIIe-XIXe siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Estudis d'història agrària</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, n°23, p. 137-148</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00779779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le jeu de ballon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Guiraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin des Amis de Montagnac</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, n°81, p. 27-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00565760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compoix et aménagement du territoire en Languedoc (XVIe-XVIIIe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Jaudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales du Midi : revue archéologique, historique et philologique de la France méridionale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, tome 122 (n°272), p. 515-533. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/anami.2010.7340⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00565765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'irrigation en Lodévois (XVIIe-XIXe siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin des Amis de Montagnac</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, n°77, p. 11-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00457695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au temps où le jeu de ballon n'était pas encore un jeu d'enfant : Essai de représentation d'un jeu qui a marqué l'espace social héraultais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Guiraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études héraultaises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, n°39, p. 309-327</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00457694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les oliviers à Lastours (XVIe-XXe siècles) : une présence historique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Jaudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Patrimoines. Vallées des Cabardès</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, n°4, p. 79-84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00565767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salasc (Hérault), Village, ancienne “muraille de la ville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie médiévale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, vol. 37, p. 274</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00274826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du buron d'Aubrac au village de la plaine : le bâti rural languedocien à l'époque moderne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Jaudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bibliothèque du Pôle Rural</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, n°1, p. 213-241</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00274822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'environnement languedocien avant l'âge industriel. Vers une modélisation des paysages anciens ruraux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de la Maison de la recherche en sciences humaines de l'université de Caen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Jeunes chercheurs en Sciences humaines et sociales. 10 ans de recherche à la MRSH de Caen, n° spécial, pp.123-135</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00274797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le genêt textile (XVIIe-XIXe siècle). Une dynamique agricole en Lodévois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire &amp; sociétés rurales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, n°23, p.137-168</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00274805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compoix, terriers et cadastres. Des données quantitatives et spatiales sur l'environnement rural languedocien (XVIIe-XIXe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Liame :Histoire et histoire de l'art des époques moderne et contemporaine de l’Europe méditerranéenne et de ses périphéries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, n°14 (juillet-décembre 2004), p. 63-82</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00274809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La seigneurie et l'agriculture en Lodévois d'après deux plans-terriers du XVIIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire &amp; sociétés rurales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, n°5, p. 397-411</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00274845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les usages des terrains semés en genêt d'Espagne, plante textile, dans le Lodévois (XVIIe-XIXe siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'Arts et Traditions rurales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, n°13, p. 199-225</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00274774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controlling or rewilding the river: local expressions of a tension between revitalization and risk control, case study of the Vistreplain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghita Serrhini-Naji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Cerceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vinches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Mathevet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Scientific Assembly of the International Association of Hydrological Sciences (IAHS 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Montpellier, France. , 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03702932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment écrire le passé, le présent et le futur des terrils du bassin minier de Provence ? Une action structurante au cœur de l’Observatoire Hommes Milieux du Bassin Minier de Provence (OHM BMP)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Laffont-Schwob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Prudent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Folzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Daumalin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire 2018 Labex DRIIHM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Martigues, France. , 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02179557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La « Chronique française » du petit Thalamus de Montpellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Conesa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wionet Chantal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Rubio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de la Méditerranée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 344 p., 2025, Histoire et société, Thomas Granier, 978-2-36781-489-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05281347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’âge de la soie en piémont cévenol.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odon Abbal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cadoret Florian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Carteirac-Cregut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Castanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les Amis de Clio. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions de la Fenestrelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 250 p., 2024, 978-2-37871-148-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04876202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cahier de vacances pour réussir en histoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Baldasseroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Teyssier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Studyrama Editions, 2022, 978-2-7495-5115-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04092608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La chronique française du Petit Thalamus (1502-1604)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Conesa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Wionet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01558683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Rivière à Lastours, histoire d'un village languedocien (XIIIe-XXe siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Élise Gardel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Jaudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Portet-sur-Garonne : Nouvelles éditions Loubatières, 184 p., 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00607811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire de Celles jusqu'au XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Guiraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Beugnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Mauriès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communauté de communes Lodévois &amp; Larzac, p. 6-47., 2009, Celles Salagou, du ruisseau au lac</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00457693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le genêt textile. Plante sauvage, plante cultivée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Llaty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Chabal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Cullin-Mingaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lodève, Les Cahiers du Lodévois-Larzac, 144 p., 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00457696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Billet du président. Archives, villes et campagnes gardoises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, Revue d'Histoire de Nîmes et du Gard, 2025, n° 40, p. 5-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05548282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Billet du président. Le Gard et la SHNG dans les territoires de la région Occitanie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, Revue d'Histoire de Nîmes et du Gard, 2024, n° 39, p. 5-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04876037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Billet du président. Résilience ou rupture ? De la SHMCNG à la SHNG</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, Revue d'Histoire de Nîmes et du Gard, 2023, n° 38, p. 5-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04876017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les compoix du Lodévois, XIVe-XVIIIe siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010, 5 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00567642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Cannabis, quelle histoire ! ou Des usages du Cannabis : table ronde organisée à la Maison des Sciences de l’Homme de Montpellier dans le cadre de la Semaine du cerveau, Montpellier, MSH-SUD, 16 mars 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Bockaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Donnadieu-Rigole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Thouvenot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03517410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Professionnels de santé, risques sanitaires et histoire des techniques agraires : communication lors du séminaire du Pôle « Sociétés et espaces ruraux », MRSH de Caen-Normandie, dirigé par Jean-Marc Moriceau et Philippe Madeline, Université de Caen, 16 novembre 2021.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03517421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId189"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="AD7DCA9C"/>
+    <w:nsid w:val="74F45D00"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sylvain-olivier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/139777261" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876374v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Olivier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876478v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876628v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Grenier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04305131v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Billy Pottier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Tixier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Fanlo" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706209v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Duvaux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706251v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Bressac" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951365v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Malhautier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jarrige" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02992817v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Artigue" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Fanlo" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/978-981-14-8593-0_5139-cd" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03691374v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Cadiere" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185885v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185888v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fabre" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185890v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185892v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187512v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-&#201;tienne Stockland" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187514v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187515v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187525v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187519v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187586v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187585v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05547587v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/cths/21355" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15rm5" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875961v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ellipses.fr/accueil/15417-question-1-au-programme-histoire-9782340094079.html?srsltid=AfmBOop8WJ6y6qXnsFAeVr-7s0JRIHm9dIJGL7j4easOTk7jGL6yeQpF" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314753v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706339v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fr.calameo.com/books/0066464897c89ae741136" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168865v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pum.univ-tlse2.fr/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455078v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-fenestrelle.com/produit/hygiene-et-sante-en-bas-languedoc-oriental-du-xviiie-siecle-aux-lendemains-du-premier-conflit-mondial/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455014v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Jaudon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://patrimoinesvalleesdescabardes.unblog.fr/category/contact/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168870v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170479v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170480v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171488v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170481v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171484v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376099v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334214v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400537v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pupvd.3575" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408643v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192821v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192781v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334195v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285587v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.42256" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997199v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Werlings" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Violaine" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940032v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817885v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753299v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457702v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274839v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05251712v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serrhini&#8208;naji Ghita" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Cerceau" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vinches" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Mathevet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rra.70036" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690994v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03820113v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Chaignaud" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET2295008" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625246v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pds.8726" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626312v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pds.8654" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03205582v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502509v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03205443v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549954v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134363v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesrurales.24977" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168868v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179560v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172130v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand-Fabre Danielle" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Michel" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063192v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Bertrand-Fabre" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181099v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172150v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Felix" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Palouzi&#233;" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182587v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169121v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172139v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182591v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182933v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182931v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184911v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182936v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182934v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997212v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940062v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940022v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824917v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940046v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00779779v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565760v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Guiraud" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565765v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/anami.2010.7340" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457695v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457694v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565767v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274826v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274822v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274797v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274805v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274809v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274845v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274774v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03702932v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghita Serrhini-Naji" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179557v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Laffont-Schwob" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Prudent" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Folzer" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Daumalin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-05281347v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Durand" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Conesa" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wionet Chantal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rubio" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulm.fr/index.php/default/la-chronique-francaise-du-petit-thalamus-de-montpellier.html" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876202v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odon Abbal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cadoret Florian" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Carteirac-Cregut" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Castanet" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Costa" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-fenestrelle.com/produit/lage-de-la-soie-en-piemont-cevenol/oriental-du-xviiie-siecle-aux-lendemains-du-premier-conflit-mondial/" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04092608v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ortega" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Baldasseroni" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Teyssier" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01558683v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Wionet" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00607811v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-&#201;lise Gardel" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457693v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Beugnon" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mauri&#232;s" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457696v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Llaty" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Chabal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Cullin-Mingaud" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Durand" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548282v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876037v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876017v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00567642v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517410v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Bockaert" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Donnadieu-Rigole" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Thouvenot" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517421v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sylvain-olivier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/139777261" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876374v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Olivier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876478v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876628v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Grenier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04305131v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Billy Pottier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Tixier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Fanlo" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706209v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Duvaux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706251v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Bressac" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951365v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Malhautier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jarrige" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02992817v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Artigue" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Fanlo" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/978-981-14-8593-0_5139-cd" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03691374v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Cadiere" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185885v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185888v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fabre" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185890v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185892v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187512v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-&#201;tienne Stockland" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187514v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187515v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187525v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187519v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187586v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187585v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05547587v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/cths/21355" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15rm5" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875961v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ellipses.fr/accueil/15417-question-1-au-programme-histoire-9782340094079.html?srsltid=AfmBOop8WJ6y6qXnsFAeVr-7s0JRIHm9dIJGL7j4easOTk7jGL6yeQpF" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314753v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706339v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fr.calameo.com/books/0066464897c89ae741136" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168865v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pum.univ-tlse2.fr/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455078v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-fenestrelle.com/produit/hygiene-et-sante-en-bas-languedoc-oriental-du-xviiie-siecle-aux-lendemains-du-premier-conflit-mondial/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455014v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Jaudon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://patrimoinesvalleesdescabardes.unblog.fr/category/contact/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168870v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170479v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170480v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171488v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170481v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171484v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376099v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334214v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400537v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pupvd.3575" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408643v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192821v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192781v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285587v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.42256" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334195v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997199v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Werlings" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Violaine" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940032v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817885v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753299v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457702v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274839v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05251712v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serrhini&#8208;naji Ghita" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Cerceau" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vinches" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Mathevet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rra.70036" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690994v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03820113v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Chaignaud" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET2295008" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625246v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pds.8726" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626312v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pds.8654" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03205582v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502509v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03205443v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549954v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134363v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesrurales.24977" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168868v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179560v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172130v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand-Fabre Danielle" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Michel" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063192v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Bertrand-Fabre" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181099v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172150v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Felix" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Palouzi&#233;" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182587v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169121v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172139v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182591v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182933v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182931v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184911v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182936v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182934v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997212v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940062v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940022v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824917v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940046v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00779779v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565760v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Guiraud" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565765v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/anami.2010.7340" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457695v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457694v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565767v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274826v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274822v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274797v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274805v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274809v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274845v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274774v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03702932v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghita Serrhini-Naji" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179557v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Laffont-Schwob" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Prudent" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Folzer" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Daumalin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-05281347v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Durand" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Conesa" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wionet Chantal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rubio" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulm.fr/index.php/default/la-chronique-francaise-du-petit-thalamus-de-montpellier.html" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876202v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odon Abbal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cadoret Florian" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Carteirac-Cregut" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Castanet" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Costa" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-fenestrelle.com/produit/lage-de-la-soie-en-piemont-cevenol/oriental-du-xviiie-siecle-aux-lendemains-du-premier-conflit-mondial/" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04092608v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ortega" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Baldasseroni" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Teyssier" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01558683v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Wionet" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00607811v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-&#201;lise Gardel" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457693v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Beugnon" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mauri&#232;s" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457696v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Llaty" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Chabal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Cullin-Mingaud" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Durand" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548282v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876037v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876017v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00567642v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517410v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Bockaert" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Donnadieu-Rigole" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Thouvenot" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517421v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>