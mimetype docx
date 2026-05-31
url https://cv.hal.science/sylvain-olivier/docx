--- v2 (2026-05-08)
+++ v3 (2026-05-31)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sylvain Olivier </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sylvain-olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">139777261</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expérience professionnelle</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2014 : Maître de conférences en histoire moderne à l’Université de Nîmes.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007-2014 : Chargé de cours vacataire en histoire à l’Université de Perpignan-Via Domitia.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2000-2014 : Professeur d’histoire-géographie titulaire, principalement en lycée.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsabilités administratives actuelles à l’Université de Nîmes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2021 : Vice-président Formation.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2018 : Responsable de la filière histoire (et en particulier de la licence 1, 2 et 3 Histoire & Patrimoine).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2018 : Président du jury de la licence Histoire & Patrimoine, 1re, 2e et 3e année.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formation</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013 : Qualification aux fonctions de maître de conférences, 22e section du CNU.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012 : Thèse de doctorat d’histoire, Université de Caen Basse-Normandie.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004 : DEA d’histoire, Université de Caen Basse-Normandie.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003 : Agrégation externe d’histoire, préparée à l’Université de Paris I Panthéon-Sorbonne.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1997 : CAPES externe d’histoire-géographie, préparé à l’IUFM de Montpellier.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1996 : Maîtrise d’histoire, Université Paul-Valéry Montpellier III.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1995 : Licence d’histoire, Université Paul-Valéry Montpellier III.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1994 : DEUG d’histoire-géographie ; Certificat d’Université d’histoire régionale, Université Paul-Valéry Montpellier III.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsabilités actuelles dans des associations et revues</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Membre de la Société d’Histoire Moderne et Contemporaine de Nîmes et du Gard (SHMCNG) depuis 2014. Membre du conseil d’administration (depuis 2017). Vice-président (2019-2021). Président (2022-2024).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Membre de l’Association des Journées Internationales d'Histoire de Flaran depuis 2016. Membre du bureau (depuis 2018).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Membre de l’Association d’Histoire des Sociétés Rurales (AHSR) depuis 1997. Membre du conseil d’administration (depuis 2015).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Membre du Réseau Universitaire de Chercheurs en Histoire Environnementale (RUCHE) depuis 2011. Membre du conseil d’administration de 2015 à 2021.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Membre du comité scientifique de </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Patrimoines du Sud</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (depuis 2019).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Membre du comité de rédaction des </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales du Midi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (depuis 2020).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Programmes de recherche</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- ImSERT : « Impact sanitaire et environnemental du rouissage traditionnel des plantes textiles : regards croisés en histoire et sciences expérimentales ». Porteurs de projet Sylvain Olivier, Axelle Cadière (CHROME) et Luc Malhautier (LGEI). Projet financé par la MSH-Sud depuis janvier 2019.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- « Écrire le passé, le présent et le futur des terrils du bassin minier de Provence » Porteurs de projet Isabelle Laffont-Schwob, LPED UMR IRD 151, Aix-Marseille Université, et Xavier Daumalin, TELEMMe UMR 7303, Aix-Marseille Université. Projet financé par l’OHM BMP depuis février 2018.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- RestEAUr’Lag : « La restauration écologique des socio-éco-systèmes lagunaires méditerranéens. Les services environnementaux favorisent-ils des conditions de bifurcation dans les trajectoires d’aménagement et de développement des territoires littoraux ? ». Porteur de projet Stéphane Ghiotti, ART-DEV - UMR 528, Université Paul-Valéry - Montpellier. Projet financé par la Fondation de France, depuis janvier 2019.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- RDMed : « Resilience and adaptation to Droughts and extreme climate events in the MEDiterranean : lessons learnt from past on a 1.5°C or more warmer world ». Porteur de projet Joël Guiot - CEREGE UMR 7330, Aix-en-Provence. Projet financé par A*MIDEX depuis juin 2018.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- PCR « Espace rural et occupation du sol de la région nîmoise de la Préhistoire récente à l’époque moderne ». Coord. Jean-Yves Breuil, INRAP Méditerranée, Nîmes. Depuis 2005.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Programme de recherche </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terrae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (UMR Framespa-Traces, Université de Toulouse II-Jean-Jaurès) sur les compoix méridionaux. Coord. Jean-Loup Abbé et Florent Hautefeuille. Depuis 2006.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crise climatique, risque environnemental, soutenabilité agricole et résilience : les campagnes du Lodévois face aux inondations de 1766</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Effondrements et ruptures : 147 e congrès du CTHS, Toulouse (France), 23-26 mai 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Comité des Travaux Historiques et Scientifiques (CTHS); Université de Toulouse-Jean Jaurès (Campus du Mirail), May 2023, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04876374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des animaux et des hommes, dans la vallée du Salagou (XVIIe-XIXe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’homme et l’animal dans l’histoire : journée d'étude</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Archives Départementales de l'Hérault (Montpellier), Nov 2023, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04876478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les seigneuresses languedociennes : état des lieux en Lodévois dans la seconde moitié du XVIIIe siècle, [participation à l'] Atelier sur Le pouvoir seigneurial féminin : seigneuresses en Europe, Méditerranée et Canada du Moyen Âge à l’époque contemporaine, organisé par Benoît Grenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Grenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9èmes Rencontres Scientifiques Universitaires Sherbrooke-Montpellier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Sherbrooke (Canada); Université de Montpellier (France); Université Paul-Valéry Montpellier (France), Jun 2024, Sherbrooke (Québec), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04876628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gêne olfactive: une nouvelle méthode pour évaluer et anticiper le risque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Billy Pottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Louis Fanlo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M2023 - XVème édition : Évaluation(s), du concept aux objets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Alès, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04305131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seigneurie, archives et familles. Une recherche historique et généalogique dans l’Hérault (XVIIIe-XXIe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Duvaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8èmes Rencontres Scientifiques Universitaires Sherbrooke-Montpellier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Sherbrooke (Canada); Université de Montpellier (France); Université Paul-Valéry Montpellier (France); Université de Nîmes (France), Jun 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03706209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des seigneuresses en Languedoc à l’époque moderne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Bressac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8èmes Rencontres Scientifiques Universitaires Sherbrooke-Montpellier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Sherbrooke (Canada); Université de Montpellier (France); Université Paul-Valéry Montpellier (France); Université de Nîmes (France), Jun 2022, Nîmes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03706251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rouissage du chanvre : regards croisés entre histoire et sciences expérimentales (à propos du projet ImSERT)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Malhautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Jarrige</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Table-ronde internationale « Le chanvre : du champ au fil. Pratiques, savoirs et circulations de la Protohistoire au XXIe siècle »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aline Durand; Delphine Barbier-Pain; Sophie Laligant; Université du Mans, Nov 2021, Le Mans (Sarthe), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04951365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odour nuisance: decision support tools to anticipate and represent levels of odour nuisance on a territory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Billy Pottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronica Artigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Fanlo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESREL 2020 - The 30th European Safety and Reliability Conference ; PSAM 15 - 15th Probabilistic Safety Assessment and Management Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Venise, Italy. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3850/978-981-14-8593-0_5139-cd⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02992817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction du séminaire : Lancement du projet MSH-SUD ImSERT, organisé par le laboratoire Chrome à l'Université de Nîmes, 23 Mai 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Malhautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Cadiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de lancement du projet MSH-SUD ImSERT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sylvain Olivier; Luc Malhautier; Axelle Cadière; Laboratoire CHROME (Université de Nîmes), May 2019, Nîmes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03691374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’alleu paysan dans le Sud de la France aux XVIIe et XVIIIe siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7èmes Rencontres Scientifiques Universitaires Sherbrooke-Montpellier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Sherbrooke (Canada); Université de Montpellier (France); Université Paul-Valéry Montpellier (France); Université de Nîmes (France), Jun 2019, Sherbrooke, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02185885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collecte et mise en perspective de savoirs historiques sur les techniques et les risques environnementaux liés au rouissage aux XVIIIe et XIXe siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fabre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de lancement du projet MSH-SUD ImSERT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sylvain Olivier; Luc Malhautier; Axelle Cadière; Laboratoire CHROME (Université de Nîmes), May 2019, Nîmes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02185888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reflections concerning the transformations of southern France agriculture in response to droughts in the Early modern period</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kickoff Meeting of AMIDEX / RDMED project</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Joël Guiot; Laboratoire CEREGE (Aix-En-Provence, France), Sep 2018, Aix-En-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02185890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spanish broom and oeconomic improvement in Enlightenment Languedoc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium « Textiles, Dyes and Knowledge Oeconomies in Enlightenment France »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pamela H. Smith; Etienne Stockland; Center for Science and Society, Columbia University (New York), Oct 2017, New York, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02185892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La culture de l’oignon, son commerce et sa consommation dans le monde rural bas-languedocien à l’époque moderne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Étienne Stockland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude "Alimentation et monde rural. Évolutions, innovations, continuités du Moyen Âge aux années 1970"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association d'Histoire des Sociétés rurales (AHSR); Projet TERESMA (Produits des Terroirs, Espaces et Marchés, Hier et Aujourd'hui); Université de Clermont-Ferrand (France), Oct 2017, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02187512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wool and vegetal fibers in the rural textile industries of the region of Lodève and Clermont (Languedoc, France), 16th-19th centuries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rural History 2017 conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Leen Van Molle; Katholieke Universiteit Leuven - Université Catholique de Louvain; European Rural History Organization (EURHO), Sep 2017, Louvain, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02187514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformation des textiles végétaux et risque de pollution de l’eau : des cas languedociens des XVIIe-XIXe siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de l’équipe CHROME EA 7352</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Nîmes, Jun 2016, Nîmes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02187515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Women at work in the region of Lodève (Languedoc, France) in early modern period: the case of crafts using textile broom fibres in the 18th century</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rural History 2015 conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Rosa Congost; European Rural History Organization (EURHO); Université de Gérone (Espagne), Sep 2015, Gérone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02187525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuity and change in the agrarian system of the region of Lodève (Languedoc, France) in early modern period (early 17th-early 19th centuries)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rural History 2015 conference,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Rosa Congost; European Rural History Organization (EURHO); Université de Gérone (Espagne), Sep 2015, Gérone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02187519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biens et droits des communautés d’habitants dans les campagnes du Bas Languedoc aux XVIIe et XVIIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bien(s) commun(s) et biens collectifs aux époques médiévale et moderne : 3e Ecole d’été d’histoire économique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Katia Béguin (EHESS); Simona Cerutti (EHESS); Julie Claustre (Université Paris 1); Laurent Feller (Université Paris 1 / IUF); Agnès Gramain (Université Paris 1); Emmanuel Huertas (Université Toulouse 2/CNRS), Aug 2014, Florence, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02187586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The resources of the commons in Mediterranean Languedoc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er Workshop Internazionale di storia ambientale applicata : Storia locale, patrimonio rurale e beni comuni / 1st International Workshop on Applied Environmental History : Local History, Rural Heritage and Commons</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Claudia Parola; Vittorio Tigrino; Università degli Studi di Genova (LASA); Università del Piemonte Orientale, Sep 2014, Toirano et Balestrino, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02187585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (27)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une catastrophe météorologique : les inondations de 1766 dans le Midi languedocien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sandrine Costamagno; Anna Baudry; Claire Delhon; Catherine Dupont; Olivier Dutour; Nejma Goutas; Isabelle Kerouanton; Jacques Pelegrin; Réjane Roure. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Penser les effondrements et les ruptures : approches historiques, archéologiques et épistémologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions du Comité des travaux historiques et scientifiques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 978-2-7355-0986-7. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/15rm5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05547587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 14 - Commentaire de texte corrigé : La crise de 1709 dans les villes et les campagnes du bas-Languedoc sous la plume de Jean de Plantavit de La Pause</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Antoine Follain; Daniel Fischer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pouvoirs et sociétés rurales : France et ses colonies : 1634-1814</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ellipses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.227-238, 2024, 9782340094079</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04875961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand les croquants criaient au loup. Risque, environnement et société au village (Languedoc, 1832)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Madeline. Ed.; Sylvain Skora. Ed. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Campagnes dans l’histoire. Mélanges offerts à Jean-Marc Moriceau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vol. 2, p. 551-560, 2023, Bibliothèque d’Histoire Rurale, n° 14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04314753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paysages de garrigues, exploitation humaine et ressources des terrains incultes en Bas-Languedoc méditerranéen (XVIe-XXe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paysages et patrimoines naturels : Actes du séminaire des Villes et Pays d'Art et d'Histoire d'Occitanie 2021 à l'attention des guides conférenciers (Auch, 24-26 nov. 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Association Nationale des Animateurs de l'Architecture et du Patrimoine, Réseau Occitanie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.44-46, 2022, 978-2-9582148-0-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03706339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un végétal pour fabriquer du fumier. Le buis en France méridionale (XVe-XXe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marc Conesa. Dir.; Nicolas Poirier. Dir. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fumiers ! Ordures ! Gestion et usages des déchets dans les campagnes de l’Europe médiévale et moderne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 38, </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires du Midi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 113-136, 2019, Flaran, 978-2-8107-0609-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02168865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médicalisation, hygiène et risque sanitaire dans les campagnes de la région de Lodève au temps des Lumières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Robert Chamboredon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hygiène et santé en Bas-Languedoc oriental. Du XVIIIe siècle aux lendemains du Premier Conflit mondial</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions de la Fenestrelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.41-56, 2019, 978-2-37871-052-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02455078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les moulins à Lastours de la fin du XVIe à la fin du XVIIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Jaudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Claude Capéra; Daniel Laffont. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La vallée de l’Orbiel. Un passé industriel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrimoine, Vallée des Cabardès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.63-73, 2019, (Carnet de mémoire)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02455014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’encadrement médical des campagnes en pays héraultais et gardois entre le milieu du XVIIe et le début du XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie Bolton. Dir.; Patrick Fournier. Dir.; Claude Grimmer. Dir. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecine et santé dans les campagnes. Approches historiques et enjeux contemporains = Medicine and health care in the countryside. Historical perspectives and contemporary challenges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 6, </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 123-141, 2019, Histoire des mondes modernes, 978-2-8076-0708-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02168870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exigeantes confluences : une brève histoire de l’habitat entre Orbiel et Grésilhou à l’Époque moderne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Jaudon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie-Élise Gardel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cabaret, Histoire et archéologie d’un castrum 2. Le versant sud du site de Cabaret à Lastours (Aude)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Amicale Laïque de Carcassonne (Aude); Patrimoines, vallées des Cabardès (Aude), pp.25-34, 2018, 979-10-96219-04-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02170479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une approche sociale et technique du charbonnage dans le bassin de l’Hérault au XVIIIe siècle d’après les archives du quotidien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sandrine Paradis-Grenouillet. Dir.; Sylvain Burri. Dir.; Romain Rouaud. Dir. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Charbonnage, charbonniers, charbonnières. Confluence de regards autour d’un artisanat méconnu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Provence, p. 215-224., 2018, Confluent des sciences (Coll.), 979-1-03200-053-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02170480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les limites communales de l’Ancien Régime à nos jours : un cas de migration de toponyme de frontière à La Lieude (communes de Brenas et de Mérifons, Hérault)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre CASADO. Ed.; Frédéric ROUSSEAU. Ed. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Retrouver les paysans. Communauté – pouvoirs – territoires, XIIIe-XXe siècles. Mélanges en l’honneur d’Élie Pélaquier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de La Méditerranée, p. 173-186., 2017, Histoire et sociétés, 978-2-36781-239-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02171488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terriers des seigneurs et compoix des communautés en Languedoc oriental</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Loup ABBE. Dir. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Estimes, compoix et cadastres. Histoire d’un patrimoine commun de l’Europe méridionale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le Pas d’Oiseau, p. 104-119., 2017, 978-2-917971-70-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02170481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une culture de “Petites Gens” ? Genêt et société en Lodévois du XVIIe au XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Marc MORICEAU. Ed.; Philippe MADELINE. Ed. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Petites Gens de la terre. Paysans, ouvriers et domestiques (Moyen Âge-XXIe siècle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4, p. 255-262., 2017, Bibliothèque du Pôle Rural, 979-10-91823-03-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02171484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agronomie, pouvoirs et sociétés en Europe occidentale (XVe-XVIIIe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Étienne Stockland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Marc Olivier (dir.) </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences, techniques, pouvoirs et sociétés du XVe siècle au XVIIIe siècle (période de la Révolution française exclue), Angleterre, France, Pays-Bas/Provinces Unies et péninsule italienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ellipses, p. 151-164., 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01376099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rural commons in Mediterranean France from the seventeenth to the twentieth centuries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Niels Grüne, Jonas Hübner, Gerhard Siegl (éd.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Ländliche Gemeingüter. Kollektive Ressourcennutzung in der europäischen Agrarwirtschaft / Rural Commons. Collective Use of Resources in the European Agrarian Economy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 12, Studienverlag, p. 44-53., 2016, Jahrbuch für Geschichte des ländlichen Raumes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01334214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le genêt, plante textile du Lodévois aux XVIIe et XVIIIe siècles : un marqueur des relations ville-campagne ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie-Claude Marandet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La ville et le plat pays, XIIIe-XVIIIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Perpignan, p. 355-378., 2016, </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pupvd.3575⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01400537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Vaunage au temps des Camisards (1703-1707). Le témoignage d’un officier de l’armée de Louis XIV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Luc Pontvieux, Daniel Llinarès (coord.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congénies en Vaunage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, t. 3 (n° 6), Association Maurice Aliger, p. 709-724., 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01408643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Villages et hameaux de la vallée du Salagou (XVIIe-XXe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Amoureux d'ici, Salagou-Mourèze..</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ed. Matorral, p. 66-67., 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01192821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rouissage et pollution des cours d’eau en Languedoc méditerranéen (XVIIe-XIXe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centemeri Laura, Daumalin Xavier (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pollutions industrielles et espaces méditerranéens (XVIIIe-XXIe siècle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Karthala / Éditions de la MMSH, p. 29-44., 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01192781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rendre visible la plante invisible : sources historiques et traces de végétaux dans les espaces agricoles méridionaux (XVIIIe-XIXe siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Isabelle Trivisani-Moreau, Aude-Nuscia Taïbi, Cristiana Oghina-Pavie (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traces du végétal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, p. 63-72., 2015, </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pur.42256⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01285587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le genêt, plante textile des campagnes lodévoises entre le XVIIe et le XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Agropastoralisme méditerranéen de l' Hérault à l'Aveyron. 29èmes Journées nationales de rencontres et de formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, n°33, pp.54-55, 2015, Actes du Congrès ANCOVART (Association nationale des guides conférenciers des villes d'art et pays d'art et d'histoire)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01334195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présence et peur du loup dans trois régions rurales françaises du XVIIe au XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Emmanuel Werlings</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Violaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vivre avec le loup ? 3000 ans de conflit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris : Tallandier, p. 67-77., 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00997199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire d'un territoire d'habitat dispersé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La commune de Mérifons. Une terre en héritage, une culture en partage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Clermont-l'Hérault : Communauté de Communes du Clermontais, p. 43-94., 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00940032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peasant property, common land and the environment in the garrigues of Languedoc from the seventeenth to the twenty-first century</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rural societies and environments at risk. Ecology, property rights and social organisation in fragile areas (Middle Ages-Twentienth century),</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Turnhout : Brepols, p. 89-114., 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00817885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salasc et son église</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clochers du Clermontais. Clochers et tours d'horloge - Dossier n°1</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le Caylar : Arts et Traditions Rurales, p. 211., 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00753299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salasc, le Village, ancienne &amp;quot;muraille de la Ville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bilan Scientifique de la Région Languedoc-Roussillon 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DRAC Languedoc-Roussillon, Service régional de l'archéologie, p. 161-163, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00457702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'utilisation des plans-terriers pour la connaissance des droits seigneuriaux et du terroir : Salasc et Saint-Jean-de-la-Blaquière (Hérault) au XVIIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Compoix et ses Usages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Montpellier : Publications de Montpellier III, Université Paul Valéry, p. 273-291, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00274839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (43)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and Restoration Trajectory of a Low‐Energy River: The Case of the Vistre, a Coastal River in the South of France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serrhini‐naji Ghita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Cerceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vinches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Mathevet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">River Research and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 41 (10), pp.2107-2121. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/rra.70036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05251712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de l’ouvrage de Philippe Veyrunes, &amp;quot;Du petit paysan à l’agro-entrepreneur, et après ? Activités de quatre générations dans les Garrigues gardoises (1920-2020)&amp;quot;, Dijon, Raison et Passions, 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d’Histoire de Nîmes et du Gard</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Revue d'Histoire de Nîmes et du Gard, 2022, n° 37, p. 156-160</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03690994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odour Nuisance: a New Methodology to Evaluate and Anticipate the Risk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Billy Pottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronica Artigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Chaignaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, ISBN 978-88-95608-94-5, 95, pp.43-48. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3303/CET2295008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03820113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditorial. Entre heureuses réapparitions et risque de perte irrémédiable d’un patrimoine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Duvaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Patrimoines du sud</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Découvertes et redécouvertes d'archives, 15, </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/pds.8726⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03625246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Ce livre qui est tant grand et qui est tant gros et qui pèse tant ». La redécouverte du dernier terrier de la seigneurie de Lauzières et Octon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Duvaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Patrimoines du sud</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Découvertes et redécouvertes d'archives, 15, </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/pds.8654⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03626312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salasc : les chemins et le commerce du bétail. Contribution à l’étude des circulations vers le marché de Clermont du xviie au xixe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin du Groupe de Recherches et d'Etudes du Clermontais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, vol. 37 (225-226-227), p. 35-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03205582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constats et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d’Histoire de Nîmes et du Gard</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Quarante ans de la Société d’Histoire Moderne et Contemporaine de Nîmes et du Gard, 1981-2021, Hors-série, p. 115-121</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03502509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de l’ouvrage de Roland Castanet : Cros et la soie. Pour le meilleur et pour le pire, Saint-Hippolyte-du-Fort, Les Amis de Clio, 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d’Histoire de Nîmes et du Gard</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Revue d’Histoire de Nîmes et du Gard, p. 165-167</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03205443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de l’ouvrage de Louis Gabard : Voyage dans le Midi de la France sous le règne de Louis XVI en compagnie de Monseigneur Dillon, Brignon, Editions de la Fenestrelle, 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d’Histoire de Nîmes et du Gard</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Revue d’Histoire de Nîmes et du Gard, p. 138-140</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02549954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de l’ouvrage de Laurent Herment (dir.) : Histoire rurale de l’Europe, XVIe-XXe siècle, Paris, Éditions de l’EHESS, 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études rurales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Etudes rurales, n° 206, p. 236-238. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/etudesrurales.24977⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03134363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À la recherche des toiles de genêt dans les Cévennes (XVIIIe-XXe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d’Histoire de Nîmes et du Gard</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 34, p. 22-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02168868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de l’ouvrage de Roland Viader et Christine Rendu (dir.) : Cultures temporaires et féodalité. Les rotations culturales et l’appropriation du sol dans l’Europe médiévale et moderne ( Toulouse, Presses universitaires du Mirail, 2014)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue historique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Revue historique, n° 682, p. 426-428</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02179560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation. Jean Nougaret le Languedocien, hommages à sa mémoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand-Fabre Danielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études héraultaises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Jean Nougaret le Languedocien (1939-2013). Hommages à sa mémoire, 47, p. 4-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02172130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation. Jean Nougaret, le Languedocien (1939 - 2013)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Bertrand-Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études héraultaises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 47, pp.4-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03063192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de l’ouvrage de Bernard Chevalier : Guillaume Briçonnet (v. 1445-1514), un cardinal-ministre du début de la Renaissance : marchand, financier, homme d’État et prince de l’Église. Rennes, PUR, 2005</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales du Midi : revue archéologique, historique et philologique de la France méridionale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Annales du Midi, t. 128, 2016, n° 296, p. 602-605</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02181099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biobibliographie de Jean Nougaret (1939-2013)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand-Fabre Danielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Felix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Palouzié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études héraultaises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Jean Nougaret le Languedocien (1939-2013). Hommages à sa mémoire, 47, p. 142-148</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02172150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de la soutenance de Fabrice Poncet : Plus de beurre que de pain ? La spécialisation agricole dans le Plain et le Bessin (XVe siècle-XIXe siècle), thèse de doctorat en histoire moderne et contemporaine, soutenue à l’université de Caen-Normandie le 13 novembre 2015.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire &amp; sociétés rurales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Histoire et Sociétés Rurales, n° 45, p. 275-278</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02182587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le genêt et ses utilisations, entre le Lodévois et la région de Montagnac du XVIIe au XXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin des amis de Montagnac</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 98, p. 4-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02169121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La région de Pézenas et les pays d’Hérault sous la plume de Jean de Plantavit de La Pause, seigneur de Margon (1646-1726)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études héraultaises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Jean Nougaret le Languedocien (1939-2013). Hommages à sa mémoire, 47, p. 60-65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02172139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de l’ouvrage de Bruno Jaudon : Les compoix de Languedoc, impôt, territoire et société du XIVe au XVIIIe siècle, Caen / Rennes, Association d’Histoire des Sociétés Rurales / Presses Universitaires de Rennes, coll. « Bibliothèque d’histoire rurale », 2014.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire &amp; sociétés rurales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Histoire et Sociétés Rurales, n° 44, p. 162-166</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02182591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de la soutenance d’Éric Fabre, Entre basses Alpes et haute Provence, la vie rurale d’un pays de piémont (fin XVIIe-milieu XXe siècle), habilitation à diriger des recherches d’histoire moderne et contemporaine, soutenue à l’université de Perpignan-Via Domitia le 4 mars 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire &amp; sociétés rurales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Histoire et Sociétés Rurales, n° 43, p. 217-221</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02182933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de l’ouvrage de Bénédicte Bousquet : L’abbaye de Lagrasse, entre Renaissance et réforme mauriste (1501-1792), Mayrac, Chez l’auteur, 2014.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales du Midi : revue archéologique, historique et philologique de la France méridionale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Annales du Midi, t. 127, n° 292, p. 523-526</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02182931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une plante exploitée par l’Homme. Le genêt au domaine des Escoussols au XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Patrimoines, Vallées des Cabardès</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, n°9, p. 49-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01184911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de l’ouvrage de Fulgence Delleaux : Les censiers et les mutations des campagnes du Hainaut français, Namur, Presses universitaires de Namur, 2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue historique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Revue historique, n° 671, p. 716-717</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02182936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de la soutenance d’Isabelle Commandré : L’artisanat du verre en Bas-Languedoc du XVIe au XVIIIe siècle, thèse de doctorat d’archéologie, soutenue à Aix-Marseille Université le 3 juillet 2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales du Midi : revue archéologique, historique et philologique de la France méridionale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Annales du Midi, t. 126, n° 288, p. 513-515</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02182934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une plante exploitée par l'Homme. Le genêt à Limousis au XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Patrimoines, Vallées des Cabardès</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, n° 8, p. 63-68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00997212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre infield et outfield : une géographie historique de l'exploitation du genêt d'Espagne en Lodévois (XVIe-XIXe siècle).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Géographie Historique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, n°3, 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00940062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une plante textile : le genêt d'Espagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Los Rocaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, n° 12, p. 4-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00940022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franchir la marge : entre outfield et infield. Le cas du genêt et de la lavande dans le Midi de la France (XVIIIe-XXe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue du Nord. Collection Archéologie (Hors série)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, n°18, p. 31-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00824917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sous le regard des scientifiques. La culture du genêt textile du Lodévois, XVIIe-XXe siècle.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers du CERM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, tome 8, p. 89-103</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00940046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agriculture irriguée et petite hydraulique en Languedoc méditerranéen (XVIIe-XIXe siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Estudis d'història agrària</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, n°23, p. 137-148</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00779779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le jeu de ballon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Guiraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin des Amis de Montagnac</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, n°81, p. 27-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00565760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compoix et aménagement du territoire en Languedoc (XVIe-XVIIIe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Jaudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales du Midi : revue archéologique, historique et philologique de la France méridionale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, tome 122 (n°272), p. 515-533. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/anami.2010.7340⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00565765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'irrigation en Lodévois (XVIIe-XIXe siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin des Amis de Montagnac</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, n°77, p. 11-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00457695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au temps où le jeu de ballon n'était pas encore un jeu d'enfant : Essai de représentation d'un jeu qui a marqué l'espace social héraultais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Guiraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études héraultaises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, n°39, p. 309-327</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00457694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les oliviers à Lastours (XVIe-XXe siècles) : une présence historique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Jaudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Patrimoines. Vallées des Cabardès</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, n°4, p. 79-84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00565767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salasc (Hérault), Village, ancienne “muraille de la ville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie médiévale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, vol. 37, p. 274</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00274826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du buron d'Aubrac au village de la plaine : le bâti rural languedocien à l'époque moderne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Jaudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bibliothèque du Pôle Rural</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, n°1, p. 213-241</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00274822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'environnement languedocien avant l'âge industriel. Vers une modélisation des paysages anciens ruraux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de la Maison de la recherche en sciences humaines de l'université de Caen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Jeunes chercheurs en Sciences humaines et sociales. 10 ans de recherche à la MRSH de Caen, n° spécial, pp.123-135</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00274797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le genêt textile (XVIIe-XIXe siècle). Une dynamique agricole en Lodévois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire &amp; sociétés rurales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, n°23, p.137-168</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00274805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compoix, terriers et cadastres. Des données quantitatives et spatiales sur l'environnement rural languedocien (XVIIe-XIXe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Liame :Histoire et histoire de l'art des époques moderne et contemporaine de l’Europe méditerranéenne et de ses périphéries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, n°14 (juillet-décembre 2004), p. 63-82</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00274809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La seigneurie et l'agriculture en Lodévois d'après deux plans-terriers du XVIIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire &amp; sociétés rurales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, n°5, p. 397-411</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00274845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les usages des terrains semés en genêt d'Espagne, plante textile, dans le Lodévois (XVIIe-XIXe siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'Arts et Traditions rurales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, n°13, p. 199-225</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00274774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controlling or rewilding the river: local expressions of a tension between revitalization and risk control, case study of the Vistreplain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghita Serrhini-Naji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Cerceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vinches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Mathevet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Scientific Assembly of the International Association of Hydrological Sciences (IAHS 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Montpellier, France. , 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03702932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment écrire le passé, le présent et le futur des terrils du bassin minier de Provence ? Une action structurante au cœur de l’Observatoire Hommes Milieux du Bassin Minier de Provence (OHM BMP)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Laffont-Schwob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Prudent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Folzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Daumalin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire 2018 Labex DRIIHM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Martigues, France. , 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02179557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La « Chronique française » du petit Thalamus de Montpellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Conesa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wionet Chantal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Rubio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de la Méditerranée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 344 p., 2025, Histoire et société, Thomas Granier, 978-2-36781-489-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05281347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’âge de la soie en piémont cévenol.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odon Abbal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cadoret Florian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Carteirac-Cregut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Castanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les Amis de Clio. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions de la Fenestrelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 250 p., 2024, 978-2-37871-148-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04876202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cahier de vacances pour réussir en histoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Baldasseroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Teyssier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Studyrama Editions, 2022, 978-2-7495-5115-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04092608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La chronique française du Petit Thalamus (1502-1604)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Conesa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Wionet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01558683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Rivière à Lastours, histoire d'un village languedocien (XIIIe-XXe siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Élise Gardel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Jaudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Portet-sur-Garonne : Nouvelles éditions Loubatières, 184 p., 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00607811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire de Celles jusqu'au XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Guiraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Beugnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Mauriès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communauté de communes Lodévois &amp; Larzac, p. 6-47., 2009, Celles Salagou, du ruisseau au lac</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00457693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le genêt textile. Plante sauvage, plante cultivée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Llaty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Chabal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Cullin-Mingaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lodève, Les Cahiers du Lodévois-Larzac, 144 p., 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00457696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Billet du président. Archives, villes et campagnes gardoises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, Revue d'Histoire de Nîmes et du Gard, 2025, n° 40, p. 5-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05548282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Billet du président. Le Gard et la SHNG dans les territoires de la région Occitanie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, Revue d'Histoire de Nîmes et du Gard, 2024, n° 39, p. 5-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04876037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Billet du président. Résilience ou rupture ? De la SHMCNG à la SHNG</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, Revue d'Histoire de Nîmes et du Gard, 2023, n° 38, p. 5-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04876017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les compoix du Lodévois, XIVe-XVIIIe siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010, 5 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00567642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Cannabis, quelle histoire ! ou Des usages du Cannabis : table ronde organisée à la Maison des Sciences de l’Homme de Montpellier dans le cadre de la Semaine du cerveau, Montpellier, MSH-SUD, 16 mars 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Bockaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Donnadieu-Rigole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Thouvenot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03517410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Professionnels de santé, risques sanitaires et histoire des techniques agraires : communication lors du séminaire du Pôle « Sociétés et espaces ruraux », MRSH de Caen-Normandie, dirigé par Jean-Marc Moriceau et Philippe Madeline, Université de Caen, 16 novembre 2021.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03517421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId189"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sylvain Olivier </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sylvain-olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">139777261</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expérience professionnelle</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2014 : Maître de conférences en histoire moderne à l’Université de Nîmes.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007-2014 : Chargé de cours vacataire en histoire à l’Université de Perpignan-Via Domitia.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2000-2014 : Professeur d’histoire-géographie titulaire, principalement en lycée.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsabilités administratives actuelles à l’Université de Nîmes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2021 : Vice-président Formation.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2018 : Responsable de la filière histoire (et en particulier de la licence 1, 2 et 3 Histoire & Patrimoine).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2018 : Président du jury de la licence Histoire & Patrimoine, 1re, 2e et 3e année.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formation</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013 : Qualification aux fonctions de maître de conférences, 22e section du CNU.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012 : Thèse de doctorat d’histoire, Université de Caen Basse-Normandie.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004 : DEA d’histoire, Université de Caen Basse-Normandie.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003 : Agrégation externe d’histoire, préparée à l’Université de Paris I Panthéon-Sorbonne.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1997 : CAPES externe d’histoire-géographie, préparé à l’IUFM de Montpellier.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1996 : Maîtrise d’histoire, Université Paul-Valéry Montpellier III.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1995 : Licence d’histoire, Université Paul-Valéry Montpellier III.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1994 : DEUG d’histoire-géographie ; Certificat d’Université d’histoire régionale, Université Paul-Valéry Montpellier III.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsabilités actuelles dans des associations et revues</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Membre de la Société d’Histoire Moderne et Contemporaine de Nîmes et du Gard (SHMCNG) depuis 2014. Membre du conseil d’administration (depuis 2017). Vice-président (2019-2021). Président (2022-2024).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Membre de l’Association des Journées Internationales d'Histoire de Flaran depuis 2016. Membre du bureau (depuis 2018).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Membre de l’Association d’Histoire des Sociétés Rurales (AHSR) depuis 1997. Membre du conseil d’administration (depuis 2015).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Membre du Réseau Universitaire de Chercheurs en Histoire Environnementale (RUCHE) depuis 2011. Membre du conseil d’administration de 2015 à 2021.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Membre du comité scientifique de </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Patrimoines du Sud</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (depuis 2019).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Membre du comité de rédaction des </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales du Midi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (depuis 2020).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Programmes de recherche</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- ImSERT : « Impact sanitaire et environnemental du rouissage traditionnel des plantes textiles : regards croisés en histoire et sciences expérimentales ». Porteurs de projet Sylvain Olivier, Axelle Cadière (CHROME) et Luc Malhautier (LGEI). Projet financé par la MSH-Sud depuis janvier 2019.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- « Écrire le passé, le présent et le futur des terrils du bassin minier de Provence » Porteurs de projet Isabelle Laffont-Schwob, LPED UMR IRD 151, Aix-Marseille Université, et Xavier Daumalin, TELEMMe UMR 7303, Aix-Marseille Université. Projet financé par l’OHM BMP depuis février 2018.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- RestEAUr’Lag : « La restauration écologique des socio-éco-systèmes lagunaires méditerranéens. Les services environnementaux favorisent-ils des conditions de bifurcation dans les trajectoires d’aménagement et de développement des territoires littoraux ? ». Porteur de projet Stéphane Ghiotti, ART-DEV - UMR 528, Université Paul-Valéry - Montpellier. Projet financé par la Fondation de France, depuis janvier 2019.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- RDMed : « Resilience and adaptation to Droughts and extreme climate events in the MEDiterranean : lessons learnt from past on a 1.5°C or more warmer world ». Porteur de projet Joël Guiot - CEREGE UMR 7330, Aix-en-Provence. Projet financé par A*MIDEX depuis juin 2018.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- PCR « Espace rural et occupation du sol de la région nîmoise de la Préhistoire récente à l’époque moderne ». Coord. Jean-Yves Breuil, INRAP Méditerranée, Nîmes. Depuis 2005.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Programme de recherche </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terrae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (UMR Framespa-Traces, Université de Toulouse II-Jean-Jaurès) sur les compoix méridionaux. Coord. Jean-Loup Abbé et Florent Hautefeuille. Depuis 2006.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crise climatique, risque environnemental, soutenabilité agricole et résilience : les campagnes du Lodévois face aux inondations de 1766</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Effondrements et ruptures : 147 e congrès du CTHS, Toulouse (France), 23-26 mai 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Comité des Travaux Historiques et Scientifiques (CTHS); Université de Toulouse-Jean Jaurès (Campus du Mirail), May 2023, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04876374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des animaux et des hommes, dans la vallée du Salagou (XVIIe-XIXe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’homme et l’animal dans l’histoire : journée d'étude</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Archives Départementales de l'Hérault (Montpellier), Nov 2023, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04876478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les seigneuresses languedociennes : état des lieux en Lodévois dans la seconde moitié du XVIIIe siècle, [participation à l'] Atelier sur Le pouvoir seigneurial féminin : seigneuresses en Europe, Méditerranée et Canada du Moyen Âge à l’époque contemporaine, organisé par Benoît Grenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Grenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9èmes Rencontres Scientifiques Universitaires Sherbrooke-Montpellier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Sherbrooke (Canada); Université de Montpellier (France); Université Paul-Valéry Montpellier (France), Jun 2024, Sherbrooke (Québec), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04876628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gêne olfactive: une nouvelle méthode pour évaluer et anticiper le risque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Billy Pottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Louis Fanlo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M2023 - XVème édition : Évaluation(s), du concept aux objets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Alès, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04305131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seigneurie, archives et familles. Une recherche historique et généalogique dans l’Hérault (XVIIIe-XXIe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Duvaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8èmes Rencontres Scientifiques Universitaires Sherbrooke-Montpellier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Sherbrooke (Canada); Université de Montpellier (France); Université Paul-Valéry Montpellier (France); Université de Nîmes (France), Jun 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03706209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des seigneuresses en Languedoc à l’époque moderne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Bressac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8èmes Rencontres Scientifiques Universitaires Sherbrooke-Montpellier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Sherbrooke (Canada); Université de Montpellier (France); Université Paul-Valéry Montpellier (France); Université de Nîmes (France), Jun 2022, Nîmes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03706251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rouissage du chanvre : regards croisés entre histoire et sciences expérimentales (à propos du projet ImSERT)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Malhautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Jarrige</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Table-ronde internationale « Le chanvre : du champ au fil. Pratiques, savoirs et circulations de la Protohistoire au XXIe siècle »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aline Durand; Delphine Barbier-Pain; Sophie Laligant; Université du Mans, Nov 2021, Le Mans (Sarthe), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04951365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odour nuisance: decision support tools to anticipate and represent levels of odour nuisance on a territory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Billy Pottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronica Artigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Fanlo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESREL 2020 - The 30th European Safety and Reliability Conference ; PSAM 15 - 15th Probabilistic Safety Assessment and Management Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Venise, Italy. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3850/978-981-14-8593-0_5139-cd⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02992817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction du séminaire : Lancement du projet MSH-SUD ImSERT, organisé par le laboratoire Chrome à l'Université de Nîmes, 23 Mai 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Malhautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Cadiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de lancement du projet MSH-SUD ImSERT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sylvain Olivier; Luc Malhautier; Axelle Cadière; Laboratoire CHROME (Université de Nîmes), May 2019, Nîmes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03691374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’alleu paysan dans le Sud de la France aux XVIIe et XVIIIe siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7èmes Rencontres Scientifiques Universitaires Sherbrooke-Montpellier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Sherbrooke (Canada); Université de Montpellier (France); Université Paul-Valéry Montpellier (France); Université de Nîmes (France), Jun 2019, Sherbrooke, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02185885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collecte et mise en perspective de savoirs historiques sur les techniques et les risques environnementaux liés au rouissage aux XVIIIe et XIXe siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fabre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de lancement du projet MSH-SUD ImSERT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sylvain Olivier; Luc Malhautier; Axelle Cadière; Laboratoire CHROME (Université de Nîmes), May 2019, Nîmes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02185888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reflections concerning the transformations of southern France agriculture in response to droughts in the Early modern period</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kickoff Meeting of AMIDEX / RDMED project</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Joël Guiot; Laboratoire CEREGE (Aix-En-Provence, France), Sep 2018, Aix-En-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02185890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spanish broom and oeconomic improvement in Enlightenment Languedoc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium « Textiles, Dyes and Knowledge Oeconomies in Enlightenment France »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pamela H. Smith; Etienne Stockland; Center for Science and Society, Columbia University (New York), Oct 2017, New York, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02185892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La culture de l’oignon, son commerce et sa consommation dans le monde rural bas-languedocien à l’époque moderne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Étienne Stockland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude "Alimentation et monde rural. Évolutions, innovations, continuités du Moyen Âge aux années 1970"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association d'Histoire des Sociétés rurales (AHSR); Projet TERESMA (Produits des Terroirs, Espaces et Marchés, Hier et Aujourd'hui); Université de Clermont-Ferrand (France), Oct 2017, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02187512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wool and vegetal fibers in the rural textile industries of the region of Lodève and Clermont (Languedoc, France), 16th-19th centuries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rural History 2017 conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Leen Van Molle; Katholieke Universiteit Leuven - Université Catholique de Louvain; European Rural History Organization (EURHO), Sep 2017, Louvain, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02187514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformation des textiles végétaux et risque de pollution de l’eau : des cas languedociens des XVIIe-XIXe siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de l’équipe CHROME EA 7352</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Nîmes, Jun 2016, Nîmes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02187515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Women at work in the region of Lodève (Languedoc, France) in early modern period: the case of crafts using textile broom fibres in the 18th century</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rural History 2015 conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Rosa Congost; European Rural History Organization (EURHO); Université de Gérone (Espagne), Sep 2015, Gérone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02187525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuity and change in the agrarian system of the region of Lodève (Languedoc, France) in early modern period (early 17th-early 19th centuries)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rural History 2015 conference,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Rosa Congost; European Rural History Organization (EURHO); Université de Gérone (Espagne), Sep 2015, Gérone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02187519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biens et droits des communautés d’habitants dans les campagnes du Bas Languedoc aux XVIIe et XVIIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bien(s) commun(s) et biens collectifs aux époques médiévale et moderne : 3e Ecole d’été d’histoire économique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Katia Béguin (EHESS); Simona Cerutti (EHESS); Julie Claustre (Université Paris 1); Laurent Feller (Université Paris 1 / IUF); Agnès Gramain (Université Paris 1); Emmanuel Huertas (Université Toulouse 2/CNRS), Aug 2014, Florence, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02187586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The resources of the commons in Mediterranean Languedoc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er Workshop Internazionale di storia ambientale applicata : Storia locale, patrimonio rurale e beni comuni / 1st International Workshop on Applied Environmental History : Local History, Rural Heritage and Commons</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Claudia Parola; Vittorio Tigrino; Università degli Studi di Genova (LASA); Università del Piemonte Orientale, Sep 2014, Toirano et Balestrino, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02187585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (27)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une catastrophe météorologique : les inondations de 1766 dans le Midi languedocien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sandrine Costamagno; Anna Baudry; Claire Delhon; Catherine Dupont; Olivier Dutour; Nejma Goutas; Isabelle Kerouanton; Jacques Pelegrin; Réjane Roure. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Penser les effondrements et les ruptures : approches historiques, archéologiques et épistémologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions du Comité des travaux historiques et scientifiques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 978-2-7355-0986-7. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/15rm5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05547587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 14 - Commentaire de texte corrigé : La crise de 1709 dans les villes et les campagnes du bas-Languedoc sous la plume de Jean de Plantavit de La Pause</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Antoine Follain; Daniel Fischer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pouvoirs et sociétés rurales : France et ses colonies : 1634-1814</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ellipses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.227-238, 2024, 9782340094079</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04875961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand les croquants criaient au loup. Risque, environnement et société au village (Languedoc, 1832)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Madeline. Ed.; Sylvain Skora. Ed. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Campagnes dans l’histoire. Mélanges offerts à Jean-Marc Moriceau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vol. 2, p. 551-560, 2023, Bibliothèque d’Histoire Rurale, n° 14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04314753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paysages de garrigues, exploitation humaine et ressources des terrains incultes en Bas-Languedoc méditerranéen (XVIe-XXe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paysages et patrimoines naturels : Actes du séminaire des Villes et Pays d'Art et d'Histoire d'Occitanie 2021 à l'attention des guides conférenciers (Auch, 24-26 nov. 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Association Nationale des Animateurs de l'Architecture et du Patrimoine, Réseau Occitanie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.44-46, 2022, 978-2-9582148-0-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03706339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médicalisation, hygiène et risque sanitaire dans les campagnes de la région de Lodève au temps des Lumières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Robert Chamboredon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hygiène et santé en Bas-Languedoc oriental. Du XVIIIe siècle aux lendemains du Premier Conflit mondial</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions de la Fenestrelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.41-56, 2019, 978-2-37871-052-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02455078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un végétal pour fabriquer du fumier. Le buis en France méridionale (XVe-XXe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marc Conesa. Dir.; Nicolas Poirier. Dir. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fumiers ! Ordures ! Gestion et usages des déchets dans les campagnes de l’Europe médiévale et moderne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 38, </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires du Midi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 113-136, 2019, Flaran, 978-2-8107-0609-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02168865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les moulins à Lastours de la fin du XVIe à la fin du XVIIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Jaudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Claude Capéra; Daniel Laffont. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La vallée de l’Orbiel. Un passé industriel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrimoine, Vallée des Cabardès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.63-73, 2019, (Carnet de mémoire)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02455014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’encadrement médical des campagnes en pays héraultais et gardois entre le milieu du XVIIe et le début du XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie Bolton. Dir.; Patrick Fournier. Dir.; Claude Grimmer. Dir. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecine et santé dans les campagnes. Approches historiques et enjeux contemporains = Medicine and health care in the countryside. Historical perspectives and contemporary challenges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 6, </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 123-141, 2019, Histoire des mondes modernes, 978-2-8076-0708-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02168870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exigeantes confluences : une brève histoire de l’habitat entre Orbiel et Grésilhou à l’Époque moderne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Jaudon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie-Élise Gardel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cabaret, Histoire et archéologie d’un castrum 2. Le versant sud du site de Cabaret à Lastours (Aude)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Amicale Laïque de Carcassonne (Aude); Patrimoines, vallées des Cabardès (Aude), pp.25-34, 2018, 979-10-96219-04-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02170479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une approche sociale et technique du charbonnage dans le bassin de l’Hérault au XVIIIe siècle d’après les archives du quotidien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sandrine Paradis-Grenouillet. Dir.; Sylvain Burri. Dir.; Romain Rouaud. Dir. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Charbonnage, charbonniers, charbonnières. Confluence de regards autour d’un artisanat méconnu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Provence, p. 215-224., 2018, Confluent des sciences (Coll.), 979-1-03200-053-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02170480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les limites communales de l’Ancien Régime à nos jours : un cas de migration de toponyme de frontière à La Lieude (communes de Brenas et de Mérifons, Hérault)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre CASADO. Ed.; Frédéric ROUSSEAU. Ed. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Retrouver les paysans. Communauté – pouvoirs – territoires, XIIIe-XXe siècles. Mélanges en l’honneur d’Élie Pélaquier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de La Méditerranée, p. 173-186., 2017, Histoire et sociétés, 978-2-36781-239-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02171488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terriers des seigneurs et compoix des communautés en Languedoc oriental</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Loup ABBE. Dir. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Estimes, compoix et cadastres. Histoire d’un patrimoine commun de l’Europe méridionale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le Pas d’Oiseau, p. 104-119., 2017, 978-2-917971-70-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02170481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une culture de “Petites Gens” ? Genêt et société en Lodévois du XVIIe au XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Marc MORICEAU. Ed.; Philippe MADELINE. Ed. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Petites Gens de la terre. Paysans, ouvriers et domestiques (Moyen Âge-XXIe siècle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4, p. 255-262., 2017, Bibliothèque du Pôle Rural, 979-10-91823-03-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02171484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le genêt, plante textile du Lodévois aux XVIIe et XVIIIe siècles : un marqueur des relations ville-campagne ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie-Claude Marandet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La ville et le plat pays, XIIIe-XVIIIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Perpignan, p. 355-378., 2016, </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pupvd.3575⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01400537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agronomie, pouvoirs et sociétés en Europe occidentale (XVe-XVIIIe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Étienne Stockland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Marc Olivier (dir.) </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences, techniques, pouvoirs et sociétés du XVe siècle au XVIIIe siècle (période de la Révolution française exclue), Angleterre, France, Pays-Bas/Provinces Unies et péninsule italienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ellipses, p. 151-164., 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01376099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rural commons in Mediterranean France from the seventeenth to the twentieth centuries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Niels Grüne, Jonas Hübner, Gerhard Siegl (éd.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Ländliche Gemeingüter. Kollektive Ressourcennutzung in der europäischen Agrarwirtschaft / Rural Commons. Collective Use of Resources in the European Agrarian Economy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 12, Studienverlag, p. 44-53., 2016, Jahrbuch für Geschichte des ländlichen Raumes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01334214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Vaunage au temps des Camisards (1703-1707). Le témoignage d’un officier de l’armée de Louis XIV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Luc Pontvieux, Daniel Llinarès (coord.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congénies en Vaunage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, t. 3 (n° 6), Association Maurice Aliger, p. 709-724., 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01408643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Villages et hameaux de la vallée du Salagou (XVIIe-XXe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Amoureux d'ici, Salagou-Mourèze..</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ed. Matorral, p. 66-67., 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01192821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rouissage et pollution des cours d’eau en Languedoc méditerranéen (XVIIe-XIXe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centemeri Laura, Daumalin Xavier (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pollutions industrielles et espaces méditerranéens (XVIIIe-XXIe siècle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Karthala / Éditions de la MMSH, p. 29-44., 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01192781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rendre visible la plante invisible : sources historiques et traces de végétaux dans les espaces agricoles méridionaux (XVIIIe-XIXe siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Isabelle Trivisani-Moreau, Aude-Nuscia Taïbi, Cristiana Oghina-Pavie (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traces du végétal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, p. 63-72., 2015, </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pur.42256⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01285587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le genêt, plante textile des campagnes lodévoises entre le XVIIe et le XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Agropastoralisme méditerranéen de l' Hérault à l'Aveyron. 29èmes Journées nationales de rencontres et de formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, n°33, pp.54-55, 2015, Actes du Congrès ANCOVART (Association nationale des guides conférenciers des villes d'art et pays d'art et d'histoire)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01334195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présence et peur du loup dans trois régions rurales françaises du XVIIe au XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Emmanuel Werlings</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Violaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vivre avec le loup ? 3000 ans de conflit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris : Tallandier, p. 67-77., 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00997199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire d'un territoire d'habitat dispersé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La commune de Mérifons. Une terre en héritage, une culture en partage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Clermont-l'Hérault : Communauté de Communes du Clermontais, p. 43-94., 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00940032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peasant property, common land and the environment in the garrigues of Languedoc from the seventeenth to the twenty-first century</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rural societies and environments at risk. Ecology, property rights and social organisation in fragile areas (Middle Ages-Twentienth century),</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Turnhout : Brepols, p. 89-114., 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00817885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salasc et son église</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clochers du Clermontais. Clochers et tours d'horloge - Dossier n°1</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le Caylar : Arts et Traditions Rurales, p. 211., 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00753299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salasc, le Village, ancienne &amp;quot;muraille de la Ville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bilan Scientifique de la Région Languedoc-Roussillon 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DRAC Languedoc-Roussillon, Service régional de l'archéologie, p. 161-163, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00457702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'utilisation des plans-terriers pour la connaissance des droits seigneuriaux et du terroir : Salasc et Saint-Jean-de-la-Blaquière (Hérault) au XVIIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Compoix et ses Usages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Montpellier : Publications de Montpellier III, Université Paul Valéry, p. 273-291, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00274839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (43)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and Restoration Trajectory of a Low‐Energy River: The Case of the Vistre, a Coastal River in the South of France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serrhini‐naji Ghita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Cerceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vinches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Mathevet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">River Research and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 41 (10), pp.2107-2121. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/rra.70036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05251712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de l’ouvrage de Philippe Veyrunes, &amp;quot;Du petit paysan à l’agro-entrepreneur, et après ? Activités de quatre générations dans les Garrigues gardoises (1920-2020)&amp;quot;, Dijon, Raison et Passions, 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d’Histoire de Nîmes et du Gard</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Revue d'Histoire de Nîmes et du Gard, 2022, n° 37, p. 156-160</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03690994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odour Nuisance: a New Methodology to Evaluate and Anticipate the Risk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Billy Pottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronica Artigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Chaignaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, ISBN 978-88-95608-94-5, 95, pp.43-48. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3303/CET2295008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03820113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditorial. Entre heureuses réapparitions et risque de perte irrémédiable d’un patrimoine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Duvaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Patrimoines du sud</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Découvertes et redécouvertes d'archives, 15, </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/pds.8726⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03625246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Ce livre qui est tant grand et qui est tant gros et qui pèse tant ». La redécouverte du dernier terrier de la seigneurie de Lauzières et Octon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Duvaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Patrimoines du sud</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Découvertes et redécouvertes d'archives, 15, </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/pds.8654⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03626312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constats et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d’Histoire de Nîmes et du Gard</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Quarante ans de la Société d’Histoire Moderne et Contemporaine de Nîmes et du Gard, 1981-2021, Hors-série, p. 115-121</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03502509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salasc : les chemins et le commerce du bétail. Contribution à l’étude des circulations vers le marché de Clermont du xviie au xixe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin du Groupe de Recherches et d'Etudes du Clermontais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, vol. 37 (225-226-227), p. 35-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03205582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de l’ouvrage de Roland Castanet : Cros et la soie. Pour le meilleur et pour le pire, Saint-Hippolyte-du-Fort, Les Amis de Clio, 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d’Histoire de Nîmes et du Gard</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Revue d’Histoire de Nîmes et du Gard, p. 165-167</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03205443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de l’ouvrage de Laurent Herment (dir.) : Histoire rurale de l’Europe, XVIe-XXe siècle, Paris, Éditions de l’EHESS, 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études rurales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Etudes rurales, n° 206, p. 236-238. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/etudesrurales.24977⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03134363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de l’ouvrage de Louis Gabard : Voyage dans le Midi de la France sous le règne de Louis XVI en compagnie de Monseigneur Dillon, Brignon, Editions de la Fenestrelle, 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d’Histoire de Nîmes et du Gard</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Revue d’Histoire de Nîmes et du Gard, p. 138-140</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02549954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À la recherche des toiles de genêt dans les Cévennes (XVIIIe-XXe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d’Histoire de Nîmes et du Gard</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 34, p. 22-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02168868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de l’ouvrage de Roland Viader et Christine Rendu (dir.) : Cultures temporaires et féodalité. Les rotations culturales et l’appropriation du sol dans l’Europe médiévale et moderne ( Toulouse, Presses universitaires du Mirail, 2014)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue historique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Revue historique, n° 682, p. 426-428</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02179560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de l’ouvrage de Bernard Chevalier : Guillaume Briçonnet (v. 1445-1514), un cardinal-ministre du début de la Renaissance : marchand, financier, homme d’État et prince de l’Église. Rennes, PUR, 2005</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales du Midi : revue archéologique, historique et philologique de la France méridionale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Annales du Midi, t. 128, 2016, n° 296, p. 602-605</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02181099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biobibliographie de Jean Nougaret (1939-2013)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand-Fabre Danielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Felix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Palouzié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études héraultaises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Jean Nougaret le Languedocien (1939-2013). Hommages à sa mémoire, 47, p. 142-148</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02172150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation. Jean Nougaret le Languedocien, hommages à sa mémoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand-Fabre Danielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études héraultaises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Jean Nougaret le Languedocien (1939-2013). Hommages à sa mémoire, 47, p. 4-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02172130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation. Jean Nougaret, le Languedocien (1939 - 2013)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Bertrand-Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études héraultaises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 47, pp.4-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03063192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de la soutenance de Fabrice Poncet : Plus de beurre que de pain ? La spécialisation agricole dans le Plain et le Bessin (XVe siècle-XIXe siècle), thèse de doctorat en histoire moderne et contemporaine, soutenue à l’université de Caen-Normandie le 13 novembre 2015.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire &amp; sociétés rurales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Histoire et Sociétés Rurales, n° 45, p. 275-278</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02182587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le genêt et ses utilisations, entre le Lodévois et la région de Montagnac du XVIIe au XXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin des amis de Montagnac</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 98, p. 4-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02169121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La région de Pézenas et les pays d’Hérault sous la plume de Jean de Plantavit de La Pause, seigneur de Margon (1646-1726)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études héraultaises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Jean Nougaret le Languedocien (1939-2013). Hommages à sa mémoire, 47, p. 60-65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02172139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de l’ouvrage de Bruno Jaudon : Les compoix de Languedoc, impôt, territoire et société du XIVe au XVIIIe siècle, Caen / Rennes, Association d’Histoire des Sociétés Rurales / Presses Universitaires de Rennes, coll. « Bibliothèque d’histoire rurale », 2014.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire &amp; sociétés rurales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Histoire et Sociétés Rurales, n° 44, p. 162-166</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02182591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de la soutenance d’Éric Fabre, Entre basses Alpes et haute Provence, la vie rurale d’un pays de piémont (fin XVIIe-milieu XXe siècle), habilitation à diriger des recherches d’histoire moderne et contemporaine, soutenue à l’université de Perpignan-Via Domitia le 4 mars 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire &amp; sociétés rurales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Histoire et Sociétés Rurales, n° 43, p. 217-221</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02182933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de l’ouvrage de Bénédicte Bousquet : L’abbaye de Lagrasse, entre Renaissance et réforme mauriste (1501-1792), Mayrac, Chez l’auteur, 2014.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales du Midi : revue archéologique, historique et philologique de la France méridionale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Annales du Midi, t. 127, n° 292, p. 523-526</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02182931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une plante exploitée par l’Homme. Le genêt au domaine des Escoussols au XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Patrimoines, Vallées des Cabardès</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, n°9, p. 49-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01184911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de l’ouvrage de Fulgence Delleaux : Les censiers et les mutations des campagnes du Hainaut français, Namur, Presses universitaires de Namur, 2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue historique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Revue historique, n° 671, p. 716-717</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02182936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de la soutenance d’Isabelle Commandré : L’artisanat du verre en Bas-Languedoc du XVIe au XVIIIe siècle, thèse de doctorat d’archéologie, soutenue à Aix-Marseille Université le 3 juillet 2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales du Midi : revue archéologique, historique et philologique de la France méridionale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Annales du Midi, t. 126, n° 288, p. 513-515</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02182934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franchir la marge : entre outfield et infield. Le cas du genêt et de la lavande dans le Midi de la France (XVIIIe-XXe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue du Nord. Collection Archéologie (Hors série)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, n°18, p. 31-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00824917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une plante exploitée par l'Homme. Le genêt à Limousis au XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Patrimoines, Vallées des Cabardès</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, n° 8, p. 63-68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00997212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre infield et outfield : une géographie historique de l'exploitation du genêt d'Espagne en Lodévois (XVIe-XIXe siècle).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Géographie Historique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, n°3, 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00940062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une plante textile : le genêt d'Espagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Los Rocaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, n° 12, p. 4-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00940022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sous le regard des scientifiques. La culture du genêt textile du Lodévois, XVIIe-XXe siècle.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers du CERM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, tome 8, p. 89-103</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00940046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le jeu de ballon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Guiraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin des Amis de Montagnac</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, n°81, p. 27-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00565760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agriculture irriguée et petite hydraulique en Languedoc méditerranéen (XVIIe-XIXe siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Estudis d'història agrària</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, n°23, p. 137-148</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00779779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compoix et aménagement du territoire en Languedoc (XVIe-XVIIIe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Jaudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales du Midi : revue archéologique, historique et philologique de la France méridionale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, tome 122 (n°272), p. 515-533. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/anami.2010.7340⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00565765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'irrigation en Lodévois (XVIIe-XIXe siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin des Amis de Montagnac</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, n°77, p. 11-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00457695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au temps où le jeu de ballon n'était pas encore un jeu d'enfant : Essai de représentation d'un jeu qui a marqué l'espace social héraultais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Guiraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études héraultaises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, n°39, p. 309-327</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00457694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les oliviers à Lastours (XVIe-XXe siècles) : une présence historique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Jaudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Patrimoines. Vallées des Cabardès</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, n°4, p. 79-84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00565767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du buron d'Aubrac au village de la plaine : le bâti rural languedocien à l'époque moderne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Jaudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bibliothèque du Pôle Rural</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, n°1, p. 213-241</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00274822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salasc (Hérault), Village, ancienne “muraille de la ville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie médiévale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, vol. 37, p. 274</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00274826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'environnement languedocien avant l'âge industriel. Vers une modélisation des paysages anciens ruraux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de la Maison de la recherche en sciences humaines de l'université de Caen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Jeunes chercheurs en Sciences humaines et sociales. 10 ans de recherche à la MRSH de Caen, n° spécial, pp.123-135</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00274797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le genêt textile (XVIIe-XIXe siècle). Une dynamique agricole en Lodévois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire &amp; sociétés rurales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, n°23, p.137-168</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00274805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compoix, terriers et cadastres. Des données quantitatives et spatiales sur l'environnement rural languedocien (XVIIe-XIXe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Liame :Histoire et histoire de l'art des époques moderne et contemporaine de l’Europe méditerranéenne et de ses périphéries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, n°14 (juillet-décembre 2004), p. 63-82</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00274809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La seigneurie et l'agriculture en Lodévois d'après deux plans-terriers du XVIIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire &amp; sociétés rurales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, n°5, p. 397-411</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00274845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les usages des terrains semés en genêt d'Espagne, plante textile, dans le Lodévois (XVIIe-XIXe siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'Arts et Traditions rurales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, n°13, p. 199-225</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00274774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controlling or rewilding the river: local expressions of a tension between revitalization and risk control, case study of the Vistreplain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghita Serrhini-Naji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Cerceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vinches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Mathevet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Scientific Assembly of the International Association of Hydrological Sciences (IAHS 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Montpellier, France. , 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03702932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment écrire le passé, le présent et le futur des terrils du bassin minier de Provence ? Une action structurante au cœur de l’Observatoire Hommes Milieux du Bassin Minier de Provence (OHM BMP)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Laffont-Schwob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Prudent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Folzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Daumalin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire 2018 Labex DRIIHM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Martigues, France. , 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02179557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La « Chronique française » du petit Thalamus de Montpellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Conesa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wionet Chantal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Rubio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de la Méditerranée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 344 p., 2025, Histoire et société, Thomas Granier, 978-2-36781-489-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05281347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’âge de la soie en piémont cévenol.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odon Abbal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cadoret Florian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Carteirac-Cregut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Castanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les Amis de Clio. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions de la Fenestrelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 250 p., 2024, 978-2-37871-148-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04876202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cahier de vacances pour réussir en histoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Baldasseroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Teyssier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Studyrama Editions, 2022, 978-2-7495-5115-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04092608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La chronique française du Petit Thalamus (1502-1604)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Conesa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Wionet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01558683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Rivière à Lastours, histoire d'un village languedocien (XIIIe-XXe siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Élise Gardel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Jaudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Portet-sur-Garonne : Nouvelles éditions Loubatières, 184 p., 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00607811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire de Celles jusqu'au XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Guiraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Beugnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Mauriès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communauté de communes Lodévois &amp; Larzac, p. 6-47., 2009, Celles Salagou, du ruisseau au lac</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00457693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le genêt textile. Plante sauvage, plante cultivée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Llaty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Chabal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Cullin-Mingaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lodève, Les Cahiers du Lodévois-Larzac, 144 p., 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00457696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Billet du président. Archives, villes et campagnes gardoises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, Revue d'Histoire de Nîmes et du Gard, 2025, n° 40, p. 5-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05548282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Billet du président. Le Gard et la SHNG dans les territoires de la région Occitanie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, Revue d'Histoire de Nîmes et du Gard, 2024, n° 39, p. 5-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04876037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Billet du président. Résilience ou rupture ? De la SHMCNG à la SHNG</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, Revue d'Histoire de Nîmes et du Gard, 2023, n° 38, p. 5-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04876017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les compoix du Lodévois, XIVe-XVIIIe siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010, 5 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00567642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Cannabis, quelle histoire ! ou Des usages du Cannabis : table ronde organisée à la Maison des Sciences de l’Homme de Montpellier dans le cadre de la Semaine du cerveau, Montpellier, MSH-SUD, 16 mars 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Bockaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Donnadieu-Rigole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Thouvenot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03517410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Professionnels de santé, risques sanitaires et histoire des techniques agraires : communication lors du séminaire du Pôle « Sociétés et espaces ruraux », MRSH de Caen-Normandie, dirigé par Jean-Marc Moriceau et Philippe Madeline, Université de Caen, 16 novembre 2021.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03517421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId189"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="74F45D00"/>
+    <w:nsid w:val="0B1ECD9F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sylvain-olivier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/139777261" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876374v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Olivier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876478v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876628v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Grenier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04305131v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Billy Pottier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Tixier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Fanlo" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706209v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Duvaux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706251v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Bressac" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951365v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Malhautier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jarrige" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02992817v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Artigue" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Fanlo" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/978-981-14-8593-0_5139-cd" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03691374v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Cadiere" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185885v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185888v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fabre" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185890v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185892v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187512v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-&#201;tienne Stockland" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187514v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187515v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187525v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187519v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187586v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187585v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05547587v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/cths/21355" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15rm5" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875961v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ellipses.fr/accueil/15417-question-1-au-programme-histoire-9782340094079.html?srsltid=AfmBOop8WJ6y6qXnsFAeVr-7s0JRIHm9dIJGL7j4easOTk7jGL6yeQpF" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314753v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706339v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fr.calameo.com/books/0066464897c89ae741136" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168865v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pum.univ-tlse2.fr/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455078v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-fenestrelle.com/produit/hygiene-et-sante-en-bas-languedoc-oriental-du-xviiie-siecle-aux-lendemains-du-premier-conflit-mondial/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455014v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Jaudon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://patrimoinesvalleesdescabardes.unblog.fr/category/contact/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168870v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170479v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170480v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171488v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170481v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171484v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376099v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334214v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400537v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pupvd.3575" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408643v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192821v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192781v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285587v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.42256" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334195v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997199v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Werlings" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Violaine" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940032v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817885v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753299v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457702v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274839v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05251712v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serrhini&#8208;naji Ghita" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Cerceau" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vinches" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Mathevet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rra.70036" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690994v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03820113v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Chaignaud" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET2295008" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625246v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pds.8726" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626312v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pds.8654" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03205582v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502509v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03205443v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549954v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134363v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesrurales.24977" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168868v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179560v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172130v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand-Fabre Danielle" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Michel" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063192v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Bertrand-Fabre" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181099v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172150v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Felix" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Palouzi&#233;" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182587v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169121v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172139v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182591v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182933v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182931v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184911v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182936v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182934v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997212v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940062v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940022v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824917v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940046v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00779779v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565760v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Guiraud" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565765v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/anami.2010.7340" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457695v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457694v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565767v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274826v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274822v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274797v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274805v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274809v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274845v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274774v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03702932v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghita Serrhini-Naji" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179557v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Laffont-Schwob" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Prudent" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Folzer" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Daumalin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-05281347v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Durand" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Conesa" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wionet Chantal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rubio" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulm.fr/index.php/default/la-chronique-francaise-du-petit-thalamus-de-montpellier.html" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876202v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odon Abbal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cadoret Florian" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Carteirac-Cregut" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Castanet" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Costa" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-fenestrelle.com/produit/lage-de-la-soie-en-piemont-cevenol/oriental-du-xviiie-siecle-aux-lendemains-du-premier-conflit-mondial/" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04092608v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ortega" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Baldasseroni" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Teyssier" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01558683v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Wionet" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00607811v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-&#201;lise Gardel" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457693v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Beugnon" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mauri&#232;s" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457696v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Llaty" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Chabal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Cullin-Mingaud" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Durand" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548282v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876037v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876017v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00567642v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517410v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Bockaert" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Donnadieu-Rigole" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Thouvenot" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517421v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sylvain-olivier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/139777261" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876374v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Olivier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876478v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876628v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Grenier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04305131v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Billy Pottier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Tixier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Fanlo" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706209v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Duvaux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706251v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Bressac" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951365v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Malhautier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jarrige" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02992817v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Artigue" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Fanlo" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/978-981-14-8593-0_5139-cd" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03691374v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Cadiere" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185885v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185888v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fabre" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185890v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185892v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187512v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-&#201;tienne Stockland" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187514v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187515v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187525v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187519v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187586v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187585v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05547587v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/cths/21355" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15rm5" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875961v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ellipses.fr/accueil/15417-question-1-au-programme-histoire-9782340094079.html?srsltid=AfmBOop8WJ6y6qXnsFAeVr-7s0JRIHm9dIJGL7j4easOTk7jGL6yeQpF" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314753v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706339v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fr.calameo.com/books/0066464897c89ae741136" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455078v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-fenestrelle.com/produit/hygiene-et-sante-en-bas-languedoc-oriental-du-xviiie-siecle-aux-lendemains-du-premier-conflit-mondial/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168865v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pum.univ-tlse2.fr/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455014v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Jaudon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://patrimoinesvalleesdescabardes.unblog.fr/category/contact/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168870v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170479v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170480v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171488v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170481v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171484v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400537v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pupvd.3575" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376099v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334214v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408643v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192821v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192781v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285587v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.42256" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334195v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997199v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Werlings" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Violaine" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940032v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817885v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753299v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457702v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274839v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05251712v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serrhini&#8208;naji Ghita" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Cerceau" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vinches" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Mathevet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rra.70036" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690994v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03820113v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Chaignaud" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET2295008" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625246v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pds.8726" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626312v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pds.8654" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502509v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03205582v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03205443v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134363v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesrurales.24977" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549954v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168868v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179560v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181099v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172150v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Michel" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand-Fabre Danielle" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Felix" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Palouzi&#233;" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172130v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063192v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Bertrand-Fabre" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182587v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169121v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172139v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182591v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182933v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182931v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184911v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182936v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182934v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824917v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997212v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940062v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940022v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940046v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565760v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Guiraud" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00779779v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565765v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/anami.2010.7340" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457695v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457694v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565767v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274822v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274826v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274797v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274805v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274809v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274845v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274774v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03702932v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghita Serrhini-Naji" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179557v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Laffont-Schwob" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Prudent" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Folzer" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Daumalin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-05281347v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Durand" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Conesa" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wionet Chantal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rubio" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulm.fr/index.php/default/la-chronique-francaise-du-petit-thalamus-de-montpellier.html" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876202v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odon Abbal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cadoret Florian" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Carteirac-Cregut" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Castanet" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Costa" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-fenestrelle.com/produit/lage-de-la-soie-en-piemont-cevenol/oriental-du-xviiie-siecle-aux-lendemains-du-premier-conflit-mondial/" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04092608v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ortega" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Baldasseroni" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Teyssier" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01558683v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Wionet" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00607811v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-&#201;lise Gardel" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457693v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Beugnon" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mauri&#232;s" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457696v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Llaty" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Chabal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Cullin-Mingaud" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Durand" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548282v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876037v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876017v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00567642v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517410v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Bockaert" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Donnadieu-Rigole" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Thouvenot" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517421v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>