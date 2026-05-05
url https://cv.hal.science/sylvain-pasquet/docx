--- v0 (2026-04-09)
+++ v1 (2026-05-05)
@@ -66,1748 +66,1748 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (24)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (25)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Review of integrating thermal, electrical, and seismic geophysical methods for shallow groundwater modeling in the critical zone</w:t>
+                <w:t xml:space="preserve">EA-ERT: a new ensemble approach to convert time-lapse ERT data to soil water content</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnès Rivière</w:t>
+                <w:t xml:space="preserve">B. Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Gautier</w:t>
+                <w:t xml:space="preserve">S.D. Carrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Radic</w:t>
+                <w:t xml:space="preserve">N.K. Martin-Stpaul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludovic Bodet</w:t>
+                <w:t xml:space="preserve">R. Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandrine Gesret</w:t>
+                <w:t xml:space="preserve">C. Champollion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 358, pp.157-207. </w:t>
+              <w:t xml:space="preserve">Journal of Hydrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 673, pp.135451. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5802/crgeos.330⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2026.135451⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05583595v1</w:t>
+                <w:t xml:space="preserve">hal-05591994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi‐Scale Geophysical Imaging of a Hydrothermal System in Yellowstone National Park, USA</w:t>
+                <w:t xml:space="preserve">Review of integrating thermal, electrical, and seismic geophysical methods for shallow groundwater modeling in the critical zone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Pasquet</w:t>
+                <w:t xml:space="preserve">Agnès Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W. Steven Holbrook</w:t>
+                <w:t xml:space="preserve">Maxime Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bradley J Carr</w:t>
+                <w:t xml:space="preserve">Nicolas Radic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neil Terry</w:t>
+                <w:t xml:space="preserve">Ludovic Bodet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin A Briggs</w:t>
+                <w:t xml:space="preserve">Alexandrine Gesret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 130 (4), </w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 358, pp.157-207. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2024JB029839⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5802/crgeos.330⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05059966v1</w:t>
+                <w:t xml:space="preserve">hal-05583595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geophysical imaging in carbonate critical zone highlights the significant of deep weathering</w:t>
+                <w:t xml:space="preserve">Multi‐Scale Geophysical Imaging of a Hydrothermal System in Yellowstone National Park, USA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lise Durand</w:t>
+                <w:t xml:space="preserve">Sylvain Pasquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Champollion</w:t>
+                <w:t xml:space="preserve">W. Steven Holbrook</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémie Aubineau</w:t>
+                <w:t xml:space="preserve">Bradley J Carr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gregory Ballas</w:t>
+                <w:t xml:space="preserve">Neil Terry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roger Bayer</w:t>
+                <w:t xml:space="preserve">Martin A Briggs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geomorphology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 488, pp.109953. </w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 130 (4), </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2025.109953⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2024JB029839⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05266452v1</w:t>
+                <w:t xml:space="preserve">hal-05059966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts of hydrofacies geometry designed from seismic refraction tomography on estimated hydrogeophysical variables</w:t>
+                <w:t xml:space="preserve">Geophysical imaging in carbonate critical zone highlights the significant of deep weathering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nolwenn Lesparre</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Pasquet</w:t>
+                <w:t xml:space="preserve">Lise Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Ackerer</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Cédric Champollion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Aubineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Ballas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Bayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/hess-28-873-2024⟩</w:t>
+              <w:t xml:space="preserve">Geomorphology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 488, pp.109953. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2025.109953⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04789588v2</w:t>
+                <w:t xml:space="preserve">hal-05266452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Main water pathways in cultivated clayey calcisols in molassic hills in southwestern France: Toward spatialization of soil waterlogging</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Impacts of hydrofacies geometry designed from seismic refraction tomography on estimated hydrogeophysical variables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nolwenn Lesparre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Pasquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ackerer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vadose Zone Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/vzj2.20272⟩</w:t>
+              <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 28 (4), pp.873-897. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/hess-28-873-2024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04317713v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04789588v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the Critical Zone Heterogeneity and the Hydrological Diversity Using an Integrated Ecohydrological Model in Three Contrasted Long‐Term Observatories</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Main water pathways in cultivated clayey calcisols in molassic hills in southwestern France: Toward spatialization of soil waterlogging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Kuppel</w:t>
+                <w:t xml:space="preserve">Benjamin Trochon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Braud</w:t>
+                <w:t xml:space="preserve">Vincent Bustillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Pasquet</w:t>
+                <w:t xml:space="preserve">Laurent Caner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Pasquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ophélie Fovet</w:t>
+                <w:t xml:space="preserve">Virginie Suc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Resources Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 59 (12), pp.e2023WR035672. </w:t>
+              <w:t xml:space="preserve">Vadose Zone Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 22 (5), pp.e20272. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2023WR035672⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/vzj2.20272⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04344295v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04317713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detecting mechanical property anomalies along railway earthworks by Bayesian appraisal of MASW data</w:t>
+                <w:t xml:space="preserve">Exploring the Critical Zone Heterogeneity and the Hydrological Diversity Using an Integrated Ecohydrological Model in Three Contrasted Long‐Term Observatories</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Burzawa</w:t>
+                <w:t xml:space="preserve">J. Ackerer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Bodet</w:t>
+                <w:t xml:space="preserve">S. Kuppel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Dhemaied</w:t>
+                <w:t xml:space="preserve">I. Braud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Dangeard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Pasquet</w:t>
+                <w:t xml:space="preserve">S. Pasquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophélie Fovet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2023.133224⟩</w:t>
+              <w:t xml:space="preserve">Water Resources Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 59 (12), pp.e2023WR035672. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2023WR035672⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04886930v1</w:t>
+                <w:t xml:space="preserve">hal-04344295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editorial: Critical zone geophysics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Pasquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Marçais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Bodet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Water</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 4, pp.1037958. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/frwa.2022.1037958⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04050158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seasonal dynamics of marly badlands illustrated by field records of hillslope regolith properties, Draix–Bléone Critical Zone Observatory, South‐East France</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Detecting mechanical property anomalies along railway earthworks by Bayesian appraisal of MASW data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Burzawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Bodet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Dhemaied</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Dangeard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Pasquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth Surface Processes and Landforms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/esp.5564⟩</w:t>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 404, pp.133224. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2023.133224⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04305755v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04886930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Forest vulnerability to drought controlled by bedrock composition</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Seasonal dynamics of marly badlands illustrated by field records of hillslope regolith properties, Draix–Bléone Critical Zone Observatory, South‐East France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clifford S. Riebe</w:t>
+                <w:t xml:space="preserve">Coline Ariagno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Pasquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leonard S. Sklar</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Pasquet</w:t>
+                <w:t xml:space="preserve">Caroline Le Bouteiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ken L. Ferrier</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Peter van der Beek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Klotz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Geoscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41561-022-01012-2⟩</w:t>
+              <w:t xml:space="preserve">Earth Surface Processes and Landforms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 48 (8), pp.1526-1539. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/esp.5564⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03824253v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04305755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catchment-Scale Architecture of the Deep Critical Zone Revealed by Seismic Imaging</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Forest vulnerability to drought controlled by bedrock composition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Russell P. Callahan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clifford S. Riebe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonard S. Sklar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Pasquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Lin Ma</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ken L. Ferrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2022GL098433⟩</w:t>
+              <w:t xml:space="preserve">Nature Geoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 15, pp.714-719. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41561-022-01012-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03748515v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03824253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiwindow weighted stacking of surface-wave dispersion</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Catchment-Scale Architecture of the Deep Critical Zone Revealed by Seismic Imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Pasquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Po Chen</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Marçais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brady Flinchum</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jorden L. Hayes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter B. Sak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lin Ma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1190/geo2020-0096.1⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 49 (13), pp.e2022GL098433. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2022GL098433⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03851831v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03748515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New insights on water storage dynamics in a mountainous catchment from superconducting gravimetry</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J. Hinderer</w:t>
+                <w:t xml:space="preserve">Multiwindow weighted stacking of surface-wave dispersion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Pasquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Masson</w:t>
+                <w:t xml:space="preserve">Wei Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Viville</w:t>
+                <w:t xml:space="preserve">Po Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Pasquet</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Brady Flinchum</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Journal International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 228, pp.432 - 446. </w:t>
+              <w:t xml:space="preserve">Geophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 86 (2), pp.EN39-EN50. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/gji/ggab328⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1190/geo2020-0096.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03395252v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03851831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variability of the water stock dynamics in karst: insights from surface-to-tunnel geophysics</w:t>
               </w:r>
@@ -1832,51 +1832,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Champollion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Lesparre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Pasquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1921,1313 +1921,1447 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03395197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subsurface Weathering Revealed in Hillslope-Integrated Porosity Distributions</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">New insights on water storage dynamics in a mountainous catchment from superconducting gravimetry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dario Grana</w:t>
+                <w:t xml:space="preserve">Q. Chaffaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Hinderer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Viville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Pasquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2020GL088322⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Journal International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 228, pp.432 - 446. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/gji/ggab328⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-03584745v1</w:t>
+                <w:t xml:space="preserve">hal-03395252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identifying recharge under subtle ephemeral features in a flat-lying semi-arid region using a combined geophysical approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brady A. Flinchum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddie Banks</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Hatch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Okke Batelaan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luk J. M. Peeters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 24, pp.4353-4368. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/hess-24-4353-2020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03748803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time-Lapse Seismic and Electrical Monitoring of the Vadose Zone during A Controlled Infiltration Experiment at the Ploemeur Hydrological Observatory, France</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Subsurface Weathering Revealed in Hillslope-Integrated Porosity Distributions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Russell P. Callahan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clifford S. Riebe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Pasquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Damien Jougnot</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ken L. Ferrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dario Grana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 47, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2020GL088322⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/w12051230⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">insu-02555127v1</w:t>
+                <w:t xml:space="preserve">insu-03584745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping Inherited Fractures in the Critical Zone Using Seismic Anisotropy From Circular Surveys</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Time-Lapse Seismic and Electrical Monitoring of the Vadose Zone during A Controlled Infiltration Experiment at the Ploemeur Hydrological Observatory, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lara A Blazevic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Bodet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Pasquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">David Okaya</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niklas Linde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Jougnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/2017GL075976⟩</w:t>
+              <w:t xml:space="preserve">Water</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Applied Geophysics in Hydrogeological Practice, 12 (5), pp.1230. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/w12051230⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03851837v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-02555127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimating picking errors in near-surface seismic data to enable their time-lapse interpretation on hydrosystems</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mapping Inherited Fractures in the Critical Zone Using Seismic Anisotropy From Circular Surveys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Guerin</w:t>
+                <w:t xml:space="preserve">Christopher Novitsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Steven Holbrook</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bradley Carr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Pasquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Okaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Near Surface Geophysics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/nsg.12019⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 45 (7), pp.3126-3135. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2017GL075976⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01914586v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03851837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SWIP: An integrated workflow for surface-wave dispersion inversion and profiling</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Estimating picking errors in near-surface seismic data to enable their time-lapse interpretation on hydrosystems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Dangeard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Bodet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Pasquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Thiesson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Guerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1190/geo2016-0625.1⟩</w:t>
+              <w:t xml:space="preserve">Near Surface Geophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 16 (6), pp.613-625. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/nsg.12019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03693451v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01914586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Small-Scale Seismic Monitoring of Varying Water Levels in Granular Media</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">SWIP: An integrated workflow for surface-wave dispersion inversion and profiling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Pasquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Bodet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vadose Zone Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2136/vzj2015.11.0142⟩</w:t>
+              <w:t xml:space="preserve">Geophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 82 (6), pp.WB47-WB61. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1190/geo2016-0625.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03851843v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03693451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2D characterization of near-surface V P/V S: surface-wave dispersion inversion versus refraction tomography</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Small-Scale Seismic Monitoring of Varying Water Levels in Granular Media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Pasquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Bodet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Camerlynck</w:t>
+                <w:t xml:space="preserve">Paolo Bergamo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Near Surface Geophysics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3997/1873-0604.2015028⟩</w:t>
+              <w:t xml:space="preserve">Vadose Zone Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 15 (7), pp.vzj2015.11.0142. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2136/vzj2015.11.0142⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01187714v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03851843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detecting different water table levels in a shallow aquifer with combined P-, surface and SH-wave surveys: Insights from VP/VS or Poisson's ratios</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">2D characterization of near-surface V P/V S: surface-wave dispersion inversion versus refraction tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Pasquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Bodet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Longuevergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Dhemaied</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Quentin Vitale</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Camerlynck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Geophysics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jappgeo.2014.12.005⟩</w:t>
+              <w:t xml:space="preserve">Near Surface Geophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 13 (4), pp.315-331. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3997/1873-0604.2015028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01103105v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01187714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Detecting different water table levels in a shallow aquifer with combined P-, surface and SH-wave surveys: Insights from VP/VS or Poisson's ratios</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Pasquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Bodet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Dhemaied</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amer Mouhri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Vitale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Applied Geophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 113, pp.38-50. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jappgeo.2014.12.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01103105v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Eddy response to Southern Ocean climate modes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosemary Morrow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marshall Ward</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew Mcc. Hogg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Pasquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 115 (C10), pp.C10030. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1029/2009JC005894⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00798759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3237,3055 +3371,3055 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revisiting the meanings of the Critical Zone through the OZCAR research infrastructure example, definitions and evolutions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Jougnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Braud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Tournebize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Boudevillain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geosciences Union General Assembly (EGU26)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Geosciences Union (EGU), May 2026, Vienne (AUT), Austria. pp.EGU26-16646, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/egusphere-egu26-16646⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05560107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D near-surface geophysics and geostatistics for heterogeneities characterization and water table monitoring on the Orgeval critical zone observatory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Pasquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Radic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2026</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2026, Vienne, Austria. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/egusphere-egu26-9657⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05552389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrating Transient Hydrogeology Models for Enhanced Interpretation of Geophysical Data in the Vadose Zone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Radic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Bodet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandrine Gesret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2026</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2026, Vienne, Austria. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/egusphere-egu26-10002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05552390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insights from geophysical methods on the groundwater reserves in the Strengbach mountainous headwater catchment</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Gru Guillaume</w:t>
+                <w:t xml:space="preserve">Géophysique et géostatistique pour une estimation 3D des propriétés physiques de la proche surface de la Zone Critique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Pasquet</w:t>
+                <w:t xml:space="preserve">Agnès Rivière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Radic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Bodet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renard Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd OZCAR-TERENO conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, OZCAR-TERENO, Sep 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">RST</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05321975v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05537061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Géophysique et géostatistique pour une estimation 3D des propriétés physiques de la proche surface de la Zone Critique</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Oracle-Orgeval, Long-term Research observatory of the critical zone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hocine Henine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Renard Didier</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Blanchouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Guillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Gaillardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RST</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">eLTER Science Conference 2025 Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Tampere (Finlande), Finland. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3897/aca.8.e153511⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05537061v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05145213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oracle-Orgeval, Long-term Research observatory of the critical zone</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Gaillardet</w:t>
+                <w:t xml:space="preserve">Insights from geophysical methods on the groundwater reserves in the Strengbach mountainous headwater catchment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nolwenn Lesparre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Jodry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Belloeil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gru Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Pasquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">eLTER Science Conference 2025 Proceedings</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">3rd OZCAR-TERENO conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, OZCAR-TERENO, Sep 2025, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05145213v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05321975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Groundwater reserves in a mountainous headwater catchment Insights from geophysics performed on the Strengbach Critical Zone Observatory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Lesparre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Belloeil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Pasquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenn Cotel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">eLTER Science Conference 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Tampere, Finland. pp.e151704, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3897/aca.8.e151704⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05321989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrating Data into Hydrogeophysical Models to Unveil Fluxes and River Interactions: Insights from the Orgeval Critical Zone Observatory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Radic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vita Clinquart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Bodet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">eLTER Science Conference 2025 Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Paulina Rajewicz, Jaana Bäck, Jun 2025, Tampere (Finlande), Finland. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3897/aca.8.e152222⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05145215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring the landscape heterogeneity and the hydrological diversity in three contrasted observatories of the French critical zone research infrastructure OZCAR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ackerer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Kuppel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Braud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Pasquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Fovet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Vienne, Austria. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/egusphere-egu24-419⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04543148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrated and ecohydrological modeling of the water cycle in three contrasting long term observatories (OZCAR network, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Ackerer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Kuppel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Braud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Anquetin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Pasquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. TERERNO-OZCAR Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Bonn, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04356753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From CRITEX to OZCAR: Geophysical wandering accross the FrenchCritical Zone Observatorie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Pasquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Rosas Carbajal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Gaillardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Longuevergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Pierret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02115194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aquifer structure at the catchment scale inferred from a geostatical analysis of compressional wave velocity images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Lesparre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Pasquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ackerer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGU fall meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2019, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03570947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combined Muon, Seismic and Electrical Resistivity Measurements to Characterize a Karstic Unsaturated Zone (LSBB, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Pasquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Rosas-Carbajal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Marteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Ianigro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantinos Chalikakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGU Fall Meeting 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2019, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02364484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de la zone critique : Variations temporelles des données sismiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Dangeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Pasquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Bodet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Longuevergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GEOFCAN 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, BRGM, Nov 2016, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01420377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geophysical characterization of the vadose zone above an abandoned underground quarry of Chalk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Pasquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Guerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Barhoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Audebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Bodet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium on the Application of Geophysics to Engineering and Environmental Problems (SAGEEP 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2016, Denver, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-01853024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporal Variations of Near-surface Seismic Data at the Ploemeur (France) Hydrogeological Observatory</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Spatio-temporal surface-subsurface water exchanges: from the local to the watershed scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Pasquet</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Laurent Longuevergne</w:t>
+                <w:t xml:space="preserve">Agnès Rivière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Flipo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amer Mouhri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karina Cucchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asma Berrhouma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Near Surface Geoscience 2016 - 22nd European Meeting of Environmental and Engineering Geophysics </w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">EGU General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Vienna, Austria</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01360089v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01414186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatio-temporal surface-subsurface water exchanges: from the local to the watershed scale</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Asma Berrhouma</w:t>
+                <w:t xml:space="preserve">Temporal Variations of Near-surface Seismic Data at the Ploemeur (France) Hydrogeological Observatory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Dangeard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Pasquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Bodet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Longuevergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve"> Near Surface Geoscience 2016 - 22nd European Meeting of Environmental and Engineering Geophysics </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Barcelone, Spain. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3997/2214-4609.201602076⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01414186v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01360089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laser-doppler Acoustic Probing of Granular Media with Varying Water Levels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Pasquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Bodet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Vitale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fayçal Rejiba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICU 2015 International Congress on Ultrasonics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Metz, France. pp.799-802, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.phpro.2015.08.272⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01202499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantification of high frequency stream-aquifer exchanges from the local to the watershed scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Flipo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amer Mouhri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edmée Cuisinier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Pasquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IS River</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01396585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution de la géophysique à l’étude des écoulements au-dessus de la carrière souterraine de Saint Martin le Nœud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Guerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Barhoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Bodet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Dangeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gombert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées scientifiques AGAP Qualité 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-01863834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution of Seismic Methods to Hydrogeophysics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Pasquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Bodet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Bergamo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Camerlynck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Dhemaied</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Near Surface Geoscience 2015 - 21st European Meeting of Environmental and Engineering Geophysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Turin, Italy. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3997/2214-4609.201413819⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01220286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surface-wave Analyses in Unconsolidated Granular Models with Increasing Degrees of Complexity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Bodet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Bergamo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Dhemaied</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Mourgues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">76th EAGE Conference and Exhibition-Workshops</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01740084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surface-wave Dispersion Stacking on a Granite-micaschists Contact at Ploemeur Hydrological Observatory, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Pasquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Bodet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Longuevergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Et Al.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Near Surface Geoscience 2012 - 18th European Meeting of Environmental and Engineering Geophysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00804683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of a sequential, non coherent and looped system with two approaches : Petri Nets and Neural Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Pasquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Chatelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Dutuit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Safety and Reliability, ESREL '97</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 1997, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02563373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6295,529 +6429,529 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geophysics and geo-statistics for a 3D estimation of physical properties within the critical zone sub-surface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Radic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Bodet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">terreno ozcar</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, PARIS, France. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05517955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling the influence of the vadose zone in a geophysical study of the ORGEVAL critical zone observatory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Radic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandrine Gesret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Bodet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Pasquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd OZCAR TERENO Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, PARIS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05415923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using light-weight and autonomous nodal arrays to improve seismic data collection capabilities in rugged-terrain critical zone observatories</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Pasquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Bodet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bouchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Carrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Champollion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd TERENO-OZCAR Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Bonn, Germany. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04286398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards water content monitoring in the vadose zone from active seismic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Bodet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Dangeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Pasquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Guerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Jougnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geosciences Union General Assembly 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Vienne, Austria. Geophysical Research Abstracts, 19, pp.EGU2017-13355, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01534138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6827,154 +6961,154 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Water resource management: the multi-technique approach of LSBB and its muon detection projects (chapter 7)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignácio Lázaro Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Pasquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantinos Chalikakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naomi Mazzilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Rosas-Carbajal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Muography: Exploring Earth's Subsurface with Elementary Particles Geophysical Monograph Series - ISBN-13:</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, American Geophysical Union, 2022, 9781119723028 ; 1119723027</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03453118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6984,91 +7118,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of the topographic effect on the results of mapping by electrical resistivity method: application to rubber tree plantation on Ban Non Tun experimental site in north-east of Thailand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Pasquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00794616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7078,114 +7212,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apport des méthodes sismiques à l'hydrogéophysique : importance du rapport Vp/Vs et contribution des ondes de surface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Pasquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de la Terre. Université Pierre et Marie Curie - Paris VI, 2014. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2014PA066495⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01127635v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId227"/>
+      <w:footerReference w:type="default" r:id="rId234"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7332,51 +7466,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05583595v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Rivi&#232;re" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gautier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Radic" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Bodet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandrine Gesret" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.330" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05059966v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pasquet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Steven Holbrook" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bradley J Carr" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Terry" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin A Briggs" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024JB029839" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05266452v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Durand" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Champollion" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Aubineau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Ballas" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Bayer" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2025.109953" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789588v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Lesparre" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ackerer" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-28-873-2024" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317713v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Trochon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bustillo" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Caner" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Suc" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/vzj2.20272" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344295v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ackerer" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kuppel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Braud" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pasquet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Fovet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023WR035672" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886930v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Burzawa" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bodet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dhemaied" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dangeard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2023.133224" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04050158v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dumont" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Fernandez" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Mar&#231;ais" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frwa.2022.1037958" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04305755v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Ariagno" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Le Bouteiller" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter van der Beek" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Klotz" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.5564" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03824253v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Russell P. Callahan" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clifford S. Riebe" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonard S. Sklar" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ken L. Ferrier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-022-01012-2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03748515v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorden L. Hayes" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter B. Sak" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Ma" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022GL098433" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03851831v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Wang" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Po Chen" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brady Flinchum" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/geo2020-0096.1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03395252v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Chaffaut" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hinderer" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Masson" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Viville" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Pasquet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggab328" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03395197v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Fores" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Champollion" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lesparre" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Martin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10040-021-02365-5" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03584745v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Grana" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020GL088322" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03748803v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brady A. Flinchum" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddie Banks" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Hatch" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Okke Batelaan" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luk J. M. Peeters" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-24-4353-2020" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02555127v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara A Blazevic" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niklas Linde" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Jougnot" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w12051230" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03851837v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Novitsky" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bradley Carr" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Okaya" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017GL075976" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01914586v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Dangeard" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Thiesson" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Guerin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nsg.12019" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03693451v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/geo2016-0625.1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03851843v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Bergamo" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Gu&#233;rin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Martin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2015.11.0142" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01187714v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Longuevergne" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Dhemaied" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Camerlynck" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/1873-0604.2015028" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01103105v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amer Mouhri" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Vitale" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jappgeo.2014.12.005" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T3CZXNM8-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798759v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosemary Morrow" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marshall Ward" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Mcc. Hogg" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009JC005894" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560107v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Braud" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Tournebize" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Boudevillain" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu26-16646" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552389v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Renard" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu26-9657" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552390v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu26-10002" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321975v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Jodry" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Belloeil" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gru Guillaume" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537061v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renard Didier" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05145213v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Henine" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Blanchouin" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Guillon" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gaillardet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/aca.8.e153511" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321989v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Girard" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn Cotel" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/aca.8.e151704" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05145215v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vita Clinquart" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/aca.8.e152222" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543148v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ackerer" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Kuppel" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-419" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356753v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Anquetin" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115194v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Rosas Carbajal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Pierret" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03570947v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364484v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Rosas-Carbajal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Marteau" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Ianigro" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Chalikakis" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01420377v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853024v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Guerin" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Barhoum" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Audebert" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01360089v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Gu&#233;rin" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201602076" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01414186v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Flipo" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karina Cucchi" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Berrhouma" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01202499v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fay&#231;al Rejiba" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phpro.2015.08.272" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396585v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edm&#233;e Cuisinier" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01863834v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gombert" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01220286v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201413819" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01740084v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Bergamo" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Dhemaied" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Martin" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Mourgues" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00804683v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Et Al." TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02563373v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chatelet" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Thomas" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Dutuit" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05517955v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05415923v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04286398v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bouchez" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Carri&#232;re" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01534138v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453118v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ign&#225;cio L&#225;zaro Roche" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi Mazzilli" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rosas-Carbajal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794616v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01127635v2" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014PA066495" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05591994v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Loiseau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.D. Carri&#232;re" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.K. Martin-Stpaul" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cl&#233;ment" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Champollion" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2026.135451" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05583595v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Rivi&#232;re" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gautier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Radic" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Bodet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandrine Gesret" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.330" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05059966v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pasquet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Steven Holbrook" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bradley J Carr" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Terry" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin A Briggs" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024JB029839" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05266452v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Durand" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Champollion" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Aubineau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Ballas" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Bayer" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2025.109953" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789588v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Lesparre" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ackerer" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-28-873-2024" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317713v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Trochon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bustillo" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Caner" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Suc" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/vzj2.20272" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344295v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ackerer" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kuppel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Braud" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pasquet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Fovet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023WR035672" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04050158v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dumont" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Fernandez" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Mar&#231;ais" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frwa.2022.1037958" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886930v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Burzawa" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bodet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dhemaied" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dangeard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2023.133224" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04305755v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Ariagno" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Le Bouteiller" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter van der Beek" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Klotz" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.5564" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03824253v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Russell P. Callahan" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clifford S. Riebe" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonard S. Sklar" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ken L. Ferrier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-022-01012-2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03748515v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorden L. Hayes" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter B. Sak" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Ma" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022GL098433" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03851831v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Wang" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Po Chen" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brady Flinchum" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/geo2020-0096.1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03395197v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Fores" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Champollion" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lesparre" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Martin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10040-021-02365-5" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03395252v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Chaffaut" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hinderer" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Masson" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Viville" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Pasquet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggab328" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03748803v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brady A. Flinchum" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddie Banks" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Hatch" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Okke Batelaan" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luk J. M. Peeters" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-24-4353-2020" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03584745v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Grana" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020GL088322" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02555127v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara A Blazevic" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niklas Linde" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Jougnot" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w12051230" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03851837v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Novitsky" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bradley Carr" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Okaya" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017GL075976" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01914586v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Dangeard" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Thiesson" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Guerin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nsg.12019" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03693451v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/geo2016-0625.1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03851843v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Bergamo" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Gu&#233;rin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Martin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2015.11.0142" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01187714v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Longuevergne" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Dhemaied" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Camerlynck" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/1873-0604.2015028" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01103105v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amer Mouhri" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Vitale" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jappgeo.2014.12.005" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T3CZXNM8-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798759v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosemary Morrow" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marshall Ward" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Mcc. Hogg" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009JC005894" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560107v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Braud" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Tournebize" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Boudevillain" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu26-16646" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552389v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Renard" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu26-9657" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552390v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu26-10002" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537061v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renard Didier" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05145213v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Henine" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Blanchouin" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Guillon" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gaillardet" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/aca.8.e153511" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321975v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Jodry" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Belloeil" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gru Guillaume" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321989v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Girard" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn Cotel" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/aca.8.e151704" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05145215v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vita Clinquart" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/aca.8.e152222" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543148v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ackerer" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Kuppel" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-419" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356753v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Anquetin" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115194v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Rosas Carbajal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Pierret" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03570947v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364484v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Rosas-Carbajal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Marteau" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Ianigro" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Chalikakis" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01420377v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853024v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Guerin" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Barhoum" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Audebert" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01414186v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Flipo" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karina Cucchi" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Berrhouma" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01360089v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Gu&#233;rin" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201602076" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01202499v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fay&#231;al Rejiba" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phpro.2015.08.272" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396585v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edm&#233;e Cuisinier" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01863834v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gombert" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01220286v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201413819" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01740084v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Bergamo" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Dhemaied" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Martin" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Mourgues" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00804683v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Et Al." TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02563373v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chatelet" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Thomas" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Dutuit" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05517955v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05415923v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04286398v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bouchez" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Carri&#232;re" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01534138v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453118v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ign&#225;cio L&#225;zaro Roche" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi Mazzilli" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rosas-Carbajal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794616v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01127635v2" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014PA066495" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>