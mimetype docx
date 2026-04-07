--- v0 (2026-03-17)
+++ v1 (2026-04-07)
@@ -12,51 +12,51 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:jc w:val="center"/>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:pict>
-          <v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:66.666666666667px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
+          <v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:133.33333333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
             <w10:wrap type="tight" anchorx="margin"/>
             <v:imagedata r:id="rId7" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> sylvain payraudeau </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="641e6e"/>
         </w:rPr>
         <w:t xml:space="preserve">Professeur ENGEES :avec activité de recherche à l'ITES : Page personnelle :https://engees.unistra.fr/recherche/unites-de-recherche/institut-terre-et-environnement-strasbourg/sylvain-payraudeau</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
@@ -808,884 +808,884 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04191025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emissions of the Urban Biocide Terbutryn from Facades: the Contribution of Transformation Products</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tobias Junginger</w:t>
+                <w:t xml:space="preserve">Dimethomorph degradation in vineyards examined by isomeric and isotopic fractionation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Masbou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Payraudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Imfeld</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.est.2c08192⟩</w:t>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 313, pp.137341. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2022.137341⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04209210v1</w:t>
+                <w:t xml:space="preserve">hal-03872967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quel est le rôle des retenues collinaires pour limiter les flux de pesticides dans le paysage agricole ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gwenaël Imfeld</w:t>
+                <w:t xml:space="preserve">PESTIPOND: A descriptive model of pesticide fate in artificial ponds: I. Model development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aya Bahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Sauvage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Payraudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Tournebize</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.20870/Revue-SET.2023.43.7792⟩</w:t>
+              <w:t xml:space="preserve">Ecological Modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 485, pp.110453. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2023.110453⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04241958v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04218026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soil management drives copper and zinc export in runoff from vineyard plots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Imfeld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charline Wiegert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Payraudeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Water, Air, and Soil Pollution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 234 (6), pp.357. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11270-023-06352-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04140202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PESTIPOND: A descriptive model of pesticide fate in artificial ponds: I. Model development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aya Bahi</w:t>
+                <w:t xml:space="preserve">Quel est le rôle des retenues collinaires pour limiter les flux de pesticides dans le paysage agricole ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaël Imfeld</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Payraudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Sauvage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Macary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Chaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Modelling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2023.110453⟩</w:t>
+              <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 43, pp.49-56. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20870/Revue-SET.2023.43.7792⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04218026v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04241958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dimethomorph degradation in vineyards examined by isomeric and isotopic fractionation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérémy Masbou</w:t>
+                <w:t xml:space="preserve">Emissions of the Urban Biocide Terbutryn from Facades: the Contribution of Transformation Products</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tobias Junginger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Payraudeau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benoit Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Imfeld</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosphere</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 313, pp.137341. </w:t>
+              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2022.137341⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.est.2c08192⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03872967v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04209210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Process formulations and controlling factors of pesticide dissipation in artificial ponds: A critical review</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sabine Sauvage</w:t>
+                <w:t xml:space="preserve">Biocides in Soils of Urban Stormwater Infiltration Systems—Indications of Inputs from Point and Non-point Sources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felicia Linke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omoyemi Edun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tobias Junginger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Payraudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">J.M. Sánchez-Pérez</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Preusser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecoleng.2022.106820⟩</w:t>
+              <w:t xml:space="preserve">Water, Air, and Soil Pollution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 234 (9), pp.586. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11270-023-06613-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04062745v1</w:t>
+                <w:t xml:space="preserve">hal-04189726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biocides in Soils of Urban Stormwater Infiltration Systems—Indications of Inputs from Point and Non-point Sources</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Tobias Junginger</w:t>
+                <w:t xml:space="preserve">Process formulations and controlling factors of pesticide dissipation in artificial ponds: A critical review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aya Bahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Sauvage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Payraudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenael Imfeld</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frank Preusser</w:t>
+                <w:t xml:space="preserve">J.M. Sánchez-Pérez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water, Air, and Soil Pollution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 234 (9), pp.586. </w:t>
+              <w:t xml:space="preserve">Ecological Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 186, pp.106820. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11270-023-06613-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ecoleng.2022.106820⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04189726v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04062745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluating pesticide degradation in artificial wetlands with compound-specific isotope analysis: A case study with the fungicide dimethomorph</w:t>
               </w:r>
@@ -1769,265 +1769,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04176546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transformation and stable isotope fractionation of the urban biocide terbutryn during biodegradation, photodegradation and abiotic hydrolysis</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Do pesticides degrade in surface water receiving runoff from agricultural catchments? Combining passive samplers (POCIS) and compound-specific isotope analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tetyana Gilevska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Masbou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Baumlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Betty Chaumet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Chaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2022.135329⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 842, pp.156735. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2022.156735⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03825100v1</w:t>
+                <w:t xml:space="preserve">hal-03746400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do pesticides degrade in surface water receiving runoff from agricultural catchments? Combining passive samplers (POCIS) and compound-specific isotope analysis</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Transformation and stable isotope fractionation of the urban biocide terbutryn during biodegradation, photodegradation and abiotic hydrolysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tobias Junginger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Payraudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaël Imfeld</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 842, pp.156735. </w:t>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 305, pp.135329. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2022.156735⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2022.135329⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03746400v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03825100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-elemental compound-specific isotope analysis of pesticides for source identification and monitoring of degradation in soil: a review</w:t>
               </w:r>
@@ -2566,51 +2566,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Tournebize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Simeoni-Sauvage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Macary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Water</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 13 (9), pp.1202. </w:t>
@@ -2746,295 +2746,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03378931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct and indirect photodegradation of atrazine and S -metolachlor in agriculturally impacted surface water and associated C and N isotope fractionation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Phase Transfer and Biodegradation of Pesticides in Water–Sediment Systems Explored by Compound-Specific Isotope Analysis and Conceptual Modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Droz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Drouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frank Leresche</w:t>
+                <w:t xml:space="preserve">Loïc Maurer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Villette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Payraudeau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérémy Masbou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science: Processes &amp; Impacts</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d1em00246e⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 55 (8), pp.4720-4728. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.est.0c06283⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03508016v1</w:t>
+                <w:t xml:space="preserve">hal-03240130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phase Transfer and Biodegradation of Pesticides in Water–Sediment Systems Explored by Compound-Specific Isotope Analysis and Conceptual Modeling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Direct and indirect photodegradation of atrazine and S -metolachlor in agriculturally impacted surface water and associated C and N isotope fractionation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Drouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Droz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Villette</w:t>
+                <w:t xml:space="preserve">Frank Leresche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Payraudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Masbou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 55 (8), pp.4720-4728. </w:t>
+              <w:t xml:space="preserve">Environmental Science: Processes &amp; Impacts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 23 (11), pp.1791-1802. </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.est.0c06283⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/d1em00246e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03240130v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03508016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Commentaires sur l'Article de Karimi et al. (2021), EGS, 28, 71-92</w:t>
               </w:r>
@@ -3141,64 +3141,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenael Imfeld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Meite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charline Wiegert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Masbou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3435,51 +3435,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Guinoiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Meite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charline Wiegert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, </w:t>
@@ -3511,1346 +3511,1346 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03144557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correction to Degradation and Transport of the Chiral Herbicide S -Metolachlor at the Catchment Scale: Combining Observation Scales and Analytical Approaches</w:t>
+                <w:t xml:space="preserve">Fluorescent tracers to evaluate pesticide dissipation and transformation in agricultural soils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Lefrancq</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Benoît Guyot</w:t>
+                <w:t xml:space="preserve">Jens Lange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maurice Millet</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Oliver Olsson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brian Sweeney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Herbstritt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Reich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.est.8b01118⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 619-620, pp.1682-1689. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2017.10.132⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03119163v1</w:t>
+                <w:t xml:space="preserve">hal-03766282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long-term temporal trajectories to enhance restoration efficiency and sustainability on large rivers: an interdisciplinary study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Eschbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Imfeld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan-Hendrik May</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Payraudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 22 (5), pp.2717 - 2737. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/hess-22-2717-2018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03367970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RECOTOX, a French initiative in ecotoxicology-toxicology to monitor, understand and mitigate the ecotoxicological impacts of pollutants in socioagroecosystems</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Correction to Degradation and Transport of the Chiral Herbicide S -Metolachlor at the Catchment Scale: Combining Observation Scales and Analytical Approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Berthou</w:t>
+                <w:t xml:space="preserve">Marie Lefrancq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Payraudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Andrieux</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Maurice Millet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenael Imfeld</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 25 (34), </w:t>
+              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 52 (9), pp.5517-5517. </w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11356-018-2716-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.est.8b01118⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01846379v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03119163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pesticide degradation and export losses at the catchment scale: Insights from compound-specific isotope analysis (CSIA)</w:t>
+                <w:t xml:space="preserve">RECOTOX, a French initiative in ecotoxicology-toxicology to monitor, understand and mitigate the ecotoxicological impacts of pollutants in socioagroecosystems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pablo Alvarez-Zaldívar</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Christian Mougin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Gouy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bretagnolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Berthou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Andrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.watres.2018.03.061⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 25 (34), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-018-2716-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04818921v1</w:t>
+                <w:t xml:space="preserve">hal-01846379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carbon and nitrogen stable isotope fractionation during abiotic hydrolysis of pesticides</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pesticide degradation and export losses at the catchment scale: Insights from compound-specific isotope analysis (CSIA)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Alvarez-Zaldívar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Payraudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Meite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Masbou</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Payraudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenael Imfeld</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2018.09.056⟩</w:t>
+              <w:t xml:space="preserve">Water Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 139, pp.198-207. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.watres.2018.03.061⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03708098v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04818921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fluorescent tracers to evaluate pesticide dissipation and transformation in agricultural soils</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Carbon and nitrogen stable isotope fractionation during abiotic hydrolysis of pesticides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Masbou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Drouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Payraudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenael Imfeld</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 619-620, pp.1682-1689. </w:t>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 213, pp.368-376. </w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2017.10.132⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2018.09.056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03766282v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03708098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Degradation and Transport of the Chiral Herbicide S-Metolachlor at the Catchment Scale: Combining Observation Scales and Analytical Approaches</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId114" w:history="1">
+                <w:t xml:space="preserve">High frequency monitoring of pesticides in runoff water to improve understanding of their transport and environmental impacts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lefrancq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Jadas-Hécart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. La Jeunesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Landry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Payraudeau</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gwenael Imfeld</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.est.7b02297⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 587-588, pp.75-86. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2017.02.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01831186v1</w:t>
+                <w:t xml:space="preserve">hal-03537912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pesticide fate on catchment scale: conceptual modelling of stream CSIA data</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId114" w:history="1">
+                <w:t xml:space="preserve">Degradation and Transport of the Chiral Herbicide S-Metolachlor at the Catchment Scale: Combining Observation Scales and Analytical Approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lefrancq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Payraudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Millet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenael Imfeld</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 51 (22), pp.13231-13240. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.est.7b02297⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/hess-21-5243-2017⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03706663v1</w:t>
+                <w:t xml:space="preserve">hal-01831186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of rainfall patterns and frequency on the export of pesticides and heavy-metals from agricultural soils</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Payraudeau</w:t>
+                <w:t xml:space="preserve">Pesticide fate on catchment scale: conceptual modelling of stream CSIA data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefanie Lutz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ype van Der Velde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omniea Elsayed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaël Imfeld</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Lefrancq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2017.10.297⟩</w:t>
+              <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 21 (10), pp.5243-5261. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/hess-21-5243-2017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03706646v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03706663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High frequency monitoring of pesticides in runoff water to improve understanding of their transport and environmental impacts</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">David Landry</w:t>
+                <w:t xml:space="preserve">Impact of rainfall patterns and frequency on the export of pesticides and heavy-metals from agricultural soils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Meite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Alvarez-Zaldívar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Crochet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charline Wiegert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Payraudeau</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of the Total Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 587-588, pp.75-86. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2017.02.022⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 616-617, pp.500-509. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2017.10.297⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03537912v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03706646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Copper in soil fractions and runoff in a vineyard catchment : insights from copper stable isotopes</w:t>
               </w:r>
@@ -5772,51 +5772,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Elsaesser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Huguenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jens Lange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lebeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7209,51 +7209,51 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Picot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ingénieries eau-agriculture-territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2000, n° spécial 2000, pp.27-35</w:t>
+              <w:t xml:space="preserve">, 2000, n°2000, pp.27-35</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01718813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
@@ -7536,90 +7536,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High frequency monitoring of pesticides in runoff water from a vineyard: ecotoxicological and hysteresis pattern analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lefrancq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Jadas-Hécart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. La Jeunesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Landry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Payraudeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7657,64 +7657,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functional restoration of a Rhine anastomosing channel: temporal trajectory, initial state, post-restoration monitoring, modelling (Upper Rhine, France, Rohrschollen island).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Eschbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Tremolieres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7776,346 +7776,346 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01265842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional restoration of a Rhine anastomosing channel: temporal trajectory, initial state, post-restoration monitoring, modeling (Upper Rhine, France, Rohrschollen island)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId118" w:history="1">
+                <w:t xml:space="preserve">Restauration fonctionnelle de l’hydrosystème de la Réserve Naturelle de l’île du Rohrschollen (Rhin supérieur, Bas-Rhin, LIFE08 NAT/F/00471).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Eschbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lonchampt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Nicolas Beisel</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Tremolieres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Grac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IS Rivers 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Lyon, France</w:t>
+              <w:t xml:space="preserve">6ème Conférence nationale REVER et Dynamiser Restauration fonctionnelle et durable</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Eurométropole de Strasbourg, Université de Strasbourg, Laboratoire Image Ville Environnement, Mar 2015, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05467726v1</w:t>
+                <w:t xml:space="preserve">hal-01265701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Restauration fonctionnelle de l’hydrosystème de la Réserve Naturelle de l’île du Rohrschollen (Rhin supérieur, Bas-Rhin, LIFE08 NAT/F/00471).</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId118" w:history="1">
+                <w:t xml:space="preserve">Functional restoration of a Rhine anastomosing channel: temporal trajectory, initial state, post-restoration monitoring, modeling (Upper Rhine, France, Rohrschollen island)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Eschbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Tremolières</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Lonchampt</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Michèle Tremolieres</w:t>
+                <w:t xml:space="preserve">Jean-Nicolas Beisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Grac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6ème Conférence nationale REVER et Dynamiser Restauration fonctionnelle et durable</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Eurométropole de Strasbourg, Université de Strasbourg, Laboratoire Image Ville Environnement, Mar 2015, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">IS Rivers 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01265701v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05467726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functional hydromorphological restoration of a Rhine anastomosing channel (Upper Rhine, France): implications of the temporal trajectory and interdisciplinary monitoring for evaluating pre-restoration state</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Eschbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Tremolières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Nicolas Beisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Grac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8151,277 +8151,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05403766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suivi scientifique du projet de restauration de la dynamique des habitats alluviaux de l’île du Rohrschollen : fonctionnement de pré- et post-restauration, perspectives de modélisation interdisciplinaire</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId119" w:history="1">
+                <w:t xml:space="preserve">Restauration hydromorphologique fonctionnelle d'une anastomose rhénane : trajectoire temporelle, monitoring pré-restauration, modélisation (Réserve Naturelle du Rohrschollen, Bauerngrundwasser)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Eschbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Tremolieres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Nicolas Beisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Grac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Commission scientifique des réserves naturelles de France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2014, Nogent sur Vernisson, France</w:t>
+              <w:t xml:space="preserve">Journées Scientifiques de la Zone Atelier Environnementale Urbaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire Image Ville Environnement, Dec 2014, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01266289v1</w:t>
+                <w:t xml:space="preserve">hal-01266288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Restauration hydromorphologique fonctionnelle d'une anastomose rhénane : trajectoire temporelle, monitoring pré-restauration, modélisation (Réserve Naturelle du Rohrschollen, Bauerngrundwasser)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId118" w:history="1">
+                <w:t xml:space="preserve">Suivi scientifique du projet de restauration de la dynamique des habitats alluviaux de l’île du Rohrschollen : fonctionnement de pré- et post-restauration, perspectives de modélisation interdisciplinaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Eschbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Tremolieres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Nicolas Beisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Grac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Scientifiques de la Zone Atelier Environnementale Urbaine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire Image Ville Environnement, Dec 2014, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">Commission scientifique des réserves naturelles de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Nogent sur Vernisson, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01266288v1</w:t>
+                <w:t xml:space="preserve">hal-01266289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SENSIBILITE DE L'ÉVALUATION DES DOMMAGES POTENTIELS LIÉS AUX INONDATIONS</w:t>
               </w:r>
@@ -9489,243 +9489,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01744636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annual nutrients export modelling by analysis of land use and topographic information: case of a small Mediterranean catchment</w:t>
+                <w:t xml:space="preserve">Annual nutrients export modelling by analysis of landuse and topographic information: case of a small mediterranean catchment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Payraudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marie-George Tournoud</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.G. Tournoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavie Cernesson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bernadette Picot</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Picot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ist World Water Congress of the International Water Association (IWA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Water Association (IWA), Jul 2000, Paris, France. pp.320-327</w:t>
+              <w:t xml:space="preserve">1er Congrès mondial de l'IWA, Paris, 3-7 juillet 2000</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, France. pp.320-327</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01744582v1</w:t>
+                <w:t xml:space="preserve">hal-02579360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annual nutrients export modelling by analysis of landuse and topographic information: case of a small mediterranean catchment</w:t>
+                <w:t xml:space="preserve">Annual nutrients export modelling by analysis of land use and topographic information: case of a small Mediterranean catchment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Payraudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M.G. Tournoud</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-George Tournoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavie Cernesson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">B. Picot</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernadette Picot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1er Congrès mondial de l'IWA, Paris, 3-7 juillet 2000</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, France. pp.320-327</w:t>
+              <w:t xml:space="preserve">Ist World Water Congress of the International Water Association (IWA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Water Association (IWA), Jul 2000, Paris, France. pp.320-327</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02579360v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01744582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -9987,299 +9987,419 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02582761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La zone non saturée des agroécosystèmes comme source différée d’herbicides hérités vers les eaux souterraines : une modélisation réactive du transport à long terme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabrielle Chedin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenael Imfeld</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Payraudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05569918v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Rapport (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PROSPECTIVE - Surfaces et interfaces continentales 2024-2028</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Ayrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucilla Benedetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bouchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Calmet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">INSU, CNRS. 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
-              <w:r>
-[...71 lines deleted...]
-            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-04936744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prospective Surfaces et Interfaces Continentales : 2024-2028</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Ayrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Pinay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Ferrage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nizar Abcha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ackerer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">INSU, CNRS; INEE, CNRS. 2024, 147 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
-              <w:r>
-[...58 lines deleted...]
-            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-05045026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10289,185 +10409,185 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation distribuée des flux d'azote sur des petits bassins versants méditerranéens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Payraudeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'environnement. Doctorat, spécialité Sciences de l'eau, ENGREF, Montpellier, 2002. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02581111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation distribuée des flux d'azote sur des petits bassins versants méditerranéens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Payraudeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de la Terre. ENGREF (AgroParisTech), 2002. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00005633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId291"/>
+      <w:footerReference w:type="default" r:id="rId293"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -10614,51 +10734,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923577v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Masbou" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grail" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Payraudeau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ruiz" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sekhar" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2025.137428" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388617v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Payraudeau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Imfeld" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-29-4179-2025" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388630v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Sereni" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2025.127373" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733852v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Junginger" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenael Imfeld" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.176269" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04472826v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Masbou" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick H&#246;hener" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Martin-Laurent" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2024.141488" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04191025v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aya Bahi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Sauvage" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Tournebize" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2023.110472" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209210v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.2c08192" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241958v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Macary" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Chaumont" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/Revue-SET.2023.43.7792" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140202v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Guyot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Wiegert" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11270-023-06352-2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04218026v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2023.110453" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872967v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Guyot" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2022.137341" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04062745v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. S&#225;nchez-P&#233;rez" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2022.106820" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189726v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felicia Linke" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omoyemi Edun" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Preusser" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11270-023-06613-0" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176546v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tetyana Gilevska" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.165767" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825100v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2022.135329" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03746400v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Baumlin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betty Chaumet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.156735" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03760066v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Guers" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouassim Boukaroum" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Malleret" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10311-022-01489-8" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378939v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Droz" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Antonio Rodr&#237;guez Mart&#237;n" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gergely T&#243;th" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panos Panagos" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.0c02093" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379002v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Duplay" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378992v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Drouin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwan Fahs" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Younes" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020WR028932" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03209526v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Simeoni-Sauvage" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w13091202" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378931v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Duplay" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10311-021-01259-y" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508016v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Leresche" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1em00246e" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240130v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Maurer" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Villette" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.0c06283" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03498086v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988801v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Meite" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.140437" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722348v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jochen P. Zubrod" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirco Bundschuh" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gertie Arts" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten A. Br&#252;hl" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.8b04392" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144557v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#200;ve Durocher" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Guinoiseau" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2019.hs.09" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119163v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lefrancq" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Millet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.8b01118" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367970v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Eschbach" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Schmitt" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan-Hendrik May" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-22-2717-2018" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846379v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mougin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gouy" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bretagnolle" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Berthou" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Andrieux" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-018-2716-5" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818921v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Alvarez-Zald&#237;var" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2018.03.061" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03708098v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2018.09.056" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766282v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Lange" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Olsson" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Sweeney" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Herbstritt" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Reich" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.10.132" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831186v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.7b02297" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706663v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie Lutz" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ype van Der Velde" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omniea Elsayed" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-21-5243-2017" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706646v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Crochet" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.10.297" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03537912v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Jadas-H&#233;cart" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. La Jeunesse" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Landry" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.02.022" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3GXNZ36F-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409767v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Izabella Babcsanyi" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chabaux" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Granet" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2016.03.037" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761328v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gilson" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Laurain" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Garnier" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gregoire" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/jesa.46.633-647" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-F3WL9W8N-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783259v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Maillard" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Faivre" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gangloff" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2011.01.057" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KPJXVLHD-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765318v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Stehle" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Elsaesser" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Engelbert Niehaus" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2134/jeq2010.0510" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00555354v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Domange" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03067310903131230" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00579365v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Galliot" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Liebault" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.V. Auzet" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rig.20.221-243" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-1D33T3FZ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593463v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Li&#233;bault" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515976v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Huguenot" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lebeau" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10311-008-0167-9" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-69F9TX23-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00425999v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gregoire" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Elsaesser" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lange" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lebeau" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473922v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Eleuterio" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rozan" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590567v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00260856v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Leviandier" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2007.763" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460842v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayo van Der Werf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Vert&#232;s" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2006.11.014" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C5VFGDS5-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460805v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575634v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-George Tournoud" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Cernesson" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Salles" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2005.07.038" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460798v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2004.12.012" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LTC9DBGK-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575692v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith J. Beven" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pce.2004.05.008" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718769v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Brissaud" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575707v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1474-7065(03)00035-4" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575716v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Picot" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2001.0785" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718813v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535513v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junginger Tobias" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Payraudeau Sylvain" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-14583" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03781667v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-7572" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02872869v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265842v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Tremolieres" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Grac" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Finaud-Guyot" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467726v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Tremoli&#232;res" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Nicolas Beisel" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265701v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lonchampt" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403766v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01266289v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01266288v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00595144v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Eleuterio" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Rozan" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508678v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gr&#233;goire" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508680v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595209v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595121v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Glatron" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00570244v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Glatron" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-V&#233;ronique Auzet" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03291431v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Leviandier" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588082v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.J. Eid" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.G. Tournoud" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Kosuth" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581778v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744636v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744582v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579360v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Picot" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595206v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582761v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04936744v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucilla Benedetti" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bertrand" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bouchez" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Calmet" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05045026v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pinay" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ferrage" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Abcha" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ackerer" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02581111v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-00005633v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923577v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Masbou" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grail" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Payraudeau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ruiz" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sekhar" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2025.137428" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388617v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Payraudeau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Imfeld" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-29-4179-2025" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388630v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Sereni" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2025.127373" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733852v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Junginger" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenael Imfeld" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.176269" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04472826v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Masbou" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick H&#246;hener" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Martin-Laurent" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2024.141488" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04191025v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aya Bahi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Sauvage" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Tournebize" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2023.110472" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872967v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Guyot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2022.137341" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04218026v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2023.110453" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140202v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Guyot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Wiegert" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11270-023-06352-2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241958v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Macary" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Chaumont" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/Revue-SET.2023.43.7792" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209210v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.2c08192" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189726v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felicia Linke" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omoyemi Edun" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Preusser" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11270-023-06613-0" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04062745v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. S&#225;nchez-P&#233;rez" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2022.106820" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176546v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tetyana Gilevska" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.165767" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03746400v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Baumlin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betty Chaumet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.156735" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825100v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2022.135329" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03760066v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Guers" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouassim Boukaroum" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Malleret" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10311-022-01489-8" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378939v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Droz" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Antonio Rodr&#237;guez Mart&#237;n" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gergely T&#243;th" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panos Panagos" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.0c02093" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379002v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Duplay" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378992v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Drouin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwan Fahs" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Younes" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020WR028932" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03209526v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Simeoni-Sauvage" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w13091202" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378931v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Duplay" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10311-021-01259-y" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240130v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Maurer" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Villette" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.0c06283" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508016v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Leresche" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1em00246e" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03498086v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988801v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Meite" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.140437" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722348v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jochen P. Zubrod" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirco Bundschuh" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gertie Arts" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten A. Br&#252;hl" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.8b04392" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144557v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#200;ve Durocher" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Guinoiseau" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2019.hs.09" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766282v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Lange" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Olsson" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Sweeney" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Herbstritt" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Reich" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.10.132" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367970v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Eschbach" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Schmitt" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan-Hendrik May" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-22-2717-2018" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119163v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lefrancq" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Millet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.8b01118" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846379v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mougin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gouy" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bretagnolle" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Berthou" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Andrieux" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-018-2716-5" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818921v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Alvarez-Zald&#237;var" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2018.03.061" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03708098v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2018.09.056" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03537912v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Jadas-H&#233;cart" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. La Jeunesse" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Landry" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.02.022" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3GXNZ36F-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831186v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.7b02297" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706663v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie Lutz" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ype van Der Velde" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omniea Elsayed" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-21-5243-2017" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706646v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Crochet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.10.297" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409767v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Izabella Babcsanyi" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chabaux" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Granet" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2016.03.037" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761328v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gilson" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Laurain" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Garnier" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gregoire" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/jesa.46.633-647" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-F3WL9W8N-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783259v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Maillard" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Faivre" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gangloff" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2011.01.057" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KPJXVLHD-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765318v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Stehle" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Elsaesser" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Engelbert Niehaus" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2134/jeq2010.0510" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00555354v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Domange" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03067310903131230" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00579365v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Galliot" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Liebault" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.V. Auzet" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rig.20.221-243" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-1D33T3FZ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593463v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Li&#233;bault" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515976v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Huguenot" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lebeau" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10311-008-0167-9" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-69F9TX23-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00425999v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gregoire" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Elsaesser" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lange" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lebeau" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473922v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Eleuterio" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rozan" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590567v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00260856v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Leviandier" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2007.763" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460842v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayo van Der Werf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Vert&#232;s" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2006.11.014" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C5VFGDS5-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460805v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575634v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-George Tournoud" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Cernesson" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Salles" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2005.07.038" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460798v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2004.12.012" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LTC9DBGK-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575692v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith J. Beven" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pce.2004.05.008" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718769v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Brissaud" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575707v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1474-7065(03)00035-4" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575716v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Picot" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2001.0785" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718813v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535513v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junginger Tobias" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Payraudeau Sylvain" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-14583" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03781667v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-7572" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02872869v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265842v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Tremolieres" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Grac" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Finaud-Guyot" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265701v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lonchampt" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467726v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Tremoli&#232;res" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Nicolas Beisel" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403766v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01266288v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01266289v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00595144v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Eleuterio" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Rozan" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508678v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gr&#233;goire" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508680v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595209v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595121v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Glatron" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00570244v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Glatron" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-V&#233;ronique Auzet" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03291431v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Leviandier" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588082v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.J. Eid" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.G. Tournoud" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Kosuth" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581778v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744636v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579360v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Picot" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744582v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595206v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582761v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05569918v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Chedin" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04936744v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucilla Benedetti" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bertrand" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bouchez" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Calmet" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05045026v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pinay" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ferrage" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Abcha" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ackerer" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02581111v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-00005633v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>