--- v1 (2026-04-07)
+++ v2 (2026-05-06)
@@ -808,616 +808,616 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04191025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dimethomorph degradation in vineyards examined by isomeric and isotopic fractionation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérémy Masbou</w:t>
+                <w:t xml:space="preserve">Quel est le rôle des retenues collinaires pour limiter les flux de pesticides dans le paysage agricole ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaël Imfeld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Payraudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Sauvage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Guyot</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Francis Macary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Chaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2022.137341⟩</w:t>
+              <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 43, pp.49-56. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20870/Revue-SET.2023.43.7792⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03872967v1</w:t>
+                <w:t xml:space="preserve">hal-04241958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PESTIPOND: A descriptive model of pesticide fate in artificial ponds: I. Model development</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sabine Sauvage</w:t>
+                <w:t xml:space="preserve">Emissions of the Urban Biocide Terbutryn from Facades: the Contribution of Transformation Products</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tobias Junginger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Payraudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Julien Tournebize</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaël Imfeld</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Modelling</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.est.2c08192⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2023.110453⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04218026v1</w:t>
+                <w:t xml:space="preserve">hal-04209210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soil management drives copper and zinc export in runoff from vineyard plots</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Charline Wiegert</w:t>
+                <w:t xml:space="preserve">PESTIPOND: A descriptive model of pesticide fate in artificial ponds: I. Model development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aya Bahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Sauvage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Payraudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Tournebize</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water, Air, and Soil Pollution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11270-023-06352-2⟩</w:t>
+              <w:t xml:space="preserve">Ecological Modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 485, pp.110453. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2023.110453⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04140202v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04218026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quel est le rôle des retenues collinaires pour limiter les flux de pesticides dans le paysage agricole ?</w:t>
+                <w:t xml:space="preserve">Soil management drives copper and zinc export in runoff from vineyard plots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Imfeld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charline Wiegert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Payraudeau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.20870/Revue-SET.2023.43.7792⟩</w:t>
+              <w:t xml:space="preserve">Water, Air, and Soil Pollution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 234 (6), pp.357. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11270-023-06352-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04241958v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04140202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emissions of the Urban Biocide Terbutryn from Facades: the Contribution of Transformation Products</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tobias Junginger</w:t>
+                <w:t xml:space="preserve">Dimethomorph degradation in vineyards examined by isomeric and isotopic fractionation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Masbou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Payraudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Imfeld</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, </w:t>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 313, pp.137341. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.est.2c08192⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2022.137341⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04209210v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03872967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biocides in Soils of Urban Stormwater Infiltration Systems—Indications of Inputs from Point and Non-point Sources</w:t>
               </w:r>
@@ -1769,265 +1769,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04176546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do pesticides degrade in surface water receiving runoff from agricultural catchments? Combining passive samplers (POCIS) and compound-specific isotope analysis</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Transformation and stable isotope fractionation of the urban biocide terbutryn during biodegradation, photodegradation and abiotic hydrolysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tobias Junginger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Payraudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaël Imfeld</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2022.156735⟩</w:t>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 305, pp.135329. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2022.135329⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03746400v1</w:t>
+                <w:t xml:space="preserve">hal-03825100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transformation and stable isotope fractionation of the urban biocide terbutryn during biodegradation, photodegradation and abiotic hydrolysis</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Do pesticides degrade in surface water receiving runoff from agricultural catchments? Combining passive samplers (POCIS) and compound-specific isotope analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tetyana Gilevska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Masbou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Baumlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Betty Chaumet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Chaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosphere</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 305, pp.135329. </w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 842, pp.156735. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2022.135329⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2022.156735⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03825100v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03746400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-elemental compound-specific isotope analysis of pesticides for source identification and monitoring of degradation in soil: a review</w:t>
               </w:r>
@@ -2508,265 +2508,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03378992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Role of Ponds in Pesticide Dissipation at the Agricultural Catchment Scale: A Critical Review</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gwenaël Imfeld</w:t>
+                <w:t xml:space="preserve">Comment on ‘Ecotoxicity of copper input and accumulation for soil biodiversity in vineyards’ by Karimi et al. (2021)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenael Imfeld</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Duplay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Payraudeau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 13 (9), pp.1202. </w:t>
+              <w:t xml:space="preserve">Environmental Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 19 (5), pp.3525-3527. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/w13091202⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10311-021-01259-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03209526v1</w:t>
+                <w:t xml:space="preserve">hal-03378931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment on ‘Ecotoxicity of copper input and accumulation for soil biodiversity in vineyards’ by Karimi et al. (2021)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gwenael Imfeld</w:t>
+                <w:t xml:space="preserve">The Role of Ponds in Pesticide Dissipation at the Agricultural Catchment Scale: A Critical Review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaël Imfeld</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Payraudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Tournebize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joëlle Duplay</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sabine Simeoni-Sauvage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Macary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Chemistry Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 19 (5), pp.3525-3527. </w:t>
+              <w:t xml:space="preserve">Water</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (9), pp.1202. </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10311-021-01259-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/w13091202⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03378931v1</w:t>
+                <w:t xml:space="preserve">hal-03209526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phase Transfer and Biodegradation of Pesticides in Water–Sediment Systems Explored by Compound-Specific Isotope Analysis and Conceptual Modeling</w:t>
               </w:r>
@@ -3141,64 +3141,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenael Imfeld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Meite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charline Wiegert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Masbou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3435,51 +3435,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Guinoiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Meite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charline Wiegert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, </w:t>
@@ -3511,1346 +3511,1346 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03144557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fluorescent tracers to evaluate pesticide dissipation and transformation in agricultural soils</w:t>
+                <w:t xml:space="preserve">Correction to Degradation and Transport of the Chiral Herbicide S -Metolachlor at the Catchment Scale: Combining Observation Scales and Analytical Approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jens Lange</w:t>
+                <w:t xml:space="preserve">Marie Lefrancq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Payraudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oliver Olsson</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Maurice Millet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenael Imfeld</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2017.10.132⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 52 (9), pp.5517-5517. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.est.8b01118⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03766282v1</w:t>
+                <w:t xml:space="preserve">hal-03119163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long-term temporal trajectories to enhance restoration efficiency and sustainability on large rivers: an interdisciplinary study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Eschbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Imfeld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan-Hendrik May</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Payraudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 22 (5), pp.2717 - 2737. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/hess-22-2717-2018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03367970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correction to Degradation and Transport of the Chiral Herbicide S -Metolachlor at the Catchment Scale: Combining Observation Scales and Analytical Approaches</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">RECOTOX, a French initiative in ecotoxicology-toxicology to monitor, understand and mitigate the ecotoxicological impacts of pollutants in socioagroecosystems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Mougin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Gouy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bretagnolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Lefrancq</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Benoît Guyot</w:t>
+                <w:t xml:space="preserve">Julie Berthou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maurice Millet</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Patrick Andrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 52 (9), pp.5517-5517. </w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 25 (34), </w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.est.8b01118⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11356-018-2716-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03119163v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01846379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RECOTOX, a French initiative in ecotoxicology-toxicology to monitor, understand and mitigate the ecotoxicological impacts of pollutants in socioagroecosystems</w:t>
+                <w:t xml:space="preserve">Pesticide degradation and export losses at the catchment scale: Insights from compound-specific isotope analysis (CSIA)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Mougin</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pablo Alvarez-Zaldívar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Payraudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Meite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Masbou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenael Imfeld</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11356-018-2716-5⟩</w:t>
+              <w:t xml:space="preserve">Water Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 139, pp.198-207. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.watres.2018.03.061⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01846379v1</w:t>
+                <w:t xml:space="preserve">hal-04818921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pesticide degradation and export losses at the catchment scale: Insights from compound-specific isotope analysis (CSIA)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pablo Alvarez-Zaldívar</w:t>
+                <w:t xml:space="preserve">Carbon and nitrogen stable isotope fractionation during abiotic hydrolysis of pesticides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Masbou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Drouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Payraudeau</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jeremy Masbou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenael Imfeld</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.watres.2018.03.061⟩</w:t>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 213, pp.368-376. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2018.09.056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04818921v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03708098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carbon and nitrogen stable isotope fractionation during abiotic hydrolysis of pesticides</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Fluorescent tracers to evaluate pesticide dissipation and transformation in agricultural soils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jens Lange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oliver Olsson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brian Sweeney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Herbstritt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Reich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosphere</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 213, pp.368-376. </w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 619-620, pp.1682-1689. </w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2018.09.056⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2017.10.132⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03708098v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03766282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High frequency monitoring of pesticides in runoff water to improve understanding of their transport and environmental impacts</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId126" w:history="1">
+                <w:t xml:space="preserve">Degradation and Transport of the Chiral Herbicide S-Metolachlor at the Catchment Scale: Combining Observation Scales and Analytical Approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lefrancq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Payraudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Millet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenael Imfeld</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2017.02.022⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 51 (22), pp.13231-13240. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.est.7b02297⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03537912v1</w:t>
+                <w:t xml:space="preserve">hal-01831186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Degradation and Transport of the Chiral Herbicide S-Metolachlor at the Catchment Scale: Combining Observation Scales and Analytical Approaches</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId126" w:history="1">
+                <w:t xml:space="preserve">Pesticide fate on catchment scale: conceptual modelling of stream CSIA data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefanie Lutz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ype van Der Velde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omniea Elsayed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaël Imfeld</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lefrancq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.est.7b02297⟩</w:t>
+              <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 21 (10), pp.5243-5261. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/hess-21-5243-2017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01831186v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03706663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pesticide fate on catchment scale: conceptual modelling of stream CSIA data</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marie Lefrancq</w:t>
+                <w:t xml:space="preserve">Impact of rainfall patterns and frequency on the export of pesticides and heavy-metals from agricultural soils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Meite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Alvarez-Zaldívar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Crochet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charline Wiegert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Payraudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/hess-21-5243-2017⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 616-617, pp.500-509. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2017.10.297⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03706663v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03706646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of rainfall patterns and frequency on the export of pesticides and heavy-metals from agricultural soils</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Charline Wiegert</w:t>
+                <w:t xml:space="preserve">High frequency monitoring of pesticides in runoff water to improve understanding of their transport and environmental impacts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Lefrancq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Jadas-Hécart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. La Jeunesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Landry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Payraudeau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of the Total Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 616-617, pp.500-509. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2017, 587-588, pp.75-86. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2017.02.022⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2017.10.297⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03706646v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03537912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Copper in soil fractions and runoff in a vineyard catchment : insights from copper stable isotopes</w:t>
               </w:r>
@@ -5772,51 +5772,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Elsaesser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Huguenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jens Lange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lebeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7536,90 +7536,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High frequency monitoring of pesticides in runoff water from a vineyard: ecotoxicological and hysteresis pattern analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lefrancq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Jadas-Hécart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. La Jeunesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Landry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Payraudeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7657,64 +7657,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functional restoration of a Rhine anastomosing channel: temporal trajectory, initial state, post-restoration monitoring, modelling (Upper Rhine, France, Rohrschollen island).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Eschbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Tremolieres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7776,346 +7776,346 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01265842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Restauration fonctionnelle de l’hydrosystème de la Réserve Naturelle de l’île du Rohrschollen (Rhin supérieur, Bas-Rhin, LIFE08 NAT/F/00471).</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId121" w:history="1">
+                <w:t xml:space="preserve">Functional restoration of a Rhine anastomosing channel: temporal trajectory, initial state, post-restoration monitoring, modeling (Upper Rhine, France, Rohrschollen island)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Eschbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Lonchampt</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Michèle Tremolieres</w:t>
+                <w:t xml:space="preserve">Michèle Tremolières</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Nicolas Beisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Grac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6ème Conférence nationale REVER et Dynamiser Restauration fonctionnelle et durable</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Eurométropole de Strasbourg, Université de Strasbourg, Laboratoire Image Ville Environnement, Mar 2015, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">IS Rivers 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01265701v1</w:t>
+                <w:t xml:space="preserve">hal-05467726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional restoration of a Rhine anastomosing channel: temporal trajectory, initial state, post-restoration monitoring, modeling (Upper Rhine, France, Rohrschollen island)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId121" w:history="1">
+                <w:t xml:space="preserve">Restauration fonctionnelle de l’hydrosystème de la Réserve Naturelle de l’île du Rohrschollen (Rhin supérieur, Bas-Rhin, LIFE08 NAT/F/00471).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Eschbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lonchampt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Nicolas Beisel</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Tremolieres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Grac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IS Rivers 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Lyon, France</w:t>
+              <w:t xml:space="preserve">6ème Conférence nationale REVER et Dynamiser Restauration fonctionnelle et durable</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Eurométropole de Strasbourg, Université de Strasbourg, Laboratoire Image Ville Environnement, Mar 2015, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05467726v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01265701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functional hydromorphological restoration of a Rhine anastomosing channel (Upper Rhine, France): implications of the temporal trajectory and interdisciplinary monitoring for evaluating pre-restoration state</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Eschbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Tremolières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Nicolas Beisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Grac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8151,277 +8151,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05403766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Restauration hydromorphologique fonctionnelle d'une anastomose rhénane : trajectoire temporelle, monitoring pré-restauration, modélisation (Réserve Naturelle du Rohrschollen, Bauerngrundwasser)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId121" w:history="1">
+                <w:t xml:space="preserve">Suivi scientifique du projet de restauration de la dynamique des habitats alluviaux de l’île du Rohrschollen : fonctionnement de pré- et post-restauration, perspectives de modélisation interdisciplinaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Eschbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Tremolieres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Nicolas Beisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Grac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Scientifiques de la Zone Atelier Environnementale Urbaine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire Image Ville Environnement, Dec 2014, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">Commission scientifique des réserves naturelles de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Nogent sur Vernisson, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01266288v1</w:t>
+                <w:t xml:space="preserve">hal-01266289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suivi scientifique du projet de restauration de la dynamique des habitats alluviaux de l’île du Rohrschollen : fonctionnement de pré- et post-restauration, perspectives de modélisation interdisciplinaire</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId122" w:history="1">
+                <w:t xml:space="preserve">Restauration hydromorphologique fonctionnelle d'une anastomose rhénane : trajectoire temporelle, monitoring pré-restauration, modélisation (Réserve Naturelle du Rohrschollen, Bauerngrundwasser)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Eschbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Tremolieres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Nicolas Beisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Grac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Commission scientifique des réserves naturelles de France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2014, Nogent sur Vernisson, France</w:t>
+              <w:t xml:space="preserve">Journées Scientifiques de la Zone Atelier Environnementale Urbaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire Image Ville Environnement, Dec 2014, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01266289v1</w:t>
+                <w:t xml:space="preserve">hal-01266288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SENSIBILITE DE L'ÉVALUATION DES DOMMAGES POTENTIELS LIÉS AUX INONDATIONS</w:t>
               </w:r>
@@ -9489,243 +9489,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01744636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annual nutrients export modelling by analysis of landuse and topographic information: case of a small mediterranean catchment</w:t>
+                <w:t xml:space="preserve">Annual nutrients export modelling by analysis of land use and topographic information: case of a small Mediterranean catchment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Payraudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M.G. Tournoud</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-George Tournoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavie Cernesson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">B. Picot</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernadette Picot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1er Congrès mondial de l'IWA, Paris, 3-7 juillet 2000</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, France. pp.320-327</w:t>
+              <w:t xml:space="preserve">Ist World Water Congress of the International Water Association (IWA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Water Association (IWA), Jul 2000, Paris, France. pp.320-327</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02579360v1</w:t>
+                <w:t xml:space="preserve">hal-01744582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annual nutrients export modelling by analysis of land use and topographic information: case of a small Mediterranean catchment</w:t>
+                <w:t xml:space="preserve">Annual nutrients export modelling by analysis of landuse and topographic information: case of a small mediterranean catchment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Payraudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marie-George Tournoud</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.G. Tournoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavie Cernesson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bernadette Picot</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Picot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ist World Water Congress of the International Water Association (IWA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Water Association (IWA), Jul 2000, Paris, France. pp.320-327</w:t>
+              <w:t xml:space="preserve">1er Congrès mondial de l'IWA, Paris, 3-7 juillet 2000</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, France. pp.320-327</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01744582v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02579360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -10734,51 +10734,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923577v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Masbou" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grail" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Payraudeau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ruiz" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sekhar" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2025.137428" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388617v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Payraudeau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Imfeld" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-29-4179-2025" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388630v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Sereni" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2025.127373" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733852v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Junginger" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenael Imfeld" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.176269" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04472826v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Masbou" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick H&#246;hener" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Martin-Laurent" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2024.141488" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04191025v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aya Bahi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Sauvage" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Tournebize" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2023.110472" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872967v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Guyot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2022.137341" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04218026v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2023.110453" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140202v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Guyot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Wiegert" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11270-023-06352-2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241958v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Macary" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Chaumont" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/Revue-SET.2023.43.7792" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209210v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.2c08192" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189726v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felicia Linke" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omoyemi Edun" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Preusser" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11270-023-06613-0" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04062745v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. S&#225;nchez-P&#233;rez" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2022.106820" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176546v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tetyana Gilevska" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.165767" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03746400v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Baumlin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betty Chaumet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.156735" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825100v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2022.135329" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03760066v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Guers" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouassim Boukaroum" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Malleret" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10311-022-01489-8" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378939v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Droz" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Antonio Rodr&#237;guez Mart&#237;n" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gergely T&#243;th" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panos Panagos" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.0c02093" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379002v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Duplay" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378992v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Drouin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwan Fahs" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Younes" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020WR028932" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03209526v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Simeoni-Sauvage" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w13091202" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378931v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Duplay" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10311-021-01259-y" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240130v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Maurer" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Villette" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.0c06283" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508016v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Leresche" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1em00246e" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03498086v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988801v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Meite" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.140437" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722348v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jochen P. Zubrod" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirco Bundschuh" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gertie Arts" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten A. Br&#252;hl" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.8b04392" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144557v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#200;ve Durocher" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Guinoiseau" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2019.hs.09" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766282v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Lange" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Olsson" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Sweeney" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Herbstritt" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Reich" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.10.132" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367970v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Eschbach" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Schmitt" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan-Hendrik May" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-22-2717-2018" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119163v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lefrancq" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Millet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.8b01118" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846379v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mougin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gouy" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bretagnolle" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Berthou" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Andrieux" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-018-2716-5" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818921v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Alvarez-Zald&#237;var" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2018.03.061" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03708098v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2018.09.056" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03537912v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Jadas-H&#233;cart" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. La Jeunesse" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Landry" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.02.022" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3GXNZ36F-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831186v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.7b02297" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706663v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie Lutz" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ype van Der Velde" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omniea Elsayed" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-21-5243-2017" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706646v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Crochet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.10.297" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409767v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Izabella Babcsanyi" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chabaux" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Granet" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2016.03.037" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761328v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gilson" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Laurain" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Garnier" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gregoire" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/jesa.46.633-647" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-F3WL9W8N-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783259v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Maillard" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Faivre" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gangloff" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2011.01.057" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KPJXVLHD-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765318v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Stehle" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Elsaesser" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Engelbert Niehaus" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2134/jeq2010.0510" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00555354v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Domange" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03067310903131230" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00579365v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Galliot" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Liebault" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.V. Auzet" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rig.20.221-243" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-1D33T3FZ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593463v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Li&#233;bault" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515976v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Huguenot" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lebeau" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10311-008-0167-9" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-69F9TX23-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00425999v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gregoire" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Elsaesser" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lange" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lebeau" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473922v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Eleuterio" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rozan" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590567v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00260856v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Leviandier" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2007.763" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460842v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayo van Der Werf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Vert&#232;s" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2006.11.014" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C5VFGDS5-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460805v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575634v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-George Tournoud" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Cernesson" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Salles" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2005.07.038" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460798v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2004.12.012" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LTC9DBGK-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575692v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith J. Beven" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pce.2004.05.008" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718769v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Brissaud" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575707v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1474-7065(03)00035-4" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575716v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Picot" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2001.0785" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718813v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535513v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junginger Tobias" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Payraudeau Sylvain" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-14583" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03781667v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-7572" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02872869v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265842v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Tremolieres" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Grac" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Finaud-Guyot" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265701v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lonchampt" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467726v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Tremoli&#232;res" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Nicolas Beisel" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403766v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01266288v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01266289v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00595144v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Eleuterio" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Rozan" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508678v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gr&#233;goire" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508680v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595209v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595121v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Glatron" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00570244v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Glatron" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-V&#233;ronique Auzet" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03291431v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Leviandier" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588082v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.J. Eid" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.G. Tournoud" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Kosuth" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581778v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744636v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579360v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Picot" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744582v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595206v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582761v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05569918v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Chedin" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04936744v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucilla Benedetti" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bertrand" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bouchez" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Calmet" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05045026v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pinay" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ferrage" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Abcha" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ackerer" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02581111v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-00005633v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923577v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Masbou" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grail" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Payraudeau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ruiz" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sekhar" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2025.137428" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388617v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Payraudeau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Imfeld" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-29-4179-2025" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388630v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Sereni" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2025.127373" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733852v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Junginger" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenael Imfeld" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.176269" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04472826v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Masbou" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick H&#246;hener" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Martin-Laurent" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2024.141488" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04191025v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aya Bahi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Sauvage" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Tournebize" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2023.110472" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241958v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Macary" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Chaumont" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/Revue-SET.2023.43.7792" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209210v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.2c08192" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04218026v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2023.110453" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140202v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Guyot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Wiegert" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11270-023-06352-2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872967v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Guyot" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2022.137341" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189726v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felicia Linke" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omoyemi Edun" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Preusser" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11270-023-06613-0" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04062745v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. S&#225;nchez-P&#233;rez" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2022.106820" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176546v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tetyana Gilevska" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.165767" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825100v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2022.135329" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03746400v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Baumlin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betty Chaumet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.156735" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03760066v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Guers" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouassim Boukaroum" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Malleret" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10311-022-01489-8" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378939v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Droz" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Antonio Rodr&#237;guez Mart&#237;n" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gergely T&#243;th" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panos Panagos" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.0c02093" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379002v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Duplay" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378992v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Drouin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwan Fahs" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Younes" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020WR028932" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378931v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Duplay" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10311-021-01259-y" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03209526v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Simeoni-Sauvage" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w13091202" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240130v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Maurer" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Villette" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.0c06283" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508016v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Leresche" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1em00246e" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03498086v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988801v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Meite" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.140437" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722348v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jochen P. Zubrod" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirco Bundschuh" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gertie Arts" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten A. Br&#252;hl" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.8b04392" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144557v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#200;ve Durocher" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Guinoiseau" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2019.hs.09" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119163v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lefrancq" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Millet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.8b01118" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367970v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Eschbach" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Schmitt" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan-Hendrik May" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-22-2717-2018" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846379v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mougin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gouy" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bretagnolle" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Berthou" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Andrieux" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-018-2716-5" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818921v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Alvarez-Zald&#237;var" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2018.03.061" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03708098v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2018.09.056" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766282v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Lange" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Olsson" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Sweeney" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Herbstritt" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Reich" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.10.132" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831186v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.7b02297" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706663v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie Lutz" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ype van Der Velde" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omniea Elsayed" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-21-5243-2017" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706646v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Crochet" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.10.297" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03537912v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Jadas-H&#233;cart" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. La Jeunesse" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Landry" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.02.022" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3GXNZ36F-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409767v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Izabella Babcsanyi" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chabaux" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Granet" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2016.03.037" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761328v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gilson" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Laurain" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Garnier" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gregoire" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/jesa.46.633-647" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-F3WL9W8N-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783259v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Maillard" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Faivre" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gangloff" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2011.01.057" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KPJXVLHD-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765318v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Stehle" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Elsaesser" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Engelbert Niehaus" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2134/jeq2010.0510" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00555354v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Domange" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03067310903131230" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00579365v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Galliot" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Liebault" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.V. Auzet" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rig.20.221-243" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-1D33T3FZ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593463v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Li&#233;bault" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515976v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Huguenot" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lebeau" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10311-008-0167-9" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-69F9TX23-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00425999v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gregoire" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Elsaesser" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lange" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lebeau" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473922v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Eleuterio" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rozan" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590567v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00260856v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Leviandier" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2007.763" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460842v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayo van Der Werf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Vert&#232;s" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2006.11.014" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C5VFGDS5-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460805v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575634v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-George Tournoud" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Cernesson" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Salles" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2005.07.038" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460798v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2004.12.012" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LTC9DBGK-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575692v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith J. Beven" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pce.2004.05.008" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718769v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Brissaud" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575707v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1474-7065(03)00035-4" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575716v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Picot" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2001.0785" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718813v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535513v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junginger Tobias" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Payraudeau Sylvain" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-14583" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03781667v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-7572" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02872869v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265842v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Tremolieres" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Grac" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Finaud-Guyot" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467726v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Tremoli&#232;res" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Nicolas Beisel" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265701v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lonchampt" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403766v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01266289v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01266288v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00595144v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Eleuterio" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Rozan" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508678v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gr&#233;goire" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508680v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595209v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595121v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Glatron" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00570244v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Glatron" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-V&#233;ronique Auzet" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03291431v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Leviandier" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588082v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.J. Eid" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.G. Tournoud" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Kosuth" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581778v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744636v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744582v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579360v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Picot" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595206v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582761v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05569918v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Chedin" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04936744v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucilla Benedetti" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bertrand" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bouchez" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Calmet" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05045026v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pinay" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ferrage" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Abcha" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ackerer" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02581111v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-00005633v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>