--- v0 (2026-03-30)
+++ v1 (2026-05-03)
@@ -126,489 +126,489 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (13)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (14)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence for fractional matter coupled to an emergent gauge field in a quantum spin ice</w:t>
+                <w:t xml:space="preserve">Experimental Insights into Quantum Spin Ice Physics in Dipole–Octupole Pyrochlore Magnets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victor Porée</w:t>
+                <w:t xml:space="preserve">Evan M Smith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Han Yan</w:t>
+                <w:t xml:space="preserve">Elsa Lhotel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Félix Desrochers</w:t>
+                <w:t xml:space="preserve">Sylvain Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Petit</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bruce D Gaulin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41567-024-02711-w⟩</w:t>
+              <w:t xml:space="preserve">Annual Review of Condensed Matter Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 16, pp.387-415. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1146/annurev-conmatphys-041124-015101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04085035v1</w:t>
+                <w:t xml:space="preserve">hal-05393908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Insights into Quantum Spin Ice Physics in Dipole–Octupole Pyrochlore Magnets</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Unusual planar anisotropy of the induced magnetism in KTb&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;F&amp;lt;sub&amp;gt;10&amp;lt;/sub&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Demortier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evan M Smith</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Petit</w:t>
+                <w:t xml:space="preserve">S. Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruce D Gaulin</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">B. Fauqué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Ressouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Kibalin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Review of Condensed Matter Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1146/annurev-conmatphys-041124-015101⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 9 (5), pp.056201. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevMaterials.9.056201⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05393908v1</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05223632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unusual planar anisotropy of the induced magnetism in KTb&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;F&amp;lt;sub&amp;gt;10&amp;lt;/sub&amp;gt;</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evidence for fractional matter coupled to an emergent gauge field in a quantum spin ice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Fauqué</w:t>
+                <w:t xml:space="preserve">Victor Porée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Ressouche</w:t>
+                <w:t xml:space="preserve">Han Yan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Kibalin</w:t>
+                <w:t xml:space="preserve">Félix Desrochers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Lhotel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 9 (5), pp.056201. </w:t>
+              <w:t xml:space="preserve">Nature Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 21 (1), pp.83-88. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevMaterials.9.056201⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41567-024-02711-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05223632v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04085035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entropy-stabilized materials as a platform to explore terbium-based pyrochlore frustrated magnets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florianne Vayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Damay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -947,295 +947,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04766863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study of spinon-phonon coupling in spin-chain cuprates</w:t>
+                <w:t xml:space="preserve">Phase transitions and spin dynamics of the quasi-one dimensional Ising-like antiferromagnet BaCo2V2O8 in a longitudinal magnetic field</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Msika</w:t>
+                <w:t xml:space="preserve">Shintaro Takayoshi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dalila Bounoua</w:t>
+                <w:t xml:space="preserve">Quentin Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Demortier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Françoise Damay</w:t>
+                <w:t xml:space="preserve">V. Simonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romuald Saint-Martin</w:t>
+                <w:t xml:space="preserve">Béatrice Grenier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 107 (10), pp.104420. </w:t>
+              <w:t xml:space="preserve">Physical Review Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 5 (2), pp.023205. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.107.104420⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevResearch.5.023205⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04372723v1</w:t>
+                <w:t xml:space="preserve">hal-04253992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phase transitions and spin dynamics of the quasi-one dimensional Ising-like antiferromagnet BaCo2V2O8 in a longitudinal magnetic field</w:t>
+                <w:t xml:space="preserve">Experimental study of spinon-phonon coupling in spin-chain cuprates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shintaro Takayoshi</w:t>
+                <w:t xml:space="preserve">David Msika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Faure</w:t>
+                <w:t xml:space="preserve">Dalila Bounoua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Simonet</w:t>
+                <w:t xml:space="preserve">Olivier Demortier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Damay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Béatrice Grenier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Petit</w:t>
+                <w:t xml:space="preserve">Romuald Saint-Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 5 (2), pp.023205. </w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 107 (10), pp.104420. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevResearch.5.023205⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.107.104420⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04253992v1</w:t>
+                <w:t xml:space="preserve">hal-04372723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From spin liquid to magnetic ordering in the anisotropic kagome Y-kapellasite Y 3 Cu 9 ( OH ) 19 Cl 8 : A single-crystal study</w:t>
               </w:r>
@@ -1489,90 +1489,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solitonic excitations in the Ising anisotropic chain BaCo2 V2O8 under large transverse magnetic field</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shintaro Takayoshi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Grenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Raymond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1623,64 +1623,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fluctuations and All-In–All-Out Ordering in Dipole-Octupole Nd2Zr2O7</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Lhotel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Guitteny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1770,51 +1770,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Longitudinal and transverse Zeeman ladders in the Ising-like chain antiferromagnet BaCo2V2O8</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Grenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Simonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1867,53 +1867,187 @@
                 <w:t xml:space="preserve">⟨10.1103/PhysRevLett.114.017201⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01110426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lattice and spin excitations in multiferroic h-YMnO3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constance Toulouse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiaji Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Gallais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Aude Measson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Sacuto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 89 (9), pp.094415. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.89.094415⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00985234v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId84"/>
+      <w:footerReference w:type="default" r:id="rId91"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1981,51 +2115,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6EFAA144"/>
+    <w:nsid w:val="A31216FE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2212,51 +2346,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sylvain-petit-llb" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2169-0544" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085035v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Por&#233;e" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Han Yan" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Desrochers" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Petit" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Lhotel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41567-024-02711-w" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393908v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evan M Smith" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce D Gaulin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-conmatphys-041124-015101" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05223632v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Demortier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Petit" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fauqu&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ressouche" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Kibalin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.9.056201" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770234v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florianne Vayer" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Damay" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Embs" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rols" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43246-024-00589-y" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870855v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Roll" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bal&#233;dent" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Robert" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ollivier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Decorse" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.6.043011" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766863v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. L&#233;ger" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Ciomaga Hatnean" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Decorse" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.109.224416" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372723v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Msika" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Bounoua" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Demortier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Saint-Martin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.107.104420" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253992v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shintaro Takayoshi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Faure" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Simonet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Grenier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.5.023205" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04187033v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dipranjan Chatterjee" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Puphal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Barth&#233;lemy" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jannis Willwater" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan S&#252;llow" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.107.125156" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559423v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Khatua" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gomil&#353;ek" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Orain" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Strydom" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Jagli&#269;i&#263;" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42005-022-00879-2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588404v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Raymond" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.3.043227" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01229091v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Guitteny" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Florea" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.115.197202" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110426v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Grenier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Simonet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Can&#233;vet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.-P. Regnault" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.114.017201" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sylvain-petit-llb" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2169-0544" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393908v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evan M Smith" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Lhotel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Petit" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce D Gaulin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-conmatphys-041124-015101" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05223632v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Demortier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Petit" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fauqu&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ressouche" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Kibalin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.9.056201" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085035v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Por&#233;e" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Han Yan" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Desrochers" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41567-024-02711-w" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770234v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florianne Vayer" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Damay" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Embs" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rols" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43246-024-00589-y" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870855v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Roll" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bal&#233;dent" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Robert" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ollivier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Decorse" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.6.043011" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766863v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. L&#233;ger" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Ciomaga Hatnean" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Decorse" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.109.224416" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253992v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shintaro Takayoshi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Faure" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Simonet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Grenier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.5.023205" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372723v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Msika" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Bounoua" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Demortier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Saint-Martin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.107.104420" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04187033v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dipranjan Chatterjee" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Puphal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Barth&#233;lemy" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jannis Willwater" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan S&#252;llow" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.107.125156" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559423v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Khatua" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gomil&#353;ek" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Orain" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Strydom" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Jagli&#269;i&#263;" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42005-022-00879-2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588404v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Raymond" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.3.043227" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01229091v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Guitteny" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Florea" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.115.197202" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110426v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Grenier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Simonet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Can&#233;vet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.-P. Regnault" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.114.017201" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985234v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Toulouse" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiaji Liu" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Gallais" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aude Measson" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Sacuto" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.89.094415" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>