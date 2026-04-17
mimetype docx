--- v0 (2026-03-10)
+++ v1 (2026-04-17)
@@ -201,5549 +201,6188 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (22)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (25)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling a domestic tourism destination: adapting the Regional Tourism Model to the Nord-Pas-de-Calais</w:t>
+                <w:t xml:space="preserve">Les liens entre habitants et tourisme : un enjeu scientifique majeur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Myriam Oumheta</w:t>
+                <w:t xml:space="preserve">Sylvain Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Petit</w:t>
+                <w:t xml:space="preserve">Guillaume Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Via Tourism Review</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Espaces. Tourisme et loisirs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, Habitants et Tourisme, 389</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05208212v1</w:t>
+                <w:t xml:space="preserve">hal-05565584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tourism economics development beyond the COVID-19 crisis: The eight International Association for Tourism Economics (IATE) conference</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La Porte du Hainaut : penser le tourisme avec et pour les habitants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irene Sartoretti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sauveur Giannoni</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Arnaud Huftier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Peypoch</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bozana Zekan</w:t>
+                <w:t xml:space="preserve">Myriam Oumheta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tourism Economics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Espaces. Tourisme et loisirs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, Habitants et Tourisme, 389</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04558512v1</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05565582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">7th QATEM (Quantitative Advances in Tourism Economics and Management) workshop</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Assessing innovation readiness in European tourism and hospitality firms: Evidence from the European company survey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Suárez-Tostado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tourism Economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/13548166241298421⟩</w:t>
+              <w:t xml:space="preserve">, 2026, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/13548166261434994⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04763627v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05565587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adoption of Covid-19 safety certification and pricing strategy in the hotel industry</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Modelling a domestic tourism destination: adapting the Regional Tourism Model to the Nord-Pas-de-Calais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Oumheta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Petit</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Paul Ralph Marvensky</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Economics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/00036846.2023.2177596⟩</w:t>
+              <w:t xml:space="preserve">Via Tourism Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 27, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/14gba⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04653575v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05208212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’intérêt d’une approche par espaces touristiques homogènes ou par produits dans une destination insulaire : l’exemple de la Polynésie française</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Tourism economics development beyond the COVID-19 crisis: The eight International Association for Tourism Economics (IATE) conference</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sauveur Giannoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Peypoch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bozana Zekan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Espaces. Tourisme et loisirs</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Tourism Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/13548166241248243⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03673581v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04558512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment retrouver la confiance dans le tourisme avec des politiques publiques incohérentes ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">7th QATEM (Quantitative Advances in Tourism Economics and Management) workshop</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Lambrecht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tahiti Pacifique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Tourism Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/13548166241298421⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03226894v2</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04763627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TOURIST ARRIVAL FORECAST AMID COVID-19: A perspective from the Asia and Pacific team</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Adoption of Covid-19 safety certification and pricing strategy in the hotel industry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sauveur Giannoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louinord Voltaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard T.R. Qiu</w:t>
+                <w:t xml:space="preserve">Philippe Chagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Doris Chenguang Wu</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Paul Ralph Marvensky</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Tourism Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.annals.2021.103155⟩</w:t>
+              <w:t xml:space="preserve">Applied Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 56 (15), pp.1723-1747. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00036846.2023.2177596⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03138092v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04653575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’année 2021 peut-elle être pire pour le tourisme que 2020 ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">L’intérêt d’une approche par espaces touristiques homogènes ou par produits dans une destination insulaire : l’exemple de la Polynésie française</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François de Grandpré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Morschel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tahiti Pacifique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 448</w:t>
+              <w:t xml:space="preserve">Espaces. Tourisme et loisirs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 366</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03140446v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03673581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BOOK REVIEW Quantitative Methods in Tourism. A Handbook, 2 nd edition</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">TOURIST ARRIVAL FORECAST AMID COVID-19: A perspective from the Asia and Pacific team</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard T.R. Qiu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doris Chenguang Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Dropsy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Petit</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephen Pratt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tourism Analysis</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annals of Tourism Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.103155. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.annals.2021.103155⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01831497v1</w:t>
+                <w:t xml:space="preserve">hal-03138092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A reconsideration of tourism specialization in Europe</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Comment retrouver la confiance dans le tourisme avec des politiques publiques incohérentes ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tourism Economics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Tahiti Pacifique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 455</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02900225v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03226894v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Industrial legacy and hotel pricing: An application of spatial hedonic pricing analysis in Nord-Pas-de-Calais, France</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">L’année 2021 peut-elle être pire pour le tourisme que 2020 ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Petit</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hakim Hammadou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tourism Economics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Tahiti Pacifique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 448</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03065276v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03140446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strategic decision concerning tourist origins portfolio: A decision process based on the ELECTRE method and applied to French Polynesia</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">BOOK REVIEW Quantitative Methods in Tourism. A Handbook, 2 nd edition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Petit</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Linjia Zhang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tourism Economics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 26 (5), pp.830-843</w:t>
+              <w:t xml:space="preserve">Tourism Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 25 (1), pp.195-196</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02401461v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01831497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le diagnostic de la destination de Polynésie française</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">A reconsideration of tourism specialization in Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Nowak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tahiti Pacifique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Tourism Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 27 (8), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/1354816620937508⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03020651v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02900225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MEASURING THE EFFECT OF REVEALED CULTURAL PREFERENCES ON MEASURING THE EFFECT OF REVEALED CULTURAL PREFERENCES ON TOURISM EXPORTS</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Industrial legacy and hotel pricing: An application of spatial hedonic pricing analysis in Nord-Pas-de-Calais, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Lévi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Jacques Nowak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Neelu Seetaram</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hakim Hammadou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Travel Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Tourism Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 28 (4), pp.870-898. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/1354816620977003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01924443v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03065276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'ouverture du marché polynésien du transport aérien international menacée par la communication de l'Autorité de la concurrence</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Le diagnostic de la destination de Polynésie française</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Petit</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florent Venayre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue juridique, politique et économique de Nouvelle-Calédonie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 32 (2018/2), pp.64-75</w:t>
+              <w:t xml:space="preserve">Tahiti Pacifique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01962939v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03020651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measuring the Effect of Revealed Cultural Preferences on Tourism Exports</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Strategic decision concerning tourist origins portfolio: A decision process based on the ELECTRE method and applied to French Polynesia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Botti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Neelu Seetaram</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linjia Zhang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Travel Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Tourism Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 26 (5), pp.830-843</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/0047287518807582⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02133249v1</w:t>
+                <w:t xml:space="preserve">hal-02401461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">International trade in services and inequalities: empirical evaluation and role of tourism services</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">MEASURING THE EFFECT OF REVEALED CULTURAL PREFERENCES ON MEASURING THE EFFECT OF REVEALED CULTURAL PREFERENCES ON TOURISM EXPORTS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neelu Seetaram</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tourism Economics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Travel Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 58 (8), pp.1263-1275</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01830362v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01924443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Destination performance: Introducing the utility function in the Mean-Variance space</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">L'ouverture du marché polynésien du transport aérien international menacée par la communication de l'Autorité de la concurrence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Venayre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tourism Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 52, pp.123-132</w:t>
+              <w:t xml:space="preserve">Revue juridique, politique et économique de Nouvelle-Calédonie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 32 (2018/2), pp.64-75</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01831499v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01962939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intra-tourism trade, income distribution and tourism endowment: an econometric investigation</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Measuring the Effect of Revealed Cultural Preferences on Tourism Exports</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neelu Seetaram</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Economics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Travel Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0047287518807582⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/00036846.2015.1005817⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01831500v1</w:t>
+                <w:t xml:space="preserve">hal-02133249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">INTRA-TOURISM TRADE IN EUROPE</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">International trade in services and inequalities: empirical evaluation and role of tourism services</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Petit</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mondher Sahli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tourism Economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 18 (6), pp.1287-1311. </w:t>
+              <w:t xml:space="preserve">, 2017, 23 (5), pp.1069-1075. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5367/te.2012.0168⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/1354816616672361⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01831502v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01830362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Income inequalities and international trade in goods and services: short and long-run evidence</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Destination performance: Introducing the utility function in the Mean-Variance space</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linjia Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Botti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Petit</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Cassette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Trade Journal</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Tourism Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 52, pp.123-132</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01831503v1</w:t>
+                <w:t xml:space="preserve">hal-01831499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Intra-tourism trade, income distribution and tourism endowment: an econometric investigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Hanna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Lévi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Applied Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 47 (21), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00036846.2015.1005817⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01831500v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Income inequalities and international trade in goods and services: short and long-run evidence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Cassette</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Trade Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 26 (3), pp.223-254. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/08853908.2012.682023⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01831503v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">INTRA-TOURISM TRADE IN EUROPE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Nowak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mondher Sahli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tourism Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 18 (6), pp.1287-1311. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5367/te.2012.0168⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01831502v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">TOURISM AND GLOBALIZATION: THE INTERNATIONAL DIVISION OF TOURISM PRODUCTION</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Nowak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mondher Sahli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Travel Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 49, pp.228 - 245</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01831527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (29)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (32)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The impact of urban riots on tourism in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sauveur Giannoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Peypoch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th QATEM Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2025, Xinxiang, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05058357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modéliser une destination de tourisme domestique : une adaptation de la Modélisation du système Touristique Régional (MTR) au Nord Pas-de-Calais</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Innovation Dynamics in Tourism: Insights from European SMEs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Suárez-Tostado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque AFMAT 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Gerone, Spain</w:t>
+              <w:t xml:space="preserve">XVI WORKSHOP TOURISM: ECONOMICS &amp; MANAGEMENT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Alicante, Nov 2024, Alicante (SPAIN), Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04263025v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05565805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Table ronde autour des pratiques de science ouverte de la communauté scientifique</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Gravity Model Of Sustainable Tourism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Dropsy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Petit</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VAL'OA, L'UPHF fait sa science ouverte !</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, L'équipe du DAREC (SCD Université Polytechnique des Hauts-de-France), Dec 2023, Valenciennes, France</w:t>
+              <w:t xml:space="preserve">Colloque AsTRES : TOURISME et ITINERANCES : des expériences aux enjeux d’adaptation, de transformation et de soutenabilité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de la Côte d'Opal et du Littoral, Dec 2024, Boulogne Sur Mer, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04446004v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05565809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’épreuve de surf des JOP de Paris 2024: les enjeux en termes de distances du choix d’un territoire ultrapériphérique pour une nouvelle épreuve olympique</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">The gravity model for tourism flows: considering the nonhomothetic nature of demand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Dropsy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Nowak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mondher Salhi</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mondher Sahli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque de l’ASRDLF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de La Réunion, Jun 2023, La réunion, France</w:t>
+              <w:t xml:space="preserve">International Association of Tourism Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Central Florida, Orlando, May 2024, Orlando (FL), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04309778v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05565802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transition de la perception du patrimoine historique par les spectateurs de la course de Paris-Roubaix : le cas de la Trouée d’Arenberg</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Modéliser une destination de tourisme domestique : une adaptation de la Modélisation du système Touristique Régional (MTR) au Nord Pas-de-Calais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Oumheta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence pluridisciplinaire de l’Association Tourisme Recherche et Enseignement Supérieur (ASTRES)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Punaauia, Tahiti (French Polynesia), France</w:t>
+              <w:t xml:space="preserve">Colloque AFMAT 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Gerone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04262996v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04263025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modéliser une destination : une transition de paradigme avec la prise en compte du tourisme domestique : le cas du Nord-Pas de Calais</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Transition de la perception du patrimoine historique par les spectateurs de la course de Paris-Roubaix : le cas de la Trouée d’Arenberg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Botti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Huftier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Petit</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Myriam Oumheta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence pluridisciplinaire de l’Association Tourisme Recherche et Enseignement Supérieur (ASTRES)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Punaauia, Tahiti (French Polynesia), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04262998v1</w:t>
+                <w:t xml:space="preserve">hal-04262996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Certification de sécurité Covid-19 dans l'industrie hôtelière : Le jeu en vaut-il la chandelle ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">L’épreuve de surf des JOP de Paris 2024: les enjeux en termes de distances du choix d’un territoire ultrapériphérique pour une nouvelle épreuve olympique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Delaplace</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Dropsy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mondher Salhi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque AFMAT 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Angers (FR), France</w:t>
+              <w:t xml:space="preserve">Colloque de l’ASRDLF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de La Réunion, Jun 2023, La réunion, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04263041v1</w:t>
+                <w:t xml:space="preserve">hal-04309778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hotel pricing strategy in times of crisis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Modéliser une destination : une transition de paradigme avec la prise en compte du tourisme domestique : le cas du Nord-Pas de Calais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Oumheta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Association for Tourism Economics (IATE) Conference 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Perpignan (Université de Perpignan), France</w:t>
+              <w:t xml:space="preserve">Conférence pluridisciplinaire de l’Association Tourisme Recherche et Enseignement Supérieur (ASTRES)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Punaauia, Tahiti (French Polynesia), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04263038v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04262998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La fin du tourisme de masse n’est pas compatible avec le développement du tourisme durable</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Table ronde autour des pratiques de science ouverte de la communauté scientifique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélissa Defond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El Hadj Dogheche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Galopin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Perona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Petit</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12iémes Journées Scientifiques du Tourisme Durable, AIMTD</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Punaauia, Tahiti (French Polynesia), France</w:t>
+              <w:t xml:space="preserve">VAL'OA, L'UPHF fait sa science ouverte !</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'équipe du DAREC (SCD Université Polytechnique des Hauts-de-France), Dec 2023, Valenciennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04263039v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04446004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les épreuves de surf des Jeux olympiques de Paris 2024 à Tahiti Une lecture en termes de biens communs et de conflits associés à l’économie bleue</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Certification de sécurité Covid-19 dans l'industrie hôtelière : Le jeu en vaut-il la chandelle ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Petit</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michael Auger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gérer l'économie bleue : quelles mesures pour une meilleure gouvernance et une utilisation durable des ressources naturelles ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Pacific Economic Cooperation Council - PEEC, May 2022, Tahiti, France</w:t>
+              <w:t xml:space="preserve">Colloque AFMAT 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Angers (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04309752v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04263041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Economic and Financial Characteristics of Pacific Islands</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Hotel pricing strategy in times of crisis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Petit</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mondher Sahli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pacific Way, 50 ans après</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Punaauia, Tahiti (French Polynesia), France</w:t>
+              <w:t xml:space="preserve">International Association for Tourism Economics (IATE) Conference 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Perpignan (Université de Perpignan), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04263030v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04263038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The determinants of the tourism receipts in Europe based on bilateral data and across qualities</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Les épreuves de surf des Jeux olympiques de Paris 2024 à Tahiti Une lecture en termes de biens communs et de conflits associés à l’économie bleue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Delaplace</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mondher Sahli</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Auger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Association for Tourism Economics (IATE) Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Perpignan (Université de Perpignan), France</w:t>
+              <w:t xml:space="preserve">Gérer l'économie bleue : quelles mesures pour une meilleure gouvernance et une utilisation durable des ressources naturelles ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Pacific Economic Cooperation Council - PEEC, May 2022, Tahiti, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04263023v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04309752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une réponse à la crise économique en Polynésie française : optimiser la distribution des marchés émetteurs touristiques</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">La fin du tourisme de masse n’est pas compatible avec le développement du tourisme durable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférences de la Recherche en Polynésie française, « La recherche en réponse aux crises »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2020, Punaauia, Tahiti (French Polynesia), France</w:t>
+              <w:t xml:space="preserve">12iémes Journées Scientifiques du Tourisme Durable, AIMTD</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Punaauia, Tahiti (French Polynesia), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04263045v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04263039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strategic decision-making concerning tourist origins portfolio: A decision process based on the ELECTRE method and applied to French Polynesia</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The determinants of the tourism receipts in Europe based on bilateral data and across qualities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Dropsy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Botti</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Jean-Jacques Nowak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Linjia Zhang</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mondher Sahli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 7th International Conference of Association for Tourism Economics (IATE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, La plata, Argentina. pp.830-843</w:t>
+              <w:t xml:space="preserve">International Association for Tourism Economics (IATE) Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Perpignan (Université de Perpignan), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03131183v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04263023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le rôle de la localisation sur les tarifs des hôtels</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Economic and Financial Characteristics of Pacific Islands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Dropsy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Loic Levi</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mondher Sahli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6ème conférence de l'’Association Francophone de Management du Tourisme (AFMAT)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Perpignan, France</w:t>
+              <w:t xml:space="preserve">Pacific Way, 50 ans après</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Punaauia, Tahiti (French Polynesia), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03154066v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04263030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">China’s belt and road initiative, an analysis based on a gravity model</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Une réponse à la crise économique en Polynésie française : optimiser la distribution des marchés émetteurs touristiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dropsy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international « Indo-Pacifique et routes de la soie les nouvelles stratégies mondiales»</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Punaauia, Tahiti (French Polynesia), France</w:t>
+              <w:t xml:space="preserve">Conférences de la Recherche en Polynésie française, « La recherche en réponse aux crises »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Punaauia, Tahiti (French Polynesia), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04263049v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04263045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What forms of tourism can sustain the development of the French Polynesia economy?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Strategic decision-making concerning tourist origins portfolio: A decision process based on the ELECTRE method and applied to French Polynesia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Botti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linjia Zhang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sovereignty, Autonomy and Diversity in the French Pacific</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Victoria University, Mar 2019, Wellington, New Zealand</w:t>
+              <w:t xml:space="preserve">The 7th International Conference of Association for Tourism Economics (IATE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, La plata, Argentina. pp.830-843</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03154068v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03131183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tourism specialization across ranges of qualities</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Le rôle de la localisation sur les tarifs des hôtels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Nowak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hakim Hammadou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Levi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th International Conference of the Western Economics Association International (WEAI)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Keio University, Mar 2019, Tokyo, Japon</w:t>
+              <w:t xml:space="preserve">6ème conférence de l'’Association Francophone de Management du Tourisme (AFMAT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Perpignan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03154067v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03154066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le tourisme : la clef du développement économique en Polynésie Française</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">China’s belt and road initiative, an analysis based on a gravity model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Dropsy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire des Echappées Culturelles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Haut-Commissariat de la République en Polynésie Française, Aug 2018, Papeete, France</w:t>
+              <w:t xml:space="preserve">Colloque international « Indo-Pacifique et routes de la soie les nouvelles stratégies mondiales»</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Punaauia, Tahiti (French Polynesia), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02139579v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04263049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measuring the effect of revealed cultural preferences on tourism exports</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">What forms of tourism can sustain the development of the French Polynesia economy?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire du laboratoire Gouvernance et développement insulaire (GDI)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2018, Punaauia, France</w:t>
+              <w:t xml:space="preserve">Sovereignty, Autonomy and Diversity in the French Pacific</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Victoria University, Mar 2019, Wellington, New Zealand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02138655v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03154068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Industrial legacy and tourism</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Tourism specialization across ranges of qualities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Nowak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th QATEM Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Punaauia, French Polynesia</w:t>
+              <w:t xml:space="preserve">15th International Conference of the Western Economics Association International (WEAI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Keio University, Mar 2019, Tokyo, Japon</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02138653v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03154067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tourism specialization across qualities in Europe</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Le tourisme : la clef du développement économique en Polynésie Française</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Centre d'etudes et de recherches sur le développement international (CERDI)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2018, Clermont Ferrand, France</w:t>
+              <w:t xml:space="preserve">Séminaire des Echappées Culturelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Haut-Commissariat de la République en Polynésie Française, Aug 2018, Papeete, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02138650v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02139579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tourism specialization across qualities in Europe</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Measuring the effect of revealed cultural preferences on tourism exports</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Petit</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Jacques Nowak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 6th International Conference of the Association for Tourism Economics (IATE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Rimini, Italy</w:t>
+              <w:t xml:space="preserve">Séminaire du laboratoire Gouvernance et développement insulaire (GDI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2018, Punaauia, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03131201v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02138655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cultural Proximity and Bilateral Tourism Flows</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Industrial legacy and tourism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Hammadou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Lévi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Nowak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7ème colloque international et pluridisciplinaire AsTRES : « tourisme(s) et adaptation(s) »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Grenoble, France</w:t>
+              <w:t xml:space="preserve">6th QATEM Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Punaauia, French Polynesia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02975002v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02138653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cultural Proximity and Bilateral Tourism Flow</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Tourism specialization across qualities in Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Nowak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 5th Workshop “Quantitative Approaches in Tourism Economics and Management” (QATEM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2016, Potchefstroom, South Africa</w:t>
+              <w:t xml:space="preserve">Séminaire Centre d'etudes et de recherches sur le développement international (CERDI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Clermont Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03131147v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02138650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Destination performance: Introducing the utility function in the Mean-Variance space</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Tourism specialization across qualities in Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Nowak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 5th Conference of the International Association for Tourism Economics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Hong-Kong, China</w:t>
+              <w:t xml:space="preserve">The 6th International Conference of the Association for Tourism Economics (IATE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Rimini, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02974984v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03131201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Héritage industriel et tourisme: une application de la méthode hédonique au cas de chambres d'hôtel dans le Nord-Pas de Calais</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Cultural Proximity and Bilateral Tourism Flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence pluridisciplinaire de l’Association Tourisme Recherche et Enseignement Supérieur (ASTRES)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, La rochelle, France</w:t>
+              <w:t xml:space="preserve">7ème colloque international et pluridisciplinaire AsTRES : « tourisme(s) et adaptation(s) »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02958385v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02975002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cultural Proximity and Bilateral Tourism Flows</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">Cultural Proximity and Bilateral Tourism Flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neelu Seetaram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 5th Conferences of the International Association for Tourism Economics (IATE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Hong-Kong, China</w:t>
+              <w:t xml:space="preserve">The 5th Workshop “Quantitative Approaches in Tourism Economics and Management” (QATEM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Potchefstroom, South Africa</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03131141v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03131147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Destination performance: Introducing the utility function in the Mean-Variance space</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Botti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The 5th Conference of the International Association for Tourism Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Hong-Kong, China</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02974984v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cultural Proximity and Bilateral Tourism Flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neelu Seetaram</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The 5th Conferences of the International Association for Tourism Economics (IATE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Hong-Kong, China</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03131141v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héritage industriel et tourisme: une application de la méthode hédonique au cas de chambres d'hôtel dans le Nord-Pas de Calais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hakim Hammadou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Levi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Nowak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence pluridisciplinaire de l’Association Tourisme Recherche et Enseignement Supérieur (ASTRES)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, La rochelle, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02958385v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Intra-tourism trade, income distribution and tourism endowment: an econometric investigation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Hanna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Levi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conferences of the International Association for Tourism Economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Ljubjlana, Slovenia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02948770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (9)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (10)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planning a Paris 2024 Event Away from the Capital: The Surfing Competition at Teahupo’o</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Regional Economic Integration and The Pacific Way</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dropsy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Petit</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...14 lines deleted...]
-            <w:pPr/>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Maison des Sciences de l’Homme du Pacifique. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Planning the Paris 2024 Olympic and Paralympic Games</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Pacific Way. 50 ans après</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 978-249-3616050</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04763678v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05565590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anticiper les conséquences économiques pour le tourisme d’une petite destination insulaire : l’exemple de la Polynésie française</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Planning a Paris 2024 Event Away from the Capital: The Surfing Competition at Teahupo’o</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Delaplace</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Dropsy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Petit</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...5 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mondher Sahli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Small Islands. Big Issues. Pacific Perspectives on the Ecosystem of Knowledge</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Planning the Paris 2024 Olympic and Paralympic Games</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer Nature Singapore, pp.97-122, 2024, Mega Event Planning, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-981-97-3725-3_8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02138654v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04763678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'initiative des nouvelles Routes de la soie : à partir d'un modèle de gravité</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Anticiper les conséquences économiques pour le tourisme d’une petite destination insulaire : l’exemple de la Polynésie française</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Otcenasek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Peter Lang. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes du colloque «L’Indo-Pacifique et routes de la soie les nouvelles stratégies mondiales »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021</w:t>
+              <w:t xml:space="preserve">Small Islands. Big Issues. Pacific Perspectives on the Ecosystem of Knowledge</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Peter Lang, p379-398, 2023, 978-1-78997-772-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03298832v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02138654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les économies des PTOM du Pacifique et leurs relations avec l'UE</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">L'initiative des nouvelles Routes de la soie : à partir d'un modèle de gravité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dropsy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les relations entre l’Union européenne, les pays ACP et les PTOM: la fin d'un cycle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019</w:t>
+              <w:t xml:space="preserve">Actes du colloque «L’Indo-Pacifique et routes de la soie les nouvelles stratégies mondiales »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02403519v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03298832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enjeux et dangers du tourisme international sur le développement local</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Les économies des PTOM du Pacifique et leurs relations avec l'UE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Dropsy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Multiple Criteria Decision Making</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013</w:t>
+              <w:t xml:space="preserve">Les relations entre l’Union européenne, les pays ACP et les PTOM: la fin d'un cycle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01831533v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02403519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tourism and Globalization : The International Division of Tourism Production</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Enjeux et dangers du tourisme international sur le développement local</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Petit</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...18 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recent Developments In The Economics of Tourism, Volume II</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Edward Elgar Publishing, 2013, 9781781952269</w:t>
+              <w:t xml:space="preserve">Multiple Criteria Decision Making</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02948733v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01831533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GLOBALIZATION AND TOURISM: A THEORETICAL AND EMPIRICAL TRADE EXAMINATION</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Tourism and Globalization : The International Division of Tourism Production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-J. Nowak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Sahli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Larry Dwyer; Neelu Seetaram. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Handbook of Tourism Economics: Analysis, New Applications and Case Studies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013</w:t>
+              <w:t xml:space="preserve">Recent Developments In The Economics of Tourism, Volume II</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Edward Elgar Publishing, 2013, 9781781952269</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01831528v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02948733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tourism and Globalization : A Trade Theoretic Approach</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">GLOBALIZATION AND TOURISM: A THEORETICAL AND EMPIRICAL TRADE EXAMINATION</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Nowak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M. Sahli</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mondher Sahli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Handbook of Tourism Economics : Analysis, New Applications and Case Studies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Hackensack, NJ : World Scientific, 2013, 9789814327077</w:t>
+              <w:t xml:space="preserve">Handbook of Tourism Economics: Analysis, New Applications and Case Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02948590v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01831528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Tourism and Globalization : A Trade Theoretic Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-J. Nowak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Sahli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Handbook of Tourism Economics : Analysis, New Applications and Case Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hackensack, NJ : World Scientific, 2013, 9789814327077</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02948590v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Panel data analysis in Tourism Research</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neelu Seetaram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Handbook of Research method in tourism</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01831529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5753,1000 +6392,1000 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Et si l'avenir du tourisme en Polynésie française passait par le « bubble tourism » ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dropsy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Rival</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Oulé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03047812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malgré la crise, il est urgent de penser au redémarrage du tourisme en Polynésie française</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03047811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’optimisation du portefeuille de marchés touristiques émetteurs pour la Polynésie française</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Otcenasek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Oulé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03047813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les prévisions internationales et pour la Polynésie française</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pr Vincent Dropsy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Oulé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Rival</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03047810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reprise du tourisme : le moteur cale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03034700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sauver le secteur touristique de la Polynésie française</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Recrudescence des cas de COVID-19 en Polynésie française : le tourisme n'est pas coupable !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Petit</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02925499v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03047814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recrudescence des cas de COVID-19 en Polynésie française : le tourisme n'est pas coupable !</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Sauver le secteur touristique de la Polynésie française</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Dropsy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Oulé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Petit</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Rival</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03047814v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02925499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Polynésie française : une destination qui doit se positionner dans le marché du tourisme international</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03047809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tahiti : le revers de la guerre des prix dans l'aérien</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">L’ouverture à la concurrence du transport aérien interne en Polynésie française : une chance à saisir et de nouveaux challenges pour les pouvoirs publics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01815337v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03047805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’ouverture à la concurrence du transport aérien interne en Polynésie française : une chance à saisir et de nouveaux challenges pour les pouvoirs publics</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Tahiti : le revers de la guerre des prix dans l'aérien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Venayre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03047805v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01815337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The prices of public goods and public bads for hotel rooms in Nord-Pas de Calais, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hakim Hammadou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lévi Loïc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Jacques Nowak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01831534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allers et retours entre théorie et empirique dans la littérature du commerce international : l'exemple du commerce intrabranche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01831532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6756,100 +7395,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une analyse du tourisme international : fragmentation de la production, flux croisés, effets redistributifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Economies et finances. Université de Lille 1 – Sciences et Technologies, 2010. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01831535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6859,105 +7498,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ECONOMIE DU TOURISME : QUANTIFICATION DES FLUX INTERNATIONAUX ET DES EFFETS SUR LE DEVELOPPEMENT LOCAL</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Economies et finances. Université Côte d'Azur, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01949371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId149"/>
+      <w:footerReference w:type="default" r:id="rId160"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7025,51 +7664,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6B7E1C9E"/>
+    <w:nsid w:val="9954D065"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7256,51 +7895,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sylvain-petit" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3391-5285" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/150823770" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/216402003" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05208212v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Oumheta" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Petit" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14gba" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558512v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sauveur Giannoni" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Peypoch" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bozana Zekan" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/13548166241248243" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763627v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lambrecht" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/13548166241298421" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653575v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louinord Voltaire" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chagnon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Ralph Marvensky" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00036846.2023.2177596" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03673581v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois de Grandpr&#233;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Morschel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226894v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138092v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard T.R. Qiu" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doris Chenguang Wu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dropsy" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Pratt" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annals.2021.103155" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140446v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831497v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02900225v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Nowak" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1354816620937508" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065276v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c L&#233;vi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Jacques Nowak" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Hammadou" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1354816620977003" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401461v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Botti" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linjia Zhang" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020651v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924443v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neelu Seetaram" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962939v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Venayre" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133249v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0047287518807582" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830362v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1354816616672361" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831499v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831500v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Hanna" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L L&#233;vi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00036846.2015.1005817" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831502v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mondher Sahli" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5367/te.2012.0168" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831503v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fleury" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Cassette" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08853908.2012.682023" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831527v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058357v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263025v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04446004v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Defond" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Hadj Dogheche" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Galopin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Perona" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309778v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Delaplace" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dropsy" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mondher Salhi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262996v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Huftier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262998v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263041v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263038v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263039v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309752v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Auger" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263030v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263023v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263045v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03131183v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154066v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Levi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263049v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154068v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://upf.hal.science/hal-03154067v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139579v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138655v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138653v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hammadou" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. L&#233;vi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138650v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03131201v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-02975002v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03131147v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-02974984v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Zhang" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Botti" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-02958385v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03131141v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-02948770v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763678v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-97-3725-3_8" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138654v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Otcenasek" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03298832v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403519v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831533v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-02948733v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-J. Nowak" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sahli" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831528v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-02948590v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831529v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047812v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Rival" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Oul&#233;" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047811v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047813v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047810v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pr Vincent Dropsy" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034700v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925499v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047814v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047809v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01815337v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047805v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831534v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;vi Lo&#239;c" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831532v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01831535v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01949371v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sylvain-petit" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3391-5285" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/150823770" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/216402003" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565584v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Petit" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Richard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565582v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Sartoretti" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Huftier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Oumheta" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565587v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Su&#225;rez-Tostado" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/13548166261434994" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05208212v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14gba" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558512v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sauveur Giannoni" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Peypoch" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bozana Zekan" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/13548166241248243" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763627v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lambrecht" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/13548166241298421" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653575v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louinord Voltaire" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chagnon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Ralph Marvensky" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00036846.2023.2177596" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03673581v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois de Grandpr&#233;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Morschel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138092v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard T.R. Qiu" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doris Chenguang Wu" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dropsy" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Pratt" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annals.2021.103155" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226894v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140446v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831497v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02900225v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Nowak" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1354816620937508" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065276v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c L&#233;vi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Jacques Nowak" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Hammadou" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1354816620977003" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020651v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401461v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Botti" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linjia Zhang" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924443v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neelu Seetaram" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962939v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Venayre" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133249v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0047287518807582" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830362v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1354816616672361" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831499v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831500v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Hanna" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L L&#233;vi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00036846.2015.1005817" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831503v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fleury" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Cassette" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08853908.2012.682023" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831502v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mondher Sahli" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5367/te.2012.0168" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831527v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058357v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565805v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565809v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565802v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263025v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262996v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309778v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Delaplace" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dropsy" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mondher Salhi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262998v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04446004v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Defond" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Hadj Dogheche" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Galopin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Perona" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263041v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263038v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309752v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Auger" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263039v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263023v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263030v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263045v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03131183v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154066v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Levi" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263049v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154068v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://upf.hal.science/hal-03154067v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139579v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138655v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138653v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hammadou" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. L&#233;vi" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138650v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03131201v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-02975002v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03131147v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-02974984v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Zhang" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Botti" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03131141v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-02958385v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-02948770v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565590v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763678v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-97-3725-3_8" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138654v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Otcenasek" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03298832v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403519v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831533v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-02948733v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-J. Nowak" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sahli" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831528v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-02948590v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831529v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047812v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Rival" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Oul&#233;" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047811v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047813v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047810v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pr Vincent Dropsy" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034700v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047814v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925499v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047809v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047805v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01815337v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831534v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;vi Lo&#239;c" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831532v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01831535v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01949371v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>