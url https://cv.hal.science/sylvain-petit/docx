--- v1 (2026-04-17)
+++ v2 (2026-05-08)
@@ -1040,230 +1040,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03673581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TOURIST ARRIVAL FORECAST AMID COVID-19: A perspective from the Asia and Pacific team</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comment retrouver la confiance dans le tourisme avec des politiques publiques incohérentes ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Petit</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Tourism Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Tahiti Pacifique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 455</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03138092v1</w:t>
+                <w:t xml:space="preserve">hal-03226894v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment retrouver la confiance dans le tourisme avec des politiques publiques incohérentes ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">TOURIST ARRIVAL FORECAST AMID COVID-19: A perspective from the Asia and Pacific team</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard T.R. Qiu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doris Chenguang Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Dropsy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Petit</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephen Pratt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tahiti Pacifique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annals of Tourism Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.103155. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.annals.2021.103155⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03226894v2</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03138092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’année 2021 peut-elle être pire pour le tourisme que 2020 ?</w:t>
               </w:r>
@@ -2285,235 +2285,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01831500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Income inequalities and international trade in goods and services: short and long-run evidence</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">INTRA-TOURISM TRADE IN EUROPE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Nowak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Fleury</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Cassette</w:t>
+                <w:t xml:space="preserve">Mondher Sahli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Trade Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/08853908.2012.682023⟩</w:t>
+              <w:t xml:space="preserve">Tourism Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 18 (6), pp.1287-1311. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5367/te.2012.0168⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01831503v1</w:t>
+                <w:t xml:space="preserve">hal-01831502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">INTRA-TOURISM TRADE IN EUROPE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Jacques Nowak</w:t>
+                <w:t xml:space="preserve">Income inequalities and international trade in goods and services: short and long-run evidence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mondher Sahli</w:t>
+                <w:t xml:space="preserve">Aurélie Cassette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tourism Economics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 18 (6), pp.1287-1311. </w:t>
+              <w:t xml:space="preserve">International Trade Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 26 (3), pp.223-254. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5367/te.2012.0168⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/08853908.2012.682023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01831502v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01831503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TOURISM AND GLOBALIZATION: THE INTERNATIONAL DIVISION OF TOURISM PRODUCTION</w:t>
               </w:r>
@@ -2525,51 +2525,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Nowak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mondher Sahli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Travel Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 49, pp.228 - 245</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2803,51 +2803,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gravity Model Of Sustainable Tourism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dropsy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2885,90 +2885,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The gravity model for tourism flows: considering the nonhomothetic nature of demand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dropsy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Nowak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mondher Sahli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Association of Tourism Economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, University of Central Florida, Orlando, May 2024, Orlando (FL), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3069,437 +3069,437 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04263025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transition de la perception du patrimoine historique par les spectateurs de la course de Paris-Roubaix : le cas de la Trouée d’Arenberg</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Huftier</w:t>
+                <w:t xml:space="preserve">Table ronde autour des pratiques de science ouverte de la communauté scientifique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélissa Defond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El Hadj Dogheche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Galopin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Perona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Petit</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence pluridisciplinaire de l’Association Tourisme Recherche et Enseignement Supérieur (ASTRES)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Punaauia, Tahiti (French Polynesia), France</w:t>
+              <w:t xml:space="preserve">VAL'OA, L'UPHF fait sa science ouverte !</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'équipe du DAREC (SCD Université Polytechnique des Hauts-de-France), Dec 2023, Valenciennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04262996v1</w:t>
+                <w:t xml:space="preserve">hal-04446004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’épreuve de surf des JOP de Paris 2024: les enjeux en termes de distances du choix d’un territoire ultrapériphérique pour une nouvelle épreuve olympique</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modéliser une destination : une transition de paradigme avec la prise en compte du tourisme domestique : le cas du Nord-Pas de Calais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mondher Salhi</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Oumheta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque de l’ASRDLF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de La Réunion, Jun 2023, La réunion, France</w:t>
+              <w:t xml:space="preserve">Conférence pluridisciplinaire de l’Association Tourisme Recherche et Enseignement Supérieur (ASTRES)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Punaauia, Tahiti (French Polynesia), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04309778v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04262998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modéliser une destination : une transition de paradigme avec la prise en compte du tourisme domestique : le cas du Nord-Pas de Calais</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L’épreuve de surf des JOP de Paris 2024: les enjeux en termes de distances du choix d’un territoire ultrapériphérique pour une nouvelle épreuve olympique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Delaplace</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Dropsy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Myriam Oumheta</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mondher Salhi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence pluridisciplinaire de l’Association Tourisme Recherche et Enseignement Supérieur (ASTRES)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Punaauia, Tahiti (French Polynesia), France</w:t>
+              <w:t xml:space="preserve">Colloque de l’ASRDLF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de La Réunion, Jun 2023, La réunion, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04262998v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04309778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Table ronde autour des pratiques de science ouverte de la communauté scientifique</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Blandine Perona</w:t>
+                <w:t xml:space="preserve">Transition de la perception du patrimoine historique par les spectateurs de la course de Paris-Roubaix : le cas de la Trouée d’Arenberg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Botti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Huftier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Petit</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VAL'OA, L'UPHF fait sa science ouverte !</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, L'équipe du DAREC (SCD Université Polytechnique des Hauts-de-France), Dec 2023, Valenciennes, France</w:t>
+              <w:t xml:space="preserve">Conférence pluridisciplinaire de l’Association Tourisme Recherche et Enseignement Supérieur (ASTRES)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Punaauia, Tahiti (French Polynesia), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04446004v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04262996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Certification de sécurité Covid-19 dans l'industrie hôtelière : Le jeu en vaut-il la chandelle ?</w:t>
               </w:r>
@@ -3617,424 +3617,424 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04263038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les épreuves de surf des Jeux olympiques de Paris 2024 à Tahiti Une lecture en termes de biens communs et de conflits associés à l’économie bleue</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La fin du tourisme de masse n’est pas compatible avec le développement du tourisme durable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Petit</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michael Auger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gérer l'économie bleue : quelles mesures pour une meilleure gouvernance et une utilisation durable des ressources naturelles ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Pacific Economic Cooperation Council - PEEC, May 2022, Tahiti, France</w:t>
+              <w:t xml:space="preserve">12iémes Journées Scientifiques du Tourisme Durable, AIMTD</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Punaauia, Tahiti (French Polynesia), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04309752v1</w:t>
+                <w:t xml:space="preserve">hal-04263039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La fin du tourisme de masse n’est pas compatible avec le développement du tourisme durable</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les épreuves de surf des Jeux olympiques de Paris 2024 à Tahiti Une lecture en termes de biens communs et de conflits associés à l’économie bleue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Delaplace</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Auger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12iémes Journées Scientifiques du Tourisme Durable, AIMTD</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Punaauia, Tahiti (French Polynesia), France</w:t>
+              <w:t xml:space="preserve">Gérer l'économie bleue : quelles mesures pour une meilleure gouvernance et une utilisation durable des ressources naturelles ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Pacific Economic Cooperation Council - PEEC, May 2022, Tahiti, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04263039v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04309752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The determinants of the tourism receipts in Europe based on bilateral data and across qualities</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Economic and Financial Characteristics of Pacific Islands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dropsy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mondher Sahli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Association for Tourism Economics (IATE) Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Perpignan (Université de Perpignan), France</w:t>
+              <w:t xml:space="preserve">Pacific Way, 50 ans après</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Punaauia, Tahiti (French Polynesia), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04263023v1</w:t>
+                <w:t xml:space="preserve">hal-04263030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Economic and Financial Characteristics of Pacific Islands</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">The determinants of the tourism receipts in Europe based on bilateral data and across qualities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dropsy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Nowak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mondher Sahli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pacific Way, 50 ans après</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Punaauia, Tahiti (French Polynesia), France</w:t>
+              <w:t xml:space="preserve">International Association for Tourism Economics (IATE) Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Perpignan (Université de Perpignan), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04263030v1</w:t>
+                <w:t xml:space="preserve">hal-04263023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une réponse à la crise économique en Polynésie française : optimiser la distribution des marchés émetteurs touristiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dropsy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4275,51 +4275,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">China’s belt and road initiative, an analysis based on a gravity model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dropsy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5158,217 +5158,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02974984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cultural Proximity and Bilateral Tourism Flows</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Neelu Seetaram</w:t>
+                <w:t xml:space="preserve">Héritage industriel et tourisme: une application de la méthode hédonique au cas de chambres d'hôtel dans le Nord-Pas de Calais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hakim Hammadou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Levi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Nowak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 5th Conferences of the International Association for Tourism Economics (IATE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Hong-Kong, China</w:t>
+              <w:t xml:space="preserve">Conférence pluridisciplinaire de l’Association Tourisme Recherche et Enseignement Supérieur (ASTRES)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, La rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03131141v1</w:t>
+                <w:t xml:space="preserve">hal-02958385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Héritage industriel et tourisme: une application de la méthode hédonique au cas de chambres d'hôtel dans le Nord-Pas de Calais</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Jacques Nowak</w:t>
+                <w:t xml:space="preserve">Cultural Proximity and Bilateral Tourism Flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neelu Seetaram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence pluridisciplinaire de l’Association Tourisme Recherche et Enseignement Supérieur (ASTRES)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, La rochelle, France</w:t>
+              <w:t xml:space="preserve">The 5th Conferences of the International Association for Tourism Economics (IATE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Hong-Kong, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02958385v1</w:t>
+                <w:t xml:space="preserve">hal-03131141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intra-tourism trade, income distribution and tourism endowment: an econometric investigation</w:t>
               </w:r>
@@ -5481,51 +5481,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regional Economic Integration and The Pacific Way</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dropsy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5567,90 +5567,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Planning a Paris 2024 Event Away from the Capital: The Surfing Competition at Teahupo’o</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Delaplace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dropsy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mondher Sahli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Planning the Paris 2024 Olympic and Paralympic Games</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer Nature Singapore, pp.97-122, 2024, Mega Event Planning, </w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5770,51 +5770,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'initiative des nouvelles Routes de la soie : à partir d'un modèle de gravité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dropsy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5852,51 +5852,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les économies des PTOM du Pacifique et leurs relations avec l'UE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dropsy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6128,51 +6128,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Nowak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mondher Sahli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Handbook of Tourism Economics: Analysis, New Applications and Case Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6406,51 +6406,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Et si l'avenir du tourisme en Polynésie française passait par le « bubble tourism » ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dropsy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6882,51 +6882,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sauver le secteur touristique de la Polynésie française</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dropsy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Oulé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7664,51 +7664,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9954D065"/>
+    <w:nsid w:val="5A550FBA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7895,51 +7895,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sylvain-petit" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3391-5285" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/150823770" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/216402003" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565584v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Petit" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Richard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565582v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Sartoretti" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Huftier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Oumheta" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565587v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Su&#225;rez-Tostado" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/13548166261434994" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05208212v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14gba" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558512v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sauveur Giannoni" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Peypoch" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bozana Zekan" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/13548166241248243" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763627v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lambrecht" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/13548166241298421" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653575v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louinord Voltaire" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chagnon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Ralph Marvensky" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00036846.2023.2177596" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03673581v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois de Grandpr&#233;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Morschel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138092v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard T.R. Qiu" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doris Chenguang Wu" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dropsy" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Pratt" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annals.2021.103155" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226894v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140446v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831497v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02900225v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Nowak" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1354816620937508" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065276v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c L&#233;vi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Jacques Nowak" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Hammadou" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1354816620977003" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020651v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401461v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Botti" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linjia Zhang" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924443v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neelu Seetaram" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962939v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Venayre" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133249v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0047287518807582" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830362v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1354816616672361" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831499v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831500v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Hanna" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L L&#233;vi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00036846.2015.1005817" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831503v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fleury" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Cassette" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08853908.2012.682023" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831502v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mondher Sahli" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5367/te.2012.0168" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831527v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058357v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565805v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565809v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565802v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263025v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262996v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309778v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Delaplace" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dropsy" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mondher Salhi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262998v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04446004v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Defond" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Hadj Dogheche" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Galopin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Perona" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263041v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263038v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309752v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Auger" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263039v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263023v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263030v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263045v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03131183v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154066v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Levi" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263049v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154068v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://upf.hal.science/hal-03154067v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139579v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138655v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138653v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hammadou" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. L&#233;vi" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138650v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03131201v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-02975002v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03131147v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-02974984v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Zhang" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Botti" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03131141v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-02958385v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-02948770v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565590v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763678v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-97-3725-3_8" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138654v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Otcenasek" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03298832v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403519v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831533v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-02948733v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-J. Nowak" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sahli" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831528v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-02948590v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831529v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047812v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Rival" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Oul&#233;" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047811v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047813v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047810v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pr Vincent Dropsy" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034700v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047814v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925499v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047809v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047805v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01815337v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831534v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;vi Lo&#239;c" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831532v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01831535v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01949371v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sylvain-petit" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3391-5285" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/150823770" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/216402003" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565584v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Petit" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Richard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565582v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Sartoretti" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Huftier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Oumheta" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565587v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Su&#225;rez-Tostado" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/13548166261434994" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05208212v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14gba" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558512v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sauveur Giannoni" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Peypoch" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bozana Zekan" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/13548166241248243" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763627v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lambrecht" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/13548166241298421" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653575v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louinord Voltaire" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chagnon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Ralph Marvensky" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00036846.2023.2177596" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03673581v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois de Grandpr&#233;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Morschel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226894v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138092v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard T.R. Qiu" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doris Chenguang Wu" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dropsy" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Pratt" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annals.2021.103155" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140446v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831497v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02900225v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Nowak" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1354816620937508" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065276v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c L&#233;vi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Jacques Nowak" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Hammadou" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1354816620977003" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020651v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401461v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Botti" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linjia Zhang" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924443v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neelu Seetaram" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962939v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Venayre" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133249v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0047287518807582" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830362v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1354816616672361" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831499v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831500v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Hanna" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L L&#233;vi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00036846.2015.1005817" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831502v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mondher Sahli" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5367/te.2012.0168" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831503v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fleury" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Cassette" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08853908.2012.682023" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831527v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058357v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565805v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565809v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565802v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263025v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04446004v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Defond" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Hadj Dogheche" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Galopin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Perona" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262998v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309778v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Delaplace" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dropsy" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mondher Salhi" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262996v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263041v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263038v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263039v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309752v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Auger" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263030v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263023v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263045v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03131183v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154066v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Levi" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263049v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154068v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://upf.hal.science/hal-03154067v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139579v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138655v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138653v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hammadou" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. L&#233;vi" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138650v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03131201v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-02975002v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03131147v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-02974984v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Zhang" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Botti" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-02958385v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03131141v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-02948770v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565590v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763678v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-97-3725-3_8" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138654v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Otcenasek" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03298832v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403519v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831533v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-02948733v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-J. Nowak" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sahli" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831528v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-02948590v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831529v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047812v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Rival" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Oul&#233;" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047811v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047813v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047810v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pr Vincent Dropsy" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034700v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047814v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925499v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047809v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047805v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01815337v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831534v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;vi Lo&#239;c" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831532v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01831535v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01949371v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>