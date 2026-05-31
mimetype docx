--- v2 (2026-05-08)
+++ v3 (2026-05-31)
@@ -1,7609 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...7557 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:110.66282420749px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sylvain Petit </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur des universités en sciences économiques</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sylvain-petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-3391-5285</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">150823770</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">216402003</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=Ld0EDs4AAAAJ&hl=fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Porte du Hainaut : penser le tourisme avec et pour les habitants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene Sartoretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Huftier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Oumheta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espaces. Tourisme et loisirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, Habitants et Tourisme, 389</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les liens entre habitants et tourisme : un enjeu scientifique majeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espaces. Tourisme et loisirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, Habitants et Tourisme, 389</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing innovation readiness in European tourism and hospitality firms: Evidence from the European company survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Suárez-Tostado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tourism Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/13548166261434994⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling a domestic tourism destination: adapting the Regional Tourism Model to the Nord-Pas-de-Calais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Oumheta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Via Tourism Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 27, </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/14gba⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05208212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">7th QATEM (Quantitative Advances in Tourism Economics and Management) workshop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lambrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tourism Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/13548166241298421⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04763627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tourism economics development beyond the COVID-19 crisis: The eight International Association for Tourism Economics (IATE) conference</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sauveur Giannoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Peypoch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bozana Zekan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tourism Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/13548166241248243⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04558512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adoption of Covid-19 safety certification and pricing strategy in the hotel industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sauveur Giannoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louinord Voltaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Ralph Marvensky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 56 (15), pp.1723-1747. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00036846.2023.2177596⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04653575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’intérêt d’une approche par espaces touristiques homogènes ou par produits dans une destination insulaire : l’exemple de la Polynésie française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François de Grandpré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Morschel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espaces. Tourisme et loisirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 366</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03673581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TOURIST ARRIVAL FORECAST AMID COVID-19: A perspective from the Asia and Pacific team</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard T.R. Qiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doris Chenguang Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dropsy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Pratt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Tourism Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.103155. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.annals.2021.103155⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03138092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment retrouver la confiance dans le tourisme avec des politiques publiques incohérentes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tahiti Pacifique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 455</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03226894v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’année 2021 peut-elle être pire pour le tourisme que 2020 ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tahiti Pacifique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 448</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03140446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Industrial legacy and hotel pricing: An application of spatial hedonic pricing analysis in Nord-Pas-de-Calais, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lévi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Jacques Nowak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Hammadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tourism Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 28 (4), pp.870-898. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1354816620977003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03065276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BOOK REVIEW Quantitative Methods in Tourism. A Handbook, 2 nd edition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tourism Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 25 (1), pp.195-196</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01831497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A reconsideration of tourism specialization in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Nowak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tourism Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 27 (8), </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1354816620937508⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02900225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le diagnostic de la destination de Polynésie française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tahiti Pacifique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03020651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strategic decision concerning tourist origins portfolio: A decision process based on the ELECTRE method and applied to French Polynesia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Botti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linjia Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tourism Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 26 (5), pp.830-843</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02401461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MEASURING THE EFFECT OF REVEALED CULTURAL PREFERENCES ON MEASURING THE EFFECT OF REVEALED CULTURAL PREFERENCES ON TOURISM EXPORTS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neelu Seetaram</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Travel Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 58 (8), pp.1263-1275</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01924443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring the Effect of Revealed Cultural Preferences on Tourism Exports</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neelu Seetaram</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Travel Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0047287518807582⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02133249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'ouverture du marché polynésien du transport aérien international menacée par la communication de l'Autorité de la concurrence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Venayre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue juridique, politique et économique de Nouvelle-Calédonie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 32 (2018/2), pp.64-75</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01962939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">International trade in services and inequalities: empirical evaluation and role of tourism services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tourism Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 23 (5), pp.1069-1075. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1354816616672361⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01830362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Destination performance: Introducing the utility function in the Mean-Variance space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linjia Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Botti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tourism Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 52, pp.123-132</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01831499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intra-tourism trade, income distribution and tourism endowment: an econometric investigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Hanna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Lévi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 47 (21), </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00036846.2015.1005817⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01831500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INTRA-TOURISM TRADE IN EUROPE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Nowak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mondher Sahli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tourism Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 18 (6), pp.1287-1311. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5367/te.2012.0168⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01831502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Income inequalities and international trade in goods and services: short and long-run evidence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Cassette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Trade Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 26 (3), pp.223-254. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/08853908.2012.682023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01831503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TOURISM AND GLOBALIZATION: THE INTERNATIONAL DIVISION OF TOURISM PRODUCTION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Nowak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mondher Sahli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Travel Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 49, pp.228 - 245</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01831527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (32)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of urban riots on tourism in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sauveur Giannoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Peypoch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th QATEM Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Xinxiang, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05058357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation Dynamics in Tourism: Insights from European SMEs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Suárez-Tostado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVI WORKSHOP TOURISM: ECONOMICS &amp; MANAGEMENT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Alicante, Nov 2024, Alicante (SPAIN), Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gravity Model Of Sustainable Tourism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dropsy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque AsTRES : TOURISME et ITINERANCES : des expériences aux enjeux d’adaptation, de transformation et de soutenabilité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de la Côte d'Opal et du Littoral, Dec 2024, Boulogne Sur Mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The gravity model for tourism flows: considering the nonhomothetic nature of demand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dropsy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Nowak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mondher Sahli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Association of Tourism Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Central Florida, Orlando, May 2024, Orlando (FL), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modéliser une destination : une transition de paradigme avec la prise en compte du tourisme domestique : le cas du Nord-Pas de Calais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Oumheta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence pluridisciplinaire de l’Association Tourisme Recherche et Enseignement Supérieur (ASTRES)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Punaauia, Tahiti (French Polynesia), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04262998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’épreuve de surf des JOP de Paris 2024: les enjeux en termes de distances du choix d’un territoire ultrapériphérique pour une nouvelle épreuve olympique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Delaplace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Dropsy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mondher Salhi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de l’ASRDLF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de La Réunion, Jun 2023, La réunion, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04309778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transition de la perception du patrimoine historique par les spectateurs de la course de Paris-Roubaix : le cas de la Trouée d’Arenberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Botti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Huftier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence pluridisciplinaire de l’Association Tourisme Recherche et Enseignement Supérieur (ASTRES)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Punaauia, Tahiti (French Polynesia), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04262996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Table ronde autour des pratiques de science ouverte de la communauté scientifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Defond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Hadj Dogheche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Galopin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Perona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VAL'OA, L'UPHF fait sa science ouverte !</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'équipe du DAREC (SCD Université Polytechnique des Hauts-de-France), Dec 2023, Valenciennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04446004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modéliser une destination de tourisme domestique : une adaptation de la Modélisation du système Touristique Régional (MTR) au Nord Pas-de-Calais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Oumheta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque AFMAT 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Gerone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04263025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fin du tourisme de masse n’est pas compatible avec le développement du tourisme durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12iémes Journées Scientifiques du Tourisme Durable, AIMTD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Punaauia, Tahiti (French Polynesia), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04263039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les épreuves de surf des Jeux olympiques de Paris 2024 à Tahiti Une lecture en termes de biens communs et de conflits associés à l’économie bleue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Delaplace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gérer l'économie bleue : quelles mesures pour une meilleure gouvernance et une utilisation durable des ressources naturelles ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pacific Economic Cooperation Council - PEEC, May 2022, Tahiti, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04309752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hotel pricing strategy in times of crisis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Association for Tourism Economics (IATE) Conference 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Perpignan (Université de Perpignan), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04263038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economic and Financial Characteristics of Pacific Islands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dropsy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mondher Sahli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pacific Way, 50 ans après</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Punaauia, Tahiti (French Polynesia), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04263030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The determinants of the tourism receipts in Europe based on bilateral data and across qualities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dropsy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Nowak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mondher Sahli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Association for Tourism Economics (IATE) Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Perpignan (Université de Perpignan), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04263023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Certification de sécurité Covid-19 dans l'industrie hôtelière : Le jeu en vaut-il la chandelle ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque AFMAT 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Angers (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04263041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une réponse à la crise économique en Polynésie française : optimiser la distribution des marchés émetteurs touristiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dropsy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférences de la Recherche en Polynésie française, « La recherche en réponse aux crises »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Punaauia, Tahiti (French Polynesia), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04263045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strategic decision-making concerning tourist origins portfolio: A decision process based on the ELECTRE method and applied to French Polynesia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Botti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linjia Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 7th International Conference of Association for Tourism Economics (IATE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, La plata, Argentina. pp.830-843</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03131183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">China’s belt and road initiative, an analysis based on a gravity model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dropsy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international « Indo-Pacifique et routes de la soie les nouvelles stratégies mondiales»</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Punaauia, Tahiti (French Polynesia), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04263049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What forms of tourism can sustain the development of the French Polynesia economy?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sovereignty, Autonomy and Diversity in the French Pacific</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Victoria University, Mar 2019, Wellington, New Zealand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03154068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tourism specialization across ranges of qualities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Nowak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Conference of the Western Economics Association International (WEAI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Keio University, Mar 2019, Tokyo, Japon</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03154067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle de la localisation sur les tarifs des hôtels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Nowak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Hammadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Levi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème conférence de l'’Association Francophone de Management du Tourisme (AFMAT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Perpignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03154066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le tourisme : la clef du développement économique en Polynésie Française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire des Echappées Culturelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Haut-Commissariat de la République en Polynésie Française, Aug 2018, Papeete, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02139579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring the effect of revealed cultural preferences on tourism exports</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du laboratoire Gouvernance et développement insulaire (GDI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Punaauia, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02138655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Industrial legacy and tourism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Hammadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Lévi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Nowak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th QATEM Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Punaauia, French Polynesia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02138653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tourism specialization across qualities in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Nowak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Centre d'etudes et de recherches sur le développement international (CERDI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Clermont Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02138650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tourism specialization across qualities in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Nowak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 6th International Conference of the Association for Tourism Economics (IATE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Rimini, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03131201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cultural Proximity and Bilateral Tourism Flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème colloque international et pluridisciplinaire AsTRES : « tourisme(s) et adaptation(s) »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02975002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cultural Proximity and Bilateral Tourism Flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neelu Seetaram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 5th Workshop “Quantitative Approaches in Tourism Economics and Management” (QATEM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Potchefstroom, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03131147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héritage industriel et tourisme: une application de la méthode hédonique au cas de chambres d'hôtel dans le Nord-Pas de Calais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Hammadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Levi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Nowak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence pluridisciplinaire de l’Association Tourisme Recherche et Enseignement Supérieur (ASTRES)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, La rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02958385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cultural Proximity and Bilateral Tourism Flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neelu Seetaram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 5th Conferences of the International Association for Tourism Economics (IATE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Hong-Kong, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03131141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Destination performance: Introducing the utility function in the Mean-Variance space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Botti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 5th Conference of the International Association for Tourism Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Hong-Kong, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02974984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intra-tourism trade, income distribution and tourism endowment: an econometric investigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Hanna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Levi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conferences of the International Association for Tourism Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Ljubjlana, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02948770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planning a Paris 2024 Event Away from the Capital: The Surfing Competition at Teahupo’o</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Delaplace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dropsy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mondher Sahli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Planning the Paris 2024 Olympic and Paralympic Games</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Nature Singapore, pp.97-122, 2024, Mega Event Planning, </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-97-3725-3_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04763678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regional Economic Integration and The Pacific Way</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dropsy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maison des Sciences de l’Homme du Pacifique. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pacific Way. 50 ans après</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 978-249-3616050</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anticiper les conséquences économiques pour le tourisme d’une petite destination insulaire : l’exemple de la Polynésie française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Otcenasek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Peter Lang. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Small Islands. Big Issues. Pacific Perspectives on the Ecosystem of Knowledge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, p379-398, 2023, 978-1-78997-772-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02138654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'initiative des nouvelles Routes de la soie : à partir d'un modèle de gravité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dropsy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du colloque «L’Indo-Pacifique et routes de la soie les nouvelles stratégies mondiales »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03298832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les économies des PTOM du Pacifique et leurs relations avec l'UE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dropsy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les relations entre l’Union européenne, les pays ACP et les PTOM: la fin d'un cycle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02403519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux et dangers du tourisme international sur le développement local</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multiple Criteria Decision Making</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01831533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tourism and Globalization : The International Division of Tourism Production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-J. Nowak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sahli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Larry Dwyer; Neelu Seetaram. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recent Developments In The Economics of Tourism, Volume II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edward Elgar Publishing, 2013, 9781781952269</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02948733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GLOBALIZATION AND TOURISM: A THEORETICAL AND EMPIRICAL TRADE EXAMINATION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Nowak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mondher Sahli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Tourism Economics: Analysis, New Applications and Case Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01831528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tourism and Globalization : A Trade Theoretic Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-J. Nowak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sahli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Tourism Economics : Analysis, New Applications and Case Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hackensack, NJ : World Scientific, 2013, 9789814327077</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02948590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panel data analysis in Tourism Research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neelu Seetaram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Research method in tourism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01831529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reprise du tourisme : le moteur cale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03034700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les prévisions internationales et pour la Polynésie française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pr Vincent Dropsy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Oulé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Rival</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03047810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sauver le secteur touristique de la Polynésie française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dropsy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Oulé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Rival</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02925499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recrudescence des cas de COVID-19 en Polynésie française : le tourisme n'est pas coupable !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03047814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Et si l'avenir du tourisme en Polynésie française passait par le « bubble tourism » ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dropsy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Rival</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Oulé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03047812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malgré la crise, il est urgent de penser au redémarrage du tourisme en Polynésie française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03047811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’optimisation du portefeuille de marchés touristiques émetteurs pour la Polynésie française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Otcenasek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Oulé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03047813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Polynésie française : une destination qui doit se positionner dans le marché du tourisme international</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03047809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’ouverture à la concurrence du transport aérien interne en Polynésie française : une chance à saisir et de nouveaux challenges pour les pouvoirs publics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03047805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tahiti : le revers de la guerre des prix dans l'aérien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Venayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01815337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allers et retours entre théorie et empirique dans la littérature du commerce international : l'exemple du commerce intrabranche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01831532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The prices of public goods and public bads for hotel rooms in Nord-Pas de Calais, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Hammadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lévi Loïc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Jacques Nowak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01831534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une analyse du tourisme international : fragmentation de la production, flux croisés, effets redistributifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Economies et finances. Université de Lille 1 – Sciences et Technologies, 2010. Français. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01831535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ECONOMIE DU TOURISME : QUANTIFICATION DES FLUX INTERNATIONAUX ET DES EFFETS SUR LE DEVELOPPEMENT LOCAL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Economies et finances. Université Côte d'Azur, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01949371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId161"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -7664,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5A550FBA"/>
+    <w:nsid w:val="086B647B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7895,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sylvain-petit" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3391-5285" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/150823770" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/216402003" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565584v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Petit" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Richard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565582v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Sartoretti" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Huftier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Oumheta" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565587v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Su&#225;rez-Tostado" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/13548166261434994" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05208212v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14gba" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558512v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sauveur Giannoni" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Peypoch" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bozana Zekan" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/13548166241248243" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763627v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lambrecht" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/13548166241298421" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653575v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louinord Voltaire" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chagnon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Ralph Marvensky" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00036846.2023.2177596" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03673581v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois de Grandpr&#233;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Morschel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226894v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138092v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard T.R. Qiu" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doris Chenguang Wu" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dropsy" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Pratt" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annals.2021.103155" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140446v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831497v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02900225v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Nowak" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1354816620937508" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065276v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c L&#233;vi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Jacques Nowak" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Hammadou" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1354816620977003" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020651v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401461v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Botti" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linjia Zhang" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924443v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neelu Seetaram" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962939v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Venayre" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133249v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0047287518807582" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830362v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1354816616672361" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831499v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831500v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Hanna" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L L&#233;vi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00036846.2015.1005817" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831502v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mondher Sahli" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5367/te.2012.0168" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831503v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fleury" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Cassette" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08853908.2012.682023" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831527v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058357v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565805v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565809v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565802v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263025v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04446004v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Defond" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Hadj Dogheche" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Galopin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Perona" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262998v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309778v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Delaplace" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dropsy" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mondher Salhi" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262996v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263041v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263038v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263039v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309752v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Auger" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263030v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263023v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263045v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03131183v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154066v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Levi" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263049v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154068v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://upf.hal.science/hal-03154067v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139579v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138655v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138653v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hammadou" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. L&#233;vi" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138650v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03131201v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-02975002v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03131147v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-02974984v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Zhang" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Botti" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-02958385v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03131141v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-02948770v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565590v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763678v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-97-3725-3_8" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138654v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Otcenasek" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03298832v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403519v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831533v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-02948733v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-J. Nowak" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sahli" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831528v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-02948590v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831529v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047812v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Rival" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Oul&#233;" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047811v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047813v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047810v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pr Vincent Dropsy" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034700v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047814v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925499v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047809v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047805v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01815337v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831534v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;vi Lo&#239;c" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831532v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01831535v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01949371v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sylvain-petit" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3391-5285" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/150823770" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/216402003" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=Ld0EDs4AAAAJ&amp;hl=fr" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565582v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Sartoretti" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Huftier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Petit" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Oumheta" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565584v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Richard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565587v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Su&#225;rez-Tostado" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/13548166261434994" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05208212v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14gba" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763627v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lambrecht" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/13548166241298421" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558512v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sauveur Giannoni" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Peypoch" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bozana Zekan" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/13548166241248243" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653575v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louinord Voltaire" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chagnon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Ralph Marvensky" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00036846.2023.2177596" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03673581v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois de Grandpr&#233;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Morschel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138092v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard T.R. Qiu" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doris Chenguang Wu" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dropsy" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Pratt" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annals.2021.103155" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226894v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140446v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065276v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c L&#233;vi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Jacques Nowak" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Hammadou" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1354816620977003" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831497v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02900225v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Nowak" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1354816620937508" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020651v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401461v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Botti" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linjia Zhang" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924443v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neelu Seetaram" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133249v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0047287518807582" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962939v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Venayre" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830362v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1354816616672361" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831499v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831500v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Hanna" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L L&#233;vi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00036846.2015.1005817" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831502v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mondher Sahli" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5367/te.2012.0168" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831503v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fleury" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Cassette" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08853908.2012.682023" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831527v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058357v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565805v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565809v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565802v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262998v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309778v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Delaplace" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dropsy" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mondher Salhi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262996v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04446004v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Defond" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Hadj Dogheche" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Galopin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Perona" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263025v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263039v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309752v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Auger" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263038v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263030v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263023v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263041v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263045v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03131183v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263049v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154068v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://upf.hal.science/hal-03154067v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154066v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Levi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139579v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138655v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138653v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hammadou" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. L&#233;vi" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138650v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03131201v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-02975002v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03131147v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-02958385v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03131141v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-02974984v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Zhang" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Botti" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-02948770v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763678v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-97-3725-3_8" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565590v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138654v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Otcenasek" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03298832v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403519v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831533v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-02948733v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-J. Nowak" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sahli" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831528v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-02948590v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831529v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034700v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047810v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pr Vincent Dropsy" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Oul&#233;" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Rival" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925499v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047814v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047812v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047811v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047813v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047809v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047805v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01815337v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831532v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831534v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;vi Lo&#239;c" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01831535v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01949371v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>