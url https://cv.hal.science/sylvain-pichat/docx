--- v0 (2026-03-15)
+++ v1 (2026-05-03)
@@ -912,51 +912,51 @@
                 <w:t xml:space="preserve">Improving North Atlantic Marine Core Chronologies Using &amp;lt;sup&amp;gt;230&amp;lt;/sup&amp;gt;Th Normalization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Missiaen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Waelbroeck</w:t>
+                <w:t xml:space="preserve">Claire Waelbroeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Pichat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -1027,479 +1027,479 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relative timing of precipitation and ocean circulation changes in the western equatorial Atlantic over the last 45 kyr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Waelbroeck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Pichat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Waelbroeck</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Pichat</w:t>
+                <w:t xml:space="preserve">Evelyn Böhm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bryan Lougheed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Faranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Climate of the Past</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 14 (9), pp.1315-1330. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/cp-14-1315-2018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02407248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Downcore Variations of Sedimentary Detrital ( &amp;lt;sup&amp;gt;238&amp;lt;/sup&amp;gt;U/ &amp;lt;sup&amp;gt;232&amp;lt;/sup&amp;gt;Th) Ratio: Implications on the Use of &amp;lt;sup&amp;gt;230&amp;lt;/sup&amp;gt;Th&amp;lt;sub&amp;gt;xs&amp;lt;/sub&amp;gt; and &amp;lt;sup&amp;gt;231&amp;lt;/sup&amp;gt;Pa&amp;lt;sub&amp;gt;xs&amp;lt;/sub&amp;gt; to Reconstruct Sediment Flux and Ocean Circulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Missiaen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Pichat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Waelbroeck</w:t>
+                <w:t xml:space="preserve">Claire Waelbroeck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Douville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Bordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 19 (8), pp.2560-2573. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1029/2017GC007410⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02467917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Copper transporters are responsible for copper isotopic fractionation in eukaryotic cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Loup Cadiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Pichat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Loup Cadiou</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Pichat</w:t>
+                <w:t xml:space="preserve">Victor P. Bondanese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victor P. Bondanese</w:t>
+                <w:t xml:space="preserve">Alexandre Soulard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toshiyuki Fujii</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 7, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/srep44533⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01632761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changes in the geometry and strength of the Atlantic meridional overturning circulation during the last glacial (20–50 ka)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Burckel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Waelbroeck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yiming Luo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier M. Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1508,546 +1508,558 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Pichat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Climate of the Past</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 12 (11), pp.2061-2075. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/cp-12-2061-2016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01587574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hypoxia induces copper stable isotope fractionation in hepatocellular carcinoma, in a HIF-independent manner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Bondanese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victor Bondanese</w:t>
+                <w:t xml:space="preserve">Aline Lamboux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aline Lamboux</w:t>
+                <w:t xml:space="preserve">Mélanie Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanie Simon</w:t>
+                <w:t xml:space="preserve">Jérôme Lafont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Albalat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Metallomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 8 (11), pp.1177-1184. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/c6mt00102e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02132068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tracing contamination sources in soils with Cu and Zn isotopic ratios</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z Fekiacova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Z Fekiacova</w:t>
+                <w:t xml:space="preserve">S Cornu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Pichat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of the Total Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 517, pp.96-105. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2015.02.046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01466186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atlantic Ocean circulation changes preceded millennial tropical South America rainfall events during the last glacial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Burckel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Waelbroeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Gherardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Pichat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helge W. Arz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Research Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 42 (2), pp.411-418. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/2014GL062512⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02884305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lead isotopes in the Eastern Equatorial Pacific record Quaternary migration of the South Westerlies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Pichat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wafa Abouchami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Galer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 388, pp.293--305. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2013.11.035⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2013.11.035⟩</w:t>
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01347472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
@@ -2284,377 +2296,377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00913103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geochemical heterogeneities within the Crozet hotspot</w:t>
+                <w:t xml:space="preserve">On the Time Scales of Magma Genesis, Melt Evolution, Crystal Growth Rates and Magma Degassing in the Erebus Volcano Magmatic System Using the 238U, 235U and 232Th Decay Series</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Breton</w:t>
+                <w:t xml:space="preserve">Kenneth W.W. Sims</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Pichat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Nauret</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Pichat</w:t>
+                <w:t xml:space="preserve">Mark K. Reagan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Moine</w:t>
+                <w:t xml:space="preserve">Philip R. Kyle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manuel Moreira</w:t>
+                <w:t xml:space="preserve">Henrietta Dulaiova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2013.06.020⟩</w:t>
+              <w:t xml:space="preserve">Journal of Petrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 54 (2), pp.235-271. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/petrology/egs068⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00981442v1</w:t>
+                <w:t xml:space="preserve">hal-01066877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Time Scales of Magma Genesis, Melt Evolution, Crystal Growth Rates and Magma Degassing in the Erebus Volcano Magmatic System Using the 238U, 235U and 232Th Decay Series</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Geochemical heterogeneities within the Crozet hotspot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Breton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kenneth W.W. Sims</w:t>
+                <w:t xml:space="preserve">François Nauret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Pichat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mark K. Reagan</w:t>
+                <w:t xml:space="preserve">Bertrand Moine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philip R. Kyle</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Henrietta Dulaiova</w:t>
+                <w:t xml:space="preserve">Manuel Moreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Petrology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/petrology/egs068⟩</w:t>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 376, pp.126-136. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2013.06.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01066877v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00981442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strength and geometry of the glacial Atlantic Meridional Overturning Circulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joerg Lippold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yiming Luo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Francois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susan E. Allen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Gherardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Geoscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 5 (11), pp.813-816. </w:t>
@@ -3369,51 +3381,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Sr, Nd, Hf, and Pb isotope perspective on the genesis and long-term evolution of alkaline magmas from Erebus volcano, Antarctica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenneth W.W. Sims</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janne Blichert-Toft</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4587,51 +4599,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823108v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter O Hopcroft" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pichat" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul J Valdes" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie S Kienast" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022GL101197" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407200v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Missiaen" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natha&#235;lle Bouttes" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier M. Roche" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Dutay" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Quiquet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-16-867-2020" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884300v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Wacker" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryan Lougheed" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luke C. Skinner" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irka Hajdas" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/RDC.2020.13" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883163v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Menviel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin J. Meissner" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2020.106394" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02826968v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kassandra Costa" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Hayes" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Anderson" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Pavia" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Bausch" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019PA003820" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884299v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lormeau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pichat" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dufaitre" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chamouine" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gataa" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arcped.2018.12.006" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407133v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Waelbroeck" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Jaccard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Eynaud" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018PA003444" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407248v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Waelbroeck" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyn B&#246;hm" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Faranda" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-14-1315-2018" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467917v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Douville" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Bordier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2017GC007410" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01632761v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Cadiou" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor P. Bondanese" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Soulard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshiyuki Fujii" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep44533" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587574v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Burckel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiming Luo" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-12-2061-2016" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132068v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Bondanese" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Lamboux" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Simon" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lafont" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Albalat" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6mt00102e" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01466186v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Fekiacova" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Cornu" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Pichat" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2015.02.046" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884305v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Gherardi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helge W. Arz" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014GL062512" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01347472v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Abouchami" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Galer" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2013.11.035" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110422v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Sims" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Reagan" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kyle" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Dulaiova" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/petrology/egs068" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00913103v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuzana Fekiacova" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cornu" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Balesdent" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2013.06.007" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00981442v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Breton" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Nauret" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Moine" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Moreira" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2013.06.020" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066877v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth W.W. Sims" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark K. Reagan" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip R. Kyle" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrietta Dulaiova" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786174v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joerg Lippold" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Francois" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan E. Allen" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/NGEO1608" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00670085v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Randal Paniello" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Moynier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Beck" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Alix J-A Barrat" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Podosek" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2012.01.045" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00683310v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Aucour" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. R. Macnair" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe M. Oger" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es200874x" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00683360v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Weinstein" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kun Wang" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Foriel" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2011.05.010" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N3HXTJHF-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00683865v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Guihou" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Govin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Nave" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Michel" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2011.03.017" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00681734v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Labeyrie" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2009.11.045" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9GTDWX6L-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110584v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janne Blichert-Toft" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Kyle" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Gauthier" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2007.08.006" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VZL9HC5C-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342558v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Richaud" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Loubere" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoul Fran&#231;ois" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884302v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Sims" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Fran&#231;ois" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerry Mcmanus" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Brown Leger" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2003PA000994" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884308v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Loubere" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Figen Mekik" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2003PA000986" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884304v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Douchet" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Albar&#232;de" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0012-821X(03)00106-7" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SV1PTG9K-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884307v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S Choi" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Francois" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Sims" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P Bacon" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Brown-Leger" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0304-4203(01)00050-0" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FD769MMZ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588076v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Lodyga" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise Gravier" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Schaaff" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen J.G. Galer" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Gottschalk" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00511412v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam E. Scrivner" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.J. Vance" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Bras" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Colin" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823108v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter O Hopcroft" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pichat" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul J Valdes" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie S Kienast" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022GL101197" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407200v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Missiaen" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natha&#235;lle Bouttes" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier M. Roche" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Dutay" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Quiquet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-16-867-2020" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884300v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Wacker" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryan Lougheed" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luke C. Skinner" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irka Hajdas" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/RDC.2020.13" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883163v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Menviel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin J. Meissner" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2020.106394" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02826968v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kassandra Costa" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Hayes" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Anderson" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Pavia" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Bausch" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019PA003820" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884299v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lormeau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pichat" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dufaitre" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chamouine" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gataa" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arcped.2018.12.006" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407133v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Waelbroeck" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Jaccard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Eynaud" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018PA003444" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407248v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyn B&#246;hm" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Faranda" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-14-1315-2018" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467917v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Douville" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Bordier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2017GC007410" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01632761v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Cadiou" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor P. Bondanese" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Soulard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshiyuki Fujii" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep44533" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587574v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Burckel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiming Luo" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-12-2061-2016" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132068v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Bondanese" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Lamboux" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Simon" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lafont" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Albalat" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6mt00102e" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01466186v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Fekiacova" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Cornu" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Pichat" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2015.02.046" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884305v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Gherardi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helge W. Arz" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014GL062512" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01347472v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Abouchami" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Galer" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2013.11.035" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1G3C4F7F-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110422v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Sims" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Reagan" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kyle" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Dulaiova" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/petrology/egs068" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00913103v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuzana Fekiacova" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cornu" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Balesdent" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2013.06.007" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066877v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth W.W. Sims" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark K. Reagan" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip R. Kyle" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrietta Dulaiova" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00981442v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Breton" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Nauret" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Moine" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Moreira" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2013.06.020" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786174v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joerg Lippold" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Francois" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan E. Allen" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/NGEO1608" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00670085v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Randal Paniello" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Moynier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Beck" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Alix J-A Barrat" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Podosek" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2012.01.045" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00683310v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Aucour" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. R. Macnair" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe M. Oger" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es200874x" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00683360v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Weinstein" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kun Wang" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Foriel" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2011.05.010" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N3HXTJHF-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00683865v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Guihou" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Govin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Nave" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Michel" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2011.03.017" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00681734v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Labeyrie" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2009.11.045" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9GTDWX6L-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110584v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janne Blichert-Toft" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Kyle" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Gauthier" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2007.08.006" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VZL9HC5C-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342558v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Richaud" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Loubere" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoul Fran&#231;ois" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884302v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Sims" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Fran&#231;ois" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerry Mcmanus" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Brown Leger" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2003PA000994" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884308v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Loubere" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Figen Mekik" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2003PA000986" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884304v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Douchet" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Albar&#232;de" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0012-821X(03)00106-7" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SV1PTG9K-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884307v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S Choi" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Francois" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Sims" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P Bacon" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Brown-Leger" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0304-4203(01)00050-0" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FD769MMZ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588076v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Lodyga" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise Gravier" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Schaaff" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen J.G. Galer" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Gottschalk" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00511412v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam E. Scrivner" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.J. Vance" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Bras" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Colin" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>