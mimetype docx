--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -1021,295 +1021,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02407133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relative timing of precipitation and ocean circulation changes in the western equatorial Atlantic over the last 45 kyr</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Downcore Variations of Sedimentary Detrital ( &amp;lt;sup&amp;gt;238&amp;lt;/sup&amp;gt;U/ &amp;lt;sup&amp;gt;232&amp;lt;/sup&amp;gt;Th) Ratio: Implications on the Use of &amp;lt;sup&amp;gt;230&amp;lt;/sup&amp;gt;Th&amp;lt;sub&amp;gt;xs&amp;lt;/sub&amp;gt; and &amp;lt;sup&amp;gt;231&amp;lt;/sup&amp;gt;Pa&amp;lt;sub&amp;gt;xs&amp;lt;/sub&amp;gt; to Reconstruct Sediment Flux and Ocean Circulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Missiaen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Pichat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Waelbroeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evelyn Böhm</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bryan Lougheed</w:t>
+                <w:t xml:space="preserve">Éric Douville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Davide Faranda</w:t>
+                <w:t xml:space="preserve">Louise Bordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Climate of the Past</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 14 (9), pp.1315-1330. </w:t>
+              <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 19 (8), pp.2560-2573. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/cp-14-1315-2018⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2017GC007410⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02407248v1</w:t>
+                <w:t xml:space="preserve">hal-02467917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Downcore Variations of Sedimentary Detrital ( &amp;lt;sup&amp;gt;238&amp;lt;/sup&amp;gt;U/ &amp;lt;sup&amp;gt;232&amp;lt;/sup&amp;gt;Th) Ratio: Implications on the Use of &amp;lt;sup&amp;gt;230&amp;lt;/sup&amp;gt;Th&amp;lt;sub&amp;gt;xs&amp;lt;/sub&amp;gt; and &amp;lt;sup&amp;gt;231&amp;lt;/sup&amp;gt;Pa&amp;lt;sub&amp;gt;xs&amp;lt;/sub&amp;gt; to Reconstruct Sediment Flux and Ocean Circulation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lise Missiaen</w:t>
+                <w:t xml:space="preserve">Relative timing of precipitation and ocean circulation changes in the western equatorial Atlantic over the last 45 kyr</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Waelbroeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Pichat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éric Douville</w:t>
+                <w:t xml:space="preserve">Evelyn Böhm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bryan Lougheed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louise Bordier</w:t>
+                <w:t xml:space="preserve">Davide Faranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 19 (8), pp.2560-2573. </w:t>
+              <w:t xml:space="preserve">Climate of the Past</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 14 (9), pp.1315-1330. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2017GC007410⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/cp-14-1315-2018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02467917v1</w:t>
+                <w:t xml:space="preserve">hal-02407248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Copper transporters are responsible for copper isotopic fractionation in eukaryotic cells</w:t>
               </w:r>
@@ -1691,265 +1691,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02132068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tracing contamination sources in soils with Cu and Zn isotopic ratios</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Atlantic Ocean circulation changes preceded millennial tropical South America rainfall events during the last glacial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Burckel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Waelbroeck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Z Fekiacova</w:t>
+                <w:t xml:space="preserve">Jeanne Gherardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Pichat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Cornu</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Helge W. Arz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2015.02.046⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 42 (2), pp.411-418. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2014GL062512⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01466186v1</w:t>
+                <w:t xml:space="preserve">hal-02884305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atlantic Ocean circulation changes preceded millennial tropical South America rainfall events during the last glacial</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Claire Waelbroeck</w:t>
+                <w:t xml:space="preserve">Tracing contamination sources in soils with Cu and Zn isotopic ratios</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z Fekiacova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeanne Gherardi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Pichat</w:t>
+                <w:t xml:space="preserve">S Cornu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Helge W. Arz</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">S Pichat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 42 (2), pp.411-418. </w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 517, pp.96-105. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/2014GL062512⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2015.02.046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02884305v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01466186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lead isotopes in the Eastern Equatorial Pacific record Quaternary migration of the South Westerlies</w:t>
               </w:r>
@@ -2045,278 +2045,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01347472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Time Scales of Magma Genesis, Melt Evolution, Crystal Growth Rates and Magma Degassing in the Erebus Volcano Magmatic System Using the 238U, 235U and 232Th Decay Series</w:t>
+                <w:t xml:space="preserve">Inferences from the vertical distribution of Fe isotopic compositions on pedogenetic processes in soils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Sims</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">S. Pichat</w:t>
+                <w:t xml:space="preserve">Zuzana Fekiacova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Pichat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Reagan</w:t>
+                <w:t xml:space="preserve">Sophie Cornu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Kyle</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jérôme Balesdent</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Petrology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/petrology/egs068⟩</w:t>
+              <w:t xml:space="preserve">Geoderma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 209-210, pp.110-118. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geoderma.2013.06.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02110422v1</w:t>
+                <w:t xml:space="preserve">hal-00913103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inferences from the vertical distribution of Fe isotopic compositions on pedogenetic processes in soils</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On the Time Scales of Magma Genesis, Melt Evolution, Crystal Growth Rates and Magma Degassing in the Erebus Volcano Magmatic System Using the 238U, 235U and 232Th Decay Series</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Sims</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Pichat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zuzana Fekiacova</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Pichat</w:t>
+                <w:t xml:space="preserve">K. Reagan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Cornu</w:t>
+                <w:t xml:space="preserve">P. Kyle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Balesdent</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">H. Dulaiova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoderma</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 209-210, pp.110-118. </w:t>
+              <w:t xml:space="preserve">Journal of Petrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 54 (2), pp.235-271. </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.geoderma.2013.06.007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/petrology/egs068⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00913103v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02110422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Time Scales of Magma Genesis, Melt Evolution, Crystal Growth Rates and Magma Degassing in the Erebus Volcano Magmatic System Using the 238U, 235U and 232Th Decay Series</w:t>
               </w:r>
@@ -2381,51 +2381,51 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henrietta Dulaiova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Petrology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 54 (2), pp.235-271. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/petrology/egs068⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01066877v1</w:t>
@@ -2564,295 +2564,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00981442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strength and geometry of the glacial Atlantic Meridional Overturning Circulation</w:t>
+                <w:t xml:space="preserve">Zinc isotopes in HEDs: clues to the formation of 4-Vesta, and the unique composition of Pecora Escarpment 82502</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joerg Lippold</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yiming Luo</w:t>
+                <w:t xml:space="preserve">Randal Paniello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roger Francois</w:t>
+                <w:t xml:space="preserve">Frédéric Moynier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Susan E. Allen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jeanne Gherardi</w:t>
+                <w:t xml:space="preserve">Pierre Beck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Alix J-A Barrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Podosek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Geoscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/NGEO1608⟩</w:t>
+              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 86, pp.76-87. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gca.2012.01.045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00786174v1</w:t>
+                <w:t xml:space="preserve">insu-00670085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zinc isotopes in HEDs: clues to the formation of 4-Vesta, and the unique composition of Pecora Escarpment 82502</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Strength and geometry of the glacial Atlantic Meridional Overturning Circulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Beck</w:t>
+                <w:t xml:space="preserve">Joerg Lippold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yiming Luo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Alix J-A Barrat</w:t>
+                <w:t xml:space="preserve">Roger Francois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frank Podosek</w:t>
+                <w:t xml:space="preserve">Susan E. Allen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Gherardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 86, pp.76-87. </w:t>
+              <w:t xml:space="preserve">Nature Geoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 5 (11), pp.813-816. </w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.gca.2012.01.045⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/NGEO1608⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00670085v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00786174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fractionation of Stable Zinc Isotopes in the Zinc Hyperaccumulator Arabidopsis halleri and Nonaccumulator Arabidopsis petraea</w:t>
               </w:r>
@@ -2968,77 +2968,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isotopic fractionation of Cu in plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Weinstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Moynier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kun Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Randal Paniello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Foriel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3629,278 +3629,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00342558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lower export production during glacial periods in the equatorial Pacific derived from (231Pa/ 230Th)xs,0 measurements in deep-sea sediments</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Export fluxes of calcite in the eastern equatorial Pacific from the Last Glacial Maximum to present</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Loubere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Figen Mekik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Francois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Pichat</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Paleoceanography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, 19 (4), pp.n/a-n/a. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2003PA000994⟩</w:t>
+              <w:t xml:space="preserve">, 2004, 19 (2), pp.n/a-n/a. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2003PA000986⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02884302v1</w:t>
+                <w:t xml:space="preserve">hal-02884308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Export fluxes of calcite in the eastern equatorial Pacific from the Last Glacial Maximum to present</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Lower export production during glacial periods in the equatorial Pacific derived from (231Pa/ 230Th)xs,0 measurements in deep-sea sediments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Pichat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kenneth Sims</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Loubere</w:t>
+                <w:t xml:space="preserve">Jerry Mcmanus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Figen Mekik</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Susan Brown Leger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Paleoceanography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, 19 (2), pp.n/a-n/a. </w:t>
+              <w:t xml:space="preserve">, 2004, 19 (4), pp.n/a-n/a. </w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2003PA000986⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2003PA000994⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02884308v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02884302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zinc isotope variations in deep-sea carbonates from the eastern equatorial Pacific over the last 175 ka</w:t>
               </w:r>
@@ -4599,51 +4599,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823108v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter O Hopcroft" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pichat" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul J Valdes" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie S Kienast" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022GL101197" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407200v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Missiaen" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natha&#235;lle Bouttes" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier M. Roche" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Dutay" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Quiquet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-16-867-2020" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884300v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Wacker" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryan Lougheed" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luke C. Skinner" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irka Hajdas" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/RDC.2020.13" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883163v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Menviel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin J. Meissner" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2020.106394" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02826968v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kassandra Costa" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Hayes" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Anderson" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Pavia" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Bausch" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019PA003820" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884299v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lormeau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pichat" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dufaitre" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chamouine" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gataa" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arcped.2018.12.006" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407133v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Waelbroeck" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Jaccard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Eynaud" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018PA003444" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407248v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyn B&#246;hm" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Faranda" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-14-1315-2018" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467917v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Douville" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Bordier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2017GC007410" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01632761v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Cadiou" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor P. Bondanese" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Soulard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshiyuki Fujii" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep44533" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587574v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Burckel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiming Luo" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-12-2061-2016" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132068v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Bondanese" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Lamboux" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Simon" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lafont" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Albalat" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6mt00102e" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01466186v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Fekiacova" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Cornu" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Pichat" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2015.02.046" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884305v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Gherardi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helge W. Arz" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014GL062512" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01347472v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Abouchami" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Galer" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2013.11.035" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1G3C4F7F-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110422v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Sims" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Reagan" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kyle" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Dulaiova" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/petrology/egs068" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00913103v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuzana Fekiacova" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cornu" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Balesdent" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2013.06.007" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066877v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth W.W. Sims" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark K. Reagan" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip R. Kyle" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrietta Dulaiova" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00981442v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Breton" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Nauret" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Moine" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Moreira" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2013.06.020" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786174v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joerg Lippold" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Francois" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan E. Allen" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/NGEO1608" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00670085v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Randal Paniello" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Moynier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Beck" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Alix J-A Barrat" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Podosek" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2012.01.045" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00683310v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Aucour" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. R. Macnair" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe M. Oger" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es200874x" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00683360v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Weinstein" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kun Wang" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Foriel" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2011.05.010" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N3HXTJHF-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00683865v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Guihou" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Govin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Nave" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Michel" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2011.03.017" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00681734v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Labeyrie" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2009.11.045" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9GTDWX6L-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110584v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janne Blichert-Toft" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Kyle" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Gauthier" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2007.08.006" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VZL9HC5C-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342558v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Richaud" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Loubere" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoul Fran&#231;ois" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884302v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Sims" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Fran&#231;ois" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerry Mcmanus" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Brown Leger" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2003PA000994" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884308v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Loubere" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Figen Mekik" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2003PA000986" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884304v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Douchet" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Albar&#232;de" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0012-821X(03)00106-7" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SV1PTG9K-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884307v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S Choi" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Francois" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Sims" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P Bacon" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Brown-Leger" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0304-4203(01)00050-0" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FD769MMZ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588076v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Lodyga" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise Gravier" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Schaaff" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen J.G. Galer" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Gottschalk" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00511412v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam E. Scrivner" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.J. Vance" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Bras" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Colin" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823108v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter O Hopcroft" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pichat" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul J Valdes" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie S Kienast" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022GL101197" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407200v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Missiaen" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natha&#235;lle Bouttes" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier M. Roche" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Dutay" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Quiquet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-16-867-2020" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884300v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Wacker" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryan Lougheed" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luke C. Skinner" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irka Hajdas" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/RDC.2020.13" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883163v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Menviel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin J. Meissner" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2020.106394" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02826968v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kassandra Costa" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Hayes" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Anderson" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Pavia" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Bausch" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019PA003820" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884299v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lormeau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pichat" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dufaitre" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chamouine" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gataa" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arcped.2018.12.006" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407133v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Waelbroeck" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Jaccard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Eynaud" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018PA003444" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467917v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Douville" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Bordier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2017GC007410" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407248v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyn B&#246;hm" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Faranda" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-14-1315-2018" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01632761v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Cadiou" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor P. Bondanese" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Soulard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshiyuki Fujii" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep44533" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587574v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Burckel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiming Luo" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-12-2061-2016" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132068v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Bondanese" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Lamboux" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Simon" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lafont" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Albalat" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6mt00102e" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884305v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Gherardi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helge W. Arz" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014GL062512" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01466186v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Fekiacova" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Cornu" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Pichat" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2015.02.046" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01347472v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Abouchami" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Galer" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2013.11.035" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1G3C4F7F-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00913103v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuzana Fekiacova" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cornu" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Balesdent" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2013.06.007" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110422v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Sims" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Reagan" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kyle" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Dulaiova" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/petrology/egs068" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066877v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth W.W. Sims" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark K. Reagan" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip R. Kyle" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrietta Dulaiova" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00981442v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Breton" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Nauret" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Moine" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Moreira" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2013.06.020" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00670085v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Randal Paniello" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Moynier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Beck" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Alix J-A Barrat" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Podosek" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2012.01.045" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786174v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joerg Lippold" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Francois" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan E. Allen" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/NGEO1608" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00683310v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Aucour" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. R. Macnair" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe M. Oger" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es200874x" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00683360v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Weinstein" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kun Wang" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Foriel" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2011.05.010" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N3HXTJHF-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00683865v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Guihou" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Govin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Nave" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Michel" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2011.03.017" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00681734v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Labeyrie" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2009.11.045" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9GTDWX6L-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110584v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janne Blichert-Toft" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Kyle" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Gauthier" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2007.08.006" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VZL9HC5C-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342558v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Richaud" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Loubere" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoul Fran&#231;ois" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884308v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Loubere" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Figen Mekik" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2003PA000986" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884302v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Sims" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Fran&#231;ois" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerry Mcmanus" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Brown Leger" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2003PA000994" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884304v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Douchet" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Albar&#232;de" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0012-821X(03)00106-7" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SV1PTG9K-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884307v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S Choi" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Francois" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Sims" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P Bacon" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Brown-Leger" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0304-4203(01)00050-0" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FD769MMZ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588076v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Lodyga" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise Gravier" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Schaaff" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen J.G. Galer" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Gottschalk" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00511412v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam E. Scrivner" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.J. Vance" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Bras" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Colin" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>