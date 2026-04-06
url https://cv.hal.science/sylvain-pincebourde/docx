--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -467,2410 +467,2406 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05532672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subtle ecophysiological divergences in a deceptive strategy to attract the same pollinators in two sympatric Arum</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Thermal preference plasticity in ectotherms: Integrating temperature affinity and thermoregulation precision</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaëlle Deconninck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Leclerc</w:t>
+                <w:t xml:space="preserve">Nicolas Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Gibernau</w:t>
+                <w:t xml:space="preserve">H Colinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Pincebourde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Botany</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/aob/mcaf090⟩</w:t>
+              <w:t xml:space="preserve">The American Naturalist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 206 (3), pp.247-260. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1086/736575⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05127910v1</w:t>
+                <w:t xml:space="preserve">hal-05063407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Behavioural plasticity of a pest species may aggravate global wheat yield loss under climate change</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gang Ma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Pincebourde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gang Ma</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Pincebourde</w:t>
+                <w:t xml:space="preserve">Xue Bai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xue Bai</w:t>
+                <w:t xml:space="preserve">Yu Peng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xue-Jing Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 16 (1), pp.11163. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41467-025-66101-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05520124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ten practical guidelines for microclimate research in terrestrial ecosystems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Subtle ecophysiological divergences in a deceptive strategy to attract the same pollinators in two sympatric Arum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pieter de Frenne</w:t>
+                <w:t xml:space="preserve">Marc Gibernau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémy Beugnon</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Elfie Perdereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Pincebourde</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Methods in Ecology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/2041-210X.14476⟩</w:t>
+              <w:t xml:space="preserve">Annals of Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 136 (2), pp.343-353. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/aob/mcaf090⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04847700v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05127910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal preference plasticity in ectotherms: Integrating temperature affinity and thermoregulation precision</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gwenaëlle Deconninck</w:t>
+                <w:t xml:space="preserve">Ten practical guidelines for microclimate research in terrestrial ecosystems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pieter de Frenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Beugnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Klinges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Meyer</w:t>
+                <w:t xml:space="preserve">Jonathan Lenoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H Colinet</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pekka Niittynen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The American Naturalist</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 206 (3), pp.247-260. </w:t>
+              <w:t xml:space="preserve">Methods in Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 16 (2), pp.269-294. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1086/736575⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/2041-210X.14476⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05063407v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04847700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Has behavioural thermoregulation evolved solely to stay alive in insects, nothing more?</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Wolbachia improves the performance of an invasive fly after a diet shift</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaëlle Deconninck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordy Larges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Henri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laureen Beaugeard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Foray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Functional Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1365-2435.14574⟩</w:t>
+              <w:t xml:space="preserve">Journal of Pest Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 97, pp.2087-2099. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10340-023-01739-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04630107v1</w:t>
+                <w:t xml:space="preserve">hal-04589869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling thermal reaction norms for development and viability in Drosophila suzukii under constant, fluctuating and field conditions</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Has behavioural thermoregulation evolved solely to stay alive in insects, nothing more?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Pincebourde</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hervé Colinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Thermal Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 123, pp.103891. </w:t>
+              <w:t xml:space="preserve">Functional Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 38 (6), pp.1342-1343. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jtherbio.2024.103891⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/1365-2435.14574⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04613868v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04630107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pollination‐related plant traits under environmental changes: Seasonal and daily mismatches produce temporal constraints</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modelling thermal reaction norms for development and viability in Drosophila suzukii under constant, fluctuating and field conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bréa Raynaud-Berton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu A.J. Leclerc</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Patricia Gibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Suppo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Pincebourde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Colinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Functional Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1365-2435.14674⟩</w:t>
+              <w:t xml:space="preserve">Journal of Thermal Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 123, pp.103891. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jtherbio.2024.103891⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05034317v1</w:t>
+                <w:t xml:space="preserve">hal-04613868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detecting the effect of intensive agriculture on Odonata diversity using citizen science data</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pollination‐related plant traits under environmental changes: Seasonal and daily mismatches produce temporal constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éric Sansault</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Mathieu A.J. Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Gibernau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Pincebourde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 35 (1), pp.e3057. </w:t>
+              <w:t xml:space="preserve">Functional Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/eap.3057⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/1365-2435.14674⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05236507v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05034317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microclimate, an important part of ecology and biogeography</w:t>
+                <w:t xml:space="preserve">Detecting the effect of intensive agriculture on Odonata diversity using citizen science data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julia Kemppinen</w:t>
+                <w:t xml:space="preserve">Renaud Baeta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonas Lembrechts</w:t>
+                <w:t xml:space="preserve">Justine Léauté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Koenraad van Meerbeek</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Éric Sansault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Pincebourde</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Ecology and Biogeography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/geb.13834⟩</w:t>
+              <w:t xml:space="preserve">Ecological Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 35 (1), pp.e3057. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/eap.3057⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04329908v2</w:t>
+                <w:t xml:space="preserve">hal-05236507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental factors driving infestations of a keystone winter fruit by an invasive and a native fruit fly</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Méghan Boulembert</w:t>
+                <w:t xml:space="preserve">Microclimate, an important part of ecology and biogeography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Kemppinen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonas Lembrechts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrice Eslin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Aude Couty</w:t>
+                <w:t xml:space="preserve">Koenraad van Meerbeek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Bonis</w:t>
+                <w:t xml:space="preserve">Jofre Carnicer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Isabelle Chardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Arthropod-Plant Interactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11829-024-10073-6⟩</w:t>
+              <w:t xml:space="preserve">Global Ecology and Biogeography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 33 (6), pp.245-261. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/geb.13834⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04589876v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04329908v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Winter fleshy‐fruited plants are the catalysts for spring populations of an invasive fruit fly</w:t>
+                <w:t xml:space="preserve">Environmental factors driving infestations of a keystone winter fruit by an invasive and a native fruit fly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaëlle Deconninck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méghan Boulembert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Eslin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Couty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Françoise Dubois</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bonis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Entomology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/een.13397⟩</w:t>
+              <w:t xml:space="preserve">Arthropod-Plant Interactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 18, pp.867-880. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11829-024-10073-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04775930v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04589876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fallen fruit: A backup resource during winter shaping fruit fly communities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaëlle Deconninck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méghan Boulembert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Eslin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Couty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agricultural and Forest Entomology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 26 (2), pp.232-248. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/afe.12610⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04393784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wolbachia improves the performance of an invasive fly after a diet shift</w:t>
+                <w:t xml:space="preserve">Winter fleshy‐fruited plants are the catalysts for spring populations of an invasive fruit fly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaëlle Deconninck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Méghan Boulembert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Eslin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Couty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jordy Larges</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Vincent Foray</w:t>
+                <w:t xml:space="preserve">Françoise Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Pest Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 97, pp.2087-2099. </w:t>
+              <w:t xml:space="preserve">Ecological Entomology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 50 (2), pp.258-273. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10340-023-01739-w⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/een.13397⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04589869v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04775930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surviving in Changing Forests: Abiotic Disturbance Legacy Effects on Arthropod Communities of Temperate Forests</w:t>
+                <w:t xml:space="preserve">Dietary sterol availability modulates heat tolerance of Daphnia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémy Cours</w:t>
+                <w:t xml:space="preserve">Apostolos‐manuel Koussoroplis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Bouget</w:t>
+                <w:t xml:space="preserve">Erik Sperfeld</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Pincebourde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Barsoum</w:t>
+                <w:t xml:space="preserve">Alexandre Bec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Horák</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alexander Wacker</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Forestry Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s40725-023-00187-0⟩</w:t>
+              <w:t xml:space="preserve">Freshwater Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/fwb.14037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04158713v1</w:t>
+                <w:t xml:space="preserve">hal-03969167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The functional relationship between aquatic insects and cyanobacteria: A systematic literature review reveals major knowledge gaps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Fadel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ali Fadel</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Fernando Guerrieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Pincebourde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Total Environment Research Themes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 8, pp.100078. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.totert.2023.100078⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04234757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fine-scale temporal dynamics of flower visitors sheds light on insect-assemblage overlap between sexes in a dioecious Ecuadorian palm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Auffray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Auffray</w:t>
+                <w:t xml:space="preserve">Rommel Montúfar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rommel Montúfar</w:t>
+                <w:t xml:space="preserve">Santiago Xavier Palacios Uquillas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Santiago Xavier Palacios Uquillas</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Alvaro Barragán</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Pincebourde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biotropica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 55 (1), pp.256-267. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/btp.13182⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04193426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanistic forecasts of species responses to climate change: The promise of biophysical ecology</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Surviving in Changing Forests: Abiotic Disturbance Legacy Effects on Arthropod Communities of Temperate Forests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Cours</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natalie Briscoe</w:t>
+                <w:t xml:space="preserve">C. Bouget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shane Morris</w:t>
+                <w:t xml:space="preserve">N. Barsoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Mathewson</w:t>
+                <w:t xml:space="preserve">J. Horák</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lauren Buckley</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marko Jusup</w:t>
+                <w:t xml:space="preserve">E. Le Souchu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Change Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/gcb.16557⟩</w:t>
+              <w:t xml:space="preserve">Current Forestry Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 9 (4), pp.189-218. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s40725-023-00187-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04234733v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04158713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preferred temperature in the warmth of cities: Body size, sex and development stage matter more than urban climate in a ground-dwelling spider</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mechanistic forecasts of species responses to climate change: The promise of biophysical ecology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalie Briscoe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentin Cabon</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Hervé Colinet</w:t>
+                <w:t xml:space="preserve">Shane Morris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Dubreuil</w:t>
+                <w:t xml:space="preserve">Paul Mathewson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Georges</w:t>
+                <w:t xml:space="preserve">Lauren Buckley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marko Jusup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Thermal Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jtherbio.2023.103706⟩</w:t>
+              <w:t xml:space="preserve">Global Change Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 29 (6), pp.1451-1470. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/gcb.16557⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04205641v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04234733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Slope and equilibrium: A parsimonious and flexible approach to model microclimate</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Preferred temperature in the warmth of cities: Body size, sex and development stage matter more than urban climate in a ground-dwelling spider</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Spicher</w:t>
+                <w:t xml:space="preserve">Valentin Cabon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Pincebourde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Colinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Greiser</w:t>
+                <w:t xml:space="preserve">Vincent Dubreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael B Ashcroft</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Pincebourde</w:t>
+                <w:t xml:space="preserve">Romain Georges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Methods in Ecology and Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 14 (3), pp.885-897. </w:t>
+              <w:t xml:space="preserve">Journal of Thermal Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 117, pp.103706. </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/2041-210x.14048⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jtherbio.2023.103706⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04023168v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04205641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scientists' warning on climate change and insects</w:t>
               </w:r>
@@ -2984,157 +2980,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03882544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dietary sterol availability modulates heat tolerance of Daphnia</w:t>
+                <w:t xml:space="preserve">Slope and equilibrium: A parsimonious and flexible approach to model microclimate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apostolos‐manuel Koussoroplis</w:t>
+                <w:t xml:space="preserve">Eva Gril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erik Sperfeld</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Fabien Spicher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Greiser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael B Ashcroft</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Pincebourde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Freshwater Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">Methods in Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14 (3), pp.885-897. </w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/fwb.14037⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/2041-210x.14048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03969167v1</w:t>
+                <w:t xml:space="preserve">hal-04023168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physiological costs of facultative endosymbionts in aphids assessed from energy metabolism</w:t>
               </w:r>
@@ -3159,51 +3159,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akiko Sugio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Morlière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Pincebourde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3254,90 +3254,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal tolerance of two Diptera that pollinate thermogenic plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu A.J. Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Guivarc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudio Lazzari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Pincebourde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Thermal Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 109, pp.103339. </w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3423,51 +3423,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Fortineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ons Riahi El Kamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Pincebourde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 322, pp.109031. </w:t>
@@ -3531,51 +3531,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Ulmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Couty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Eslin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuella Catterou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3665,77 +3665,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Poitou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Laparie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Pincebourde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rousselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Suppo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 10, </w:t>
@@ -3799,51 +3799,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Poitou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Laparie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Pincebourde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rousselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3937,51 +3937,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey Legault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel G Kingsolver</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Pincebourde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alisha A Shah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4058,51 +4058,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Poitou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Robinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Suppo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rousselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4160,325 +4160,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03320822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Body size determines the thermal coupling between insects and plant surfaces</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Climate Change Alters Temperate Forest Canopies and Indirectly Reshapes Arthropod Communities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Sallé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Cours</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Le Souchu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Lopez-Vaamonde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Pincebourde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Functional Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1365-2435.13801⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Forests and Global Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/ffgc.2021.710854⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03320824v1</w:t>
+                <w:t xml:space="preserve">hal-03319291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Climate Change Alters Temperate Forest Canopies and Indirectly Reshapes Arthropod Communities</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Elodie Le Souchu</w:t>
+                <w:t xml:space="preserve">Body size determines the thermal coupling between insects and plant surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Pincebourde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carlos Lopez-Vaamonde</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Michael E Dillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H Arthur Woods</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Forests and Global Change</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 4, </w:t>
+              <w:t xml:space="preserve">Functional Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 35, pp.1424 - 1436. </w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/ffgc.2021.710854⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/1365-2435.13801⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03319291v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03320824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Survive a Warming Climate: Insect Responses to Extreme High Temperatures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chun-Sen Ma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gang Ma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Pincebourde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual Review of Entomology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 66, pp.163-184. </w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4512,51 +4512,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Impact of Phloem Feeding Insects on Leaf Ecophysiology Varies With Leaf Age</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Pincebourde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Ngao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4616,64 +4616,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extended phenotypes: buffers or amplifiers of climate change?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H Arthur Woods</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Pincebourde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael E Dillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John S Terblanche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4720,51 +4720,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">There is plenty of room at the bottom: microclimates drive insect vulnerability to climate change</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Pincebourde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H Arthur Woods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4945,51 +4945,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the importance of getting fine-scale temperature records near any surface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Pincebourde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Salle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5030,1148 +5030,1148 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02931708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Narrow safety margin in the phyllosphere during thermal extremes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Telemetry reveals the habitat selected by immature dragonflies: implications for conservation of the threatened dragonfly Leucorrhinia caudalis (Odonata: Anisoptera)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélia Lenaour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Baeta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Sansault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Deville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Pincebourde</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérome Casas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.1815828116⟩</w:t>
+              <w:t xml:space="preserve">Journal of Insect Conservation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 23 (1), pp.147-155. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10841-018-00123-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02123696v1</w:t>
+                <w:t xml:space="preserve">hal-02123697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comment on “Variability in plant nutrients reduces insect herbivore performance”</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Narrow safety margin in the phyllosphere during thermal extremes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Pincebourde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Giron</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alexander Wacker</w:t>
+                <w:t xml:space="preserve">Jérome Casas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rethinking Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 4, pp.79-87. </w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 116 (12), pp.5588-5596. </w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3897/rethinkingecology.4.32252⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1815828116⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02133384v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02123696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation of multi-platform LiDAR for assessing total leaf area in tree crowns</w:t>
+                <w:t xml:space="preserve">A comment on “Variability in plant nutrients reduces insect herbivore performance”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ting Yun</w:t>
+                <w:t xml:space="preserve">Apostolos-Manuel Koussoroplis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lin Cao</w:t>
+                <w:t xml:space="preserve">Toni Klauschies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Pincebourde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feng An</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">David Giron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Wacker</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.agrformet.2019.06.009⟩</w:t>
+              <w:t xml:space="preserve">Rethinking Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 4, pp.79-87. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3897/rethinkingecology.4.32252⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02321828v1</w:t>
+                <w:t xml:space="preserve">hal-02133384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Telemetry reveals the habitat selected by immature dragonflies: implications for conservation of the threatened dragonfly Leucorrhinia caudalis (Odonata: Anisoptera)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Simulation of multi-platform LiDAR for assessing total leaf area in tree crowns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ting Yun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lin Cao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélia Lenaour</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Renaud Baeta</w:t>
+                <w:t xml:space="preserve">Feng An</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Sansault</w:t>
+                <w:t xml:space="preserve">Bangqian Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Deville</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Lianfeng Xue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Insect Conservation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 23 (1), pp.147-155. </w:t>
+              <w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 276-277, pp.107610. </w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10841-018-00123-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.agrformet.2019.06.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02123697v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02321828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do Aphids Alter Leaf Surface Temperature Patterns During Early Infestation?</w:t>
+                <w:t xml:space="preserve">Structure is more important than physiology for estimating intracanopy distributions of leaf temperatures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Cahon</w:t>
+                <w:t xml:space="preserve">H. Arthur Woods</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robin Caillon</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">M. Saudreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Pincebourde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Insects</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 9 (1), pp.34. </w:t>
+              <w:t xml:space="preserve">Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (10), pp.5206-5218. </w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/insects9010034⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ece3.4046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02133393v1</w:t>
+                <w:t xml:space="preserve">hal-01824188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Promises and challenges in insect-plant interactions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId202" w:history="1">
+                <w:t xml:space="preserve">16TH INTERNATIONAL SYMPOSIUM ON INSECT-PLANT RELATIONSHIPS: Preface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Giron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Géraldine Dubreuil</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Geraldine Dubreuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Pincebourde</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Entomologia Experimentalis et Applicata</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 166 (5), pp.319-343. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/eea.12679⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 166 (5), pp.317-318. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/eea.12680⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02625363v1</w:t>
+                <w:t xml:space="preserve">hal-02133389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure is more important than physiology for estimating intracanopy distributions of leaf temperatures</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Temperature effects on ballistic prey capture by a dragonfly larva</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estefania Quenta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérome Casas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dangles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Pincebourde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecology and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 8 (10), pp.5206-5218. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ece3.4046⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 8 (8), pp.4303-4311. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ece3.3975⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01824188v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02133392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temperature effects on ballistic prey capture by a dragonfly larva</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Promises and challenges in insect-plant interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Giron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Dubreuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alison Bennett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Dedeine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estefania Quenta</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marcel Dicke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ece3.3975⟩</w:t>
+              <w:t xml:space="preserve">Entomologia Experimentalis et Applicata</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 166 (5), pp.319-343. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/eea.12679⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02133392v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02625363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">16TH INTERNATIONAL SYMPOSIUM ON INSECT-PLANT RELATIONSHIPS: Preface</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Giron</w:t>
+                <w:t xml:space="preserve">Do Aphids Alter Leaf Surface Temperature Patterns During Early Infestation?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Cahon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geraldine Dubreuil</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Robin Caillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Pincebourde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Entomologia Experimentalis et Applicata</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 166 (5), pp.317-318. </w:t>
+              <w:t xml:space="preserve">Insects</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9 (1), pp.34. </w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/eea.12680⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/insects9010034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02133389v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02133393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temperature heterogeneity over leaf surfaces: the contribution of the lamina microtopography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Saudreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amelie Ezanic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Caillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Walser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6222,77 +6222,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding and predicting physiological performance of organisms in fluctuating and multifactorial environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apostolos-Manuel Koussoroplis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Pincebourde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Wacker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecological monographs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 87 (2), pp.178-197. </w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6320,750 +6320,750 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01693385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Life in the Frequency Domain: the Biological Impacts of Changes in Climate Variability at Multiple Time Scales</w:t>
+                <w:t xml:space="preserve">Heat production by an Ecuadorian palm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Dillon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">H. Arthur Woods</w:t>
+                <w:t xml:space="preserve">Sylvain S. Pincebourde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rommel Montúfar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">George Wang</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Erika Páez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dangles</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Integrative and Comparative Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/icb/icw024⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Ecology and the Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 14 (10), pp.571-572. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/fee.1442⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01738184v1</w:t>
+                <w:t xml:space="preserve">hal-01693594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hypoxia and hypercarbia in endophagous insects: Larval position in the plant gas exchange network is key</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Life in the Frequency Domain: the Biological Impacts of Changes in Climate Variability at Multiple Time Scales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Dillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Arthur Woods</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">George Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain S. Pincebourde</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Samuel Fey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Vasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Insect Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jinsphys.2015.07.006⟩</w:t>
+              <w:t xml:space="preserve">Integrative and Comparative Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 56 (1), pp.14 - 30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/icb/icw024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01313558v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01738184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fine-Scale Microclimatic Variation Can Shape the Responses of Organisms to Global Change in Both Natural and Urban Environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Pincebourde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Courtney Murdock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathew Vickers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Sears</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Integrative and Comparative Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 56 (1), pp.45 - 61. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/icb/icw016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01738242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distance makes the difference in thermography for ecological studies</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Pincebourde</w:t>
+                <w:t xml:space="preserve">Hypoxia and hypercarbia in endophagous insects: Larval position in the plant gas exchange network is key</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain S. Pincebourde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérome Casas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Thermal Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jtherbio.2015.11.011⟩</w:t>
+              <w:t xml:space="preserve">Journal of Insect Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 84, pp.137-153. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jinsphys.2015.07.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01252069v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01313558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Vulnerability of Tropical Ectotherms to Warming Is Modulated by the Microclimatic Heterogeneity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Pincebourde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Suppo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Integrative and Comparative Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 56 (1), pp.85 - 97. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/icb/icw014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01738233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heat production by an Ecuadorian palm</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rommel Montúfar</w:t>
+                <w:t xml:space="preserve">Distance makes the difference in thermography for ecological studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Faye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erika Páez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier Dangles</w:t>
+                <w:t xml:space="preserve">O. Dangles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Pincebourde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Ecology and the Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 14 (10), pp.571-572. </w:t>
+              <w:t xml:space="preserve">Journal of Thermal Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 56, pp.1-9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/fee.1442⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jtherbio.2015.11.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01693594v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01252069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Increasing metabolic rate despite declining body weight in an adult parasitoid wasp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérome Casas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Body</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gutzwiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Giron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudio R. Lazzari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7114,64 +7114,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Warming tolerance across insect ontogeny: influence of joint shifts in microclimates and thermal limits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Pincebourde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérome Casas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 96, pp.986 - 997. </w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7205,64 +7205,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Warming tolerance across insect ontogeny: influence of joint shifts in microclimates and thermal limits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain S. Pincebourde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérome Casas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 96 (4), pp.986-997. </w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7296,103 +7296,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Warming decreases thermal heterogeneity of leaf surfaces: implications for behavioural thermoregulation by arthropods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Caillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Suppo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérome Casas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Woods</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Pincebourde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Functional Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 28 (6), pp.1449-1458. </w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7439,64 +7439,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The roles of microclimatic diversity and of behavior in mediating the responses of ectotherms to climate change</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Woods</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Dillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Pincebourde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Thermal Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 54, pp.86-97. </w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7524,420 +7524,420 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01312957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predator-prey pursuit-evasion games in structurally complex environments</w:t>
+                <w:t xml:space="preserve">Microclimatic challenges in global change biology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Morice</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Jérome Casas</w:t>
+                <w:t xml:space="preserve">Kristen A. Potter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Woods</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Pincebourde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Integrative and Comparative Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/icb/ict061⟩</w:t>
+              <w:t xml:space="preserve">Global Change Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 19, pp.2932-2939. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/gcb.12257⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00939620v1</w:t>
+                <w:t xml:space="preserve">hal-00866160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Survival and arm abscission are linked to regional heterothermy in an intertidal sea star</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Pincebourde</w:t>
+                <w:t xml:space="preserve">Predator-prey pursuit-evasion games in structurally complex environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Morice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain S. Pincebourde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Sanford</w:t>
+                <w:t xml:space="preserve">Frédéric Darboux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brian Helmuth</w:t>
+                <w:t xml:space="preserve">Wilfried Kaiser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérome Casas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 216, pp.2183-2191. </w:t>
+              <w:t xml:space="preserve">Integrative and Comparative Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 53 (5), pp.767-79. </w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1242/jeb.083881⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/icb/ict061⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00864758v1</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00939620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microclimatic challenges in global change biology</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Survival and arm abscission are linked to regional heterothermy in an intertidal sea star</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Pincebourde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kristen A. Potter</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Pincebourde</w:t>
+                <w:t xml:space="preserve">Eric Sanford</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brian Helmuth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Change Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/gcb.12257⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 216, pp.2183-2191. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1242/jeb.083881⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00866160v1</w:t>
+                <w:t xml:space="preserve">hal-00864758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the canopy structure manipulation to buffer climate change effects on insect herbivore development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Saudreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Pincebourde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Dassot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8020,432 +8020,432 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00866158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The influence of intertidal location and temperature on the metabolic cost of emersion in Pisaster ochraceus</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Temporal coincidence of environmental stress events modulates predation rates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Pincebourde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alexa Tullis</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Sanford</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brian Helmuth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérome Casas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Marine Biology and Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jembe.2012.04.007⟩</w:t>
+              <w:t xml:space="preserve">Ecology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 15, pp.680-688. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1461-0248.2012.01785.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00769254v1</w:t>
+                <w:t xml:space="preserve">hal-00746074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Climate uncertainty on leaf surfaces: the biophysics of leaf microclimates and their consequences for leaf-dwelling organisms</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">The influence of intertidal location and temperature on the metabolic cost of emersion in Pisaster ochraceus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Fly K</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristián J. Monaco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Pincebourde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Arthur Woods</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexa Tullis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Functional Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 26, pp.844-853. </w:t>
+              <w:t xml:space="preserve">Journal of Experimental Marine Biology and Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 422-423, pp.20-28. </w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1365-2435.2012.02013.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jembe.2012.04.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00769256v1</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00769254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporal coincidence of environmental stress events modulates predation rates</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Climate uncertainty on leaf surfaces: the biophysics of leaf microclimates and their consequences for leaf-dwelling organisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Pincebourde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jérome Casas</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Woods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Functional Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 26, pp.844-853. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2435.2012.02013.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1461-0248.2012.01785.x⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00746074v1</w:t>
+                <w:t xml:space="preserve">hal-00769256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Intertidal Sea Star Adjusts Thermal Inertia to Avoid Extreme Body Temperatures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Pincebourde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Sanford</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian Helmuth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The American Naturalist</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 174 (6), pp.890-897. </w:t>
             </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8492,51 +8492,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3-D maps of tree canopy geometries at leaf scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Sinoquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain S. Pincebourde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris B. Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8617,77 +8617,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Body temperature during low tide alters the feeding performance of a top intertidal predator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Pincebourde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Sanford</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian Helmuth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Limnology and Oceanography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 53 (4), pp.1562-1573</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8725,51 +8725,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dusk light environment optimizes visual perception of conspecifics in a crepuscular horned beetle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Théry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Pincebourde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Feer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8816,90 +8816,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regional climate modulates the canopy mosaic of favourable and risky microclimates for insects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Pincebourde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Sinoquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérome Casas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Animal Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 76 (3), pp.424-438. </w:t>
             </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8933,51 +8933,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herbivory mitigation through increased water-use efficiency in a leaf-mining moth-apple tree relationship, Plant, Cell and Environment, 29, 2238-2247.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Pincebourde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ela Frak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9054,51 +9054,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leafminer induced changes in leaf transmittance cause variations in insect respiration rates.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Pincebourde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Casas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9136,51 +9136,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multitrophoc biophysical budgets : thermal ecology of an intimate herbivore insect-plant interaction.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Pincebourde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Casas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9218,51 +9218,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herbivory mitigation through increased water-use efficiency in a leaf-mining moth-apple tree relationship</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Pincebourde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ela Frak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9270,51 +9270,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Sinoquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Regnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérome Casas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant, Cell and Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 29 (12), pp.2238-2247. </w:t>
             </w:r>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9361,90 +9361,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lifetime nutrient dynamics reveal simultaneous capital and income breeding in a parasitoid.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Casas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Pincebourde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Mandonμf. Vannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Poujol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Giron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 86, pp.545-554</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9482,51 +9482,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diel flifht activity and ecological segregation within an assemblage of tropical forest dung and carrion beetles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Feer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Pincebourde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Tropical Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 21, pp.1-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9564,51 +9564,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nutritional ecology of insect plant-interactions: persistent handicaps and the need for innovative approaches.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. van Loon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Pincebourde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Casas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9646,64 +9646,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lifetime gains of host-feeding in a synovigenic parasitic wasp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Giron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Pincebourde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Casas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9808,51 +9808,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Morgaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Rault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Pincebourde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Grève</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9929,77 +9929,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaëlle Deconninck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méghan Boulembert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Eslin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Couty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Pincebourde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ento25</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Royal Entomological Society, Sep 2025, Glasgow, United Kingdom</w:t>
@@ -10041,77 +10041,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new conceptual framework to study thermal preference plasticity in ectotherms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaëlle Deconninck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H Colinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Pincebourde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Life is plastic: How phenotypic plasticity makes us rethink central problems in biology (Jacques Monod Conference)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Luis-Miguel CHEVIN; Cameron GHALAMBOR, Jun 2024, Roscoff, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10130,122 +10130,122 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04625035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Invasive success of Drosophila suzukii: Is Wolbachia playing a role?</w:t>
+                <w:t xml:space="preserve">Thermal acclimation effect on the metabolic rate of a pest insect</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaëlle Deconninck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Foray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Pincebourde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">REID</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Poitiers, France</w:t>
+              <w:t xml:space="preserve">RespFest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, David Deslauriers; Christelle Lefrançois, May 2023, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04095733v1</w:t>
+                <w:t xml:space="preserve">hal-04095720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fallen fruit: a back-up resource shaping fruit fly communities</w:t>
               </w:r>
@@ -10257,77 +10257,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaëlle Deconninck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méghan Boulembert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Eslin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Couty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ento23</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Royal Entomological Society, Sep 2023, Falmouth, United Kingdom</w:t>
@@ -10350,312 +10350,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04221038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal preference plasticity of a major pest: a key to its invasion success?</w:t>
+                <w:t xml:space="preserve">Invasive success of Drosophila suzukii: Is Wolbachia playing a role?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaëlle Deconninck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Foray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Pincebourde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Congress of Entomology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Emmanouil Roditakis; Stefanos Andreadis, Oct 2023, Heraklion, Greece</w:t>
+              <w:t xml:space="preserve">REID</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04295207v1</w:t>
+                <w:t xml:space="preserve">hal-04095733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal preference plasticity of Drosophila suzukii: a key to its invasion success?</w:t>
+                <w:t xml:space="preserve">Thermal preference plasticity of a major pest: a key to its invasion success?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaëlle Deconninck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Foray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Pincebourde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque d'Ecophysiologie Animale (CEPA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sylvain Pincebourde; Vincent Foray, Nov 2023, Tours, France</w:t>
+              <w:t xml:space="preserve">European Congress of Entomology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Emmanouil Roditakis; Stefanos Andreadis, Oct 2023, Heraklion, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04295219v1</w:t>
+                <w:t xml:space="preserve">hal-04295207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal acclimation effect on the metabolic rate of a pest insect</w:t>
+                <w:t xml:space="preserve">Thermal preference plasticity of Drosophila suzukii: a key to its invasion success?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaëlle Deconninck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Foray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Pincebourde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RespFest</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, David Deslauriers; Christelle Lefrançois, May 2023, La Rochelle, France</w:t>
+              <w:t xml:space="preserve">Colloque d'Ecophysiologie Animale (CEPA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sylvain Pincebourde; Vincent Foray, Nov 2023, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04095720v1</w:t>
+                <w:t xml:space="preserve">hal-04295219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wolbachia and diet interaction effect on Drosophila suzukii performance</w:t>
               </w:r>
@@ -10667,77 +10667,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaëlle Deconninck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Foray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordy Larges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laureen Beaugeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Pincebourde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISEPEP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Hervé Colinet; David Renault, Jul 2022, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10788,77 +10788,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bouget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillem Parmain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Cours</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Larrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Lopez-Vaamonde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée du DiPEE (Dispositif de Partenariats en Ecologie et Environnement Nouvelle-Aquitaine – Centre-val-de-Loire)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS, Jun 2022, Poitiers, France</w:t>
@@ -10881,247 +10881,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04186469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal preference plasticity and fitness of an invasive polyphagous insect in heterogeneous environments</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Changement climatique et phénologie chez la processionnaire du pin : enjeux et prédiction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Laparie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Poitou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Pincebourde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Rousselet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Suppo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European PhD Network "Insect Science" IX Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Firenze, Italy</w:t>
+              <w:t xml:space="preserve">Journée scientifique du réseau TEMPO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Avon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03481091v1</w:t>
+                <w:t xml:space="preserve">hal-03643551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changement climatique et phénologie chez la processionnaire du pin : enjeux et prédiction</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Thermal preference plasticity and fitness of an invasive polyphagous insect in heterogeneous environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaëlle Deconninck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Pincebourde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Chabrerie</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée scientifique du réseau TEMPO</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Avon, France</w:t>
+              <w:t xml:space="preserve">European PhD Network "Insect Science" IX Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Firenze, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03643551v1</w:t>
+                <w:t xml:space="preserve">hal-03481091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling the relationship between temperature and development of the pine processionary moth to predict its phenology</w:t>
               </w:r>
@@ -11133,77 +11133,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Poitou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Laparie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Pincebourde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rousselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Suppo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium de Modélisation et Statistique en Santé des Animaux et des Plantes (ModStatSAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Visioconférence, France</w:t>
@@ -11258,77 +11258,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Ulmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Couty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Eslin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Baliteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bonis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st International Electronic Conference on Biological Diversity, Ecology and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2021, Sciforum.net, France. pp.9469, </w:t>
@@ -11392,77 +11392,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Laparie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Poitou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Pincebourde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rousselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Suppo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réunion du GDR Plasticité Phénotypique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2020, Visioconférence, France</w:t>
@@ -11530,64 +11530,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Laparie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rousselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Pincebourde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Suppo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées scientifiques annuelles des sites INRAE du Loiret</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2020, Orléans, France</w:t>
@@ -11655,64 +11655,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rousselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Laparie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Pincebourde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Suppo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réunion annuelle du Groupe des Entomologistes Forestiers Francophones (GEFF)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Quillan, France</w:t>
@@ -11735,320 +11735,320 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03605936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How does climate change affect the pine processionary moth phenology?</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Understanding density-dependent polyphenism in melanism in sub-Arctic range expanding populations of the winter moth Operophtera brumata: an ecophysiological perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Laparie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ole Petter Laksforsmo Vindstad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Pincebourde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christelle Suppo</w:t>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Henaïnen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annika Alsila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International meeting on processionary moth</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2018, Tunis, Tunisia</w:t>
+              <w:t xml:space="preserve">3rd Croatian Symposium on Invasive Species</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Zagreb, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03605697v1</w:t>
+                <w:t xml:space="preserve">hal-03643490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding density-dependent polyphenism in melanism in sub-Arctic range expanding populations of the winter moth Operophtera brumata: an ecophysiological perspective</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">How does climate change affect the pine processionary moth phenology?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Poitou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Rousselet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Laparie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId372" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Pincebourde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId373" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Annika Alsila</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Suppo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd Croatian Symposium on Invasive Species</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Zagreb, Croatia</w:t>
+              <w:t xml:space="preserve">International meeting on processionary moth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Tunis, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03643490v1</w:t>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03605697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The thermal heterogeneity at leaf, canopy and biogeographical scales: consequences for leaf dwelling insects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Pincebourde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Saudreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Caillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12099,90 +12099,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling spatial and temporal leaf temperature dynamics a focus on the leaf boundary layer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Saudreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris B. Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amelie Ezanic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Pincebourde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. International Conference on Functional-Structural Plant Models</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, FSPM., Jun 2013, Sariselka, Finland. pp.146-148</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12220,77 +12220,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Climate and plant pest dynamics: scales matter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Chelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Pincebourde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Sache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Saudreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Saint-Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12332,90 +12332,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A biophysical approach to simulate effects of climatic change on tree pest insects.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Saudreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Dassot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris B. Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Pincebourde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interdisciplinarity workshop on Adapting to Climate Change Agriculture and Ecosystems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, Aubière, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12440,90 +12440,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can tree architecture buffer climate change effects on pest? A biophysical approach using virtual plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Saudreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu M. Dassot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris B. Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain S. Pincebourde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Georges Biron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12632,64 +12632,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bouget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Laparie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Pincebourde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Sallé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Congress in Ecology and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Lyon, France</w:t>
@@ -12712,329 +12712,329 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04808746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wolbachia and diet modulation interact and affect the performance of an invasive fruit fly</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Surviving in a changing world: key contributions of legacies from abiotic disturbances to the resilience of forest arthropod communities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Cours</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bouget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandro B Leverkus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Thorn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Barsoum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">34e colloque Biotechnocentre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Nouan-le-Fuzelier, France. </w:t>
+              <w:t xml:space="preserve">Forest disturbance and ecosystem dynamics in a changing world</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Berchtesgaden, Germany, Germany. 1 p., 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03827196v1</w:t>
+                <w:t xml:space="preserve">hal-04185504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surviving in a changing world: key contributions of legacies from abiotic disturbances to the resilience of forest arthropod communities</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Wolbachia and diet modulation interact and affect the performance of an invasive fruit fly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaëlle Deconninck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Foray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordy Larges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laureen Beaugeard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Pincebourde</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forest disturbance and ecosystem dynamics in a changing world</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Berchtesgaden, Germany, Germany. 1 p., 2022</w:t>
+              <w:t xml:space="preserve">34e colloque Biotechnocentre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Nouan-le-Fuzelier, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04185504v1</w:t>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03827196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling spatial and temporal leaf temperature dynamics at leaf and canopy scales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Saudreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Pincebourde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop HETEROCLIM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Loches, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
@@ -13143,51 +13143,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Odile Bancal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Colbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Pincebourde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13268,51 +13268,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Éric Lauri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Pincebourde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Quero-Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13410,64 +13410,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luciana Parisi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Pincebourde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Saudreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Éditions Quae. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les productions fruitières à l'heure du changement climatique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -13509,51 +13509,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plant-Insect Interactions in a Changing World</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Pincebourde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joan van Baaren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13692,51 +13692,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biophysique environnementale des insectes endophytes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Pincebourde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ecologie, Environnement. Université François Rabelais - Tours, 2005. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -13795,51 +13795,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal ecology of ectotherms: the role of microclimates in climate change responses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Pincebourde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Biodiversity and Ecology. Université de Tours, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13947,51 +13947,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A5D865C5"/>
+    <w:nsid w:val="4A531331"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -14178,51 +14178,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sylvain-pincebourde" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7964-5861" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/110269063" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05458660v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy Destierdt" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Deconninck" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Crespo" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteban Moyer" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Foray" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.251743" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05532672v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Br&#233;a Raynaud-Berton" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;ghan Boulembert" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chabrerie" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Couty" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/brv.70148" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127910v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Leclerc" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Gibernau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elfie Perdereau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pincebourde" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcaf090" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520124v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gang Ma" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xue Bai" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Peng" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xue-Jing Wang" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-66101-3" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04847700v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter de Frenne" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Beugnon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Klinges" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Lenoir" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pekka Niittynen" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210X.14476" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-05063407v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Meyer" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Colinet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/736575" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630107v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.14574" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04613868v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Gibert" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Suppo" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Colinet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtherbio.2024.103891" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05034317v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu A.J. Leclerc" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.14674" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236507v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Baeta" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine L&#233;aut&#233;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Sansault" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eap.3057" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329908v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Kemppinen" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Lembrechts" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koenraad van Meerbeek" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jofre Carnicer" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Isabelle Chardon" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.13834" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589876v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Eslin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bonis" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11829-024-10073-6" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04775930v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Dubois" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/een.13397" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393784v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/afe.12610" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589869v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordy Larges" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Henri" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laureen Beaugeard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10340-023-01739-w" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158713v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Cours" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bouget" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Barsoum" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hor&#225;k" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Le Souchu" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40725-023-00187-0" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234757v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Fadel" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Guerrieri" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.totert.2023.100078" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193426v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Auffray" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rommel Mont&#250;far" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Xavier Palacios Uquillas" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro Barrag&#225;n" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/btp.13182" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234733v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Briscoe" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shane Morris" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Mathewson" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Buckley" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marko Jusup" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.16557" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04205641v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Cabon" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dubreuil" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Georges" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtherbio.2023.103706" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04023168v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Gril" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Spicher" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Greiser" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael B Ashcroft" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210x.14048" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03882544v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Harvey" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Tougeron" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rieta Gols" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Heinen" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Abarca" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecm.1553" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969167v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apostolos&#8208;manuel Koussoroplis" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Sperfeld" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bec" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Wacker" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.14037" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780806v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Clav&#233;" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akiko Sugio" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Morli&#232;re" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Simon" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.14157" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234750v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Guivarc'H" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Lazzari" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtherbio.2022.103339" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03685073v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bernard" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Chelle" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Fortineau" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ons Riahi El Kamel" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2022.109031" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714420v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Ulmer" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuella Catterou" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Baliteau" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/afe.12520" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03563130v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Poitou" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Laparie" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rousselet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2022.825875" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605955v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bernard" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834933v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Arthur Woods" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Legault" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel G Kingsolver" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alisha A Shah" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecm.1544" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03320822v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Robinet" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtherbio.2021.102947" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03320824v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael E Dillon" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.13801" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03319291v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Sall&#233;" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Le Souchu" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Lopez-Vaamonde" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/ffgc.2021.710854" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931722v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chun-Sen Ma" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-ento-041520-" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03320818v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Ngao" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2021.625689" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03320821v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John S Terblanche" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tree.2021.05.010" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933621v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cois.2020.07.001" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02871177v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitzy Porras" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Navas" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James H Marden" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Mescher" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Consuelo de Moraes" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-14953-2" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931708v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Salle" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.15210" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02123696v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Casas" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1815828116" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133384v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apostolos-Manuel Koussoroplis" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toni Klauschies" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Giron" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/rethinkingecology.4.32252" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321828v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ting Yun" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Cao" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng An" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bangqian Chen" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lianfeng Xue" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2019.06.009" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02123697v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Lenaour" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sansault" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Deville" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10841-018-00123-9" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133393v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cahon" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Caillon" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/insects9010034" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625363v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Dubreuil" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Bennett" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Dedeine" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Dicke" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eea.12679" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824188v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Arthur Woods" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Saudreau" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.4046" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133392v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estefania Quenta" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dangles" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.3975" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133389v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Dubreuil" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eea.12680" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604734v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Ezanic" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Adam" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Walser" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.13026" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693385v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecm.1247" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738184v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Dillon" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Wang" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Fey" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Vasseur" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icb/icw024" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313558v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain S. Pincebourde" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinsphys.2015.07.006" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738242v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Courtney Murdock" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathew Vickers" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Sears" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icb/icw016" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01252069v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Faye" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Dangles" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtherbio.2015.11.011" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738233v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icb/icw014" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693594v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika P&#225;ez" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fee.1442" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310784v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Body" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gutzwiller" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio R. Lazzari" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinsphys.2015.05.005" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01395126v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1890/14-0744.1.sm" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312923v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1890/14-0744.1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310311v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Woods" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.12288" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312957v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtherbio.2014.10.002" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939620v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Morice" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Darboux" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Kaiser" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icb/ict061" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864758v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sanford" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Helmuth" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.083881" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866160v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristen A. Potter" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.12257" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WDW2P0GR-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866158v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Dassot" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Adam" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugh D Loxdale" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-012-0791-7" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-FVL3XFZW-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00769254v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Fly K" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristi&#225;n J. Monaco" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexa Tullis" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jembe.2012.04.007" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6L40RX1P-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00769256v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2435.2012.02013.x" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746074v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1461-0248.2012.01785.x" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZMP0QQD6-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450098v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/648065" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964725v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Sinoquet" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris B. Adam" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Dones" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessada J. Phattaralerphong" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1890/08-0179.1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450081v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00305527v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Th&#233;ry" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Feer" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/beheco/arn024" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189196v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Combes" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2656.2007.01231.x" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00129211v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ela Frak" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regnard J.L." TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Casas" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080669v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080674v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189199v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Regnard" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3040.2006.01598.x" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014358v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mandon&#956;f. Vannier" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Poujol" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014415v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Feer" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014355v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. van Loon" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874715v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.0307-6962.2004.00414.x" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05300023v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Morgaint" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Rault" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gr&#232;ve" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Marcad&#233;" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388554v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625035v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095733v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221038v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295207v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295219v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095720v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726525v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04186469v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bouget" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillem Parmain" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Larrieu" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481091v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03643551v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03643553v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03321977v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/BDEE2021-09469" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03643543v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03643544v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605936v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605697v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03643490v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ole Petter Laksforsmo Vindstad" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Hena&#239;nen" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annika Alsila" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743064v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Caillon" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ezanic" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744825v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190590v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Sache" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Saint-Jean" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189808v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964698v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu M. Dassot" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Georges Biron" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808746v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Balvay" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827196v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04185504v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandro B Leverkus" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Thorn" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Barsoum" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268583v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://casas-lab.irbi.univ-tours.fr/heteroclim.html" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05529904v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Launay" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Bancal" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Colbach" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Vidal" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.35690/978-2-7592-4012-8" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04529189v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gautier" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-&#201;ric Lauri" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Quero-Garcia" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1667/9782759232529/les-productions-fruitieres-a-l-heure-du-changement-climatique" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03498867v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brun" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana Parisi" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01559970v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan van Baaren" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Rasmann" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rasmont" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Rodet" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/387078.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.abr.2016.09.009" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00108243v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02474332v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sylvain-pincebourde" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7964-5861" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/110269063" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05458660v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy Destierdt" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Deconninck" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Crespo" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteban Moyer" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Foray" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.251743" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05532672v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Br&#233;a Raynaud-Berton" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;ghan Boulembert" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chabrerie" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Couty" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/brv.70148" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-05063407v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Meyer" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Colinet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pincebourde" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/736575" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520124v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gang Ma" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xue Bai" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Peng" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xue-Jing Wang" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-66101-3" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127910v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Leclerc" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Gibernau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elfie Perdereau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcaf090" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04847700v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter de Frenne" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Beugnon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Klinges" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Lenoir" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pekka Niittynen" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210X.14476" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589869v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordy Larges" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Henri" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laureen Beaugeard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10340-023-01739-w" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630107v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.14574" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04613868v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Gibert" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Suppo" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Colinet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtherbio.2024.103891" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05034317v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu A.J. Leclerc" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.14674" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236507v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Baeta" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine L&#233;aut&#233;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Sansault" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eap.3057" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329908v2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Kemppinen" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Lembrechts" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koenraad van Meerbeek" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jofre Carnicer" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Isabelle Chardon" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.13834" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589876v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Eslin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bonis" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11829-024-10073-6" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393784v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Dubois" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/afe.12610" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04775930v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/een.13397" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969167v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apostolos&#8208;manuel Koussoroplis" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Sperfeld" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bec" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Wacker" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.14037" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234757v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Fadel" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Guerrieri" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.totert.2023.100078" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193426v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Auffray" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rommel Mont&#250;far" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Xavier Palacios Uquillas" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro Barrag&#225;n" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/btp.13182" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158713v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Cours" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bouget" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Barsoum" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hor&#225;k" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Le Souchu" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40725-023-00187-0" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234733v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Briscoe" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shane Morris" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Mathewson" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Buckley" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marko Jusup" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.16557" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04205641v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Cabon" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dubreuil" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Georges" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtherbio.2023.103706" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03882544v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Harvey" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Tougeron" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rieta Gols" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Heinen" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Abarca" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecm.1553" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04023168v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Gril" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Spicher" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Greiser" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael B Ashcroft" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210x.14048" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780806v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Clav&#233;" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akiko Sugio" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Morli&#232;re" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Simon" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.14157" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234750v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Guivarc'H" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Lazzari" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtherbio.2022.103339" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03685073v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bernard" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Chelle" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Fortineau" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ons Riahi El Kamel" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2022.109031" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714420v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Ulmer" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuella Catterou" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Baliteau" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/afe.12520" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03563130v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Poitou" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Laparie" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rousselet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2022.825875" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605955v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bernard" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834933v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Arthur Woods" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Legault" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel G Kingsolver" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alisha A Shah" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecm.1544" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03320822v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Robinet" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtherbio.2021.102947" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03319291v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Sall&#233;" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Le Souchu" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Lopez-Vaamonde" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/ffgc.2021.710854" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03320824v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael E Dillon" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.13801" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931722v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chun-Sen Ma" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-ento-041520-" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03320818v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Ngao" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2021.625689" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03320821v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John S Terblanche" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tree.2021.05.010" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933621v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cois.2020.07.001" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02871177v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitzy Porras" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Navas" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James H Marden" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Mescher" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Consuelo de Moraes" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-14953-2" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931708v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Salle" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.15210" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02123697v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Lenaour" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sansault" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Deville" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10841-018-00123-9" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02123696v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Casas" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1815828116" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133384v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apostolos-Manuel Koussoroplis" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toni Klauschies" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Giron" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/rethinkingecology.4.32252" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321828v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ting Yun" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Cao" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng An" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bangqian Chen" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lianfeng Xue" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2019.06.009" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824188v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Arthur Woods" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Saudreau" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.4046" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133389v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Dubreuil" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eea.12680" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133392v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estefania Quenta" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dangles" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.3975" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625363v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Dubreuil" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Bennett" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Dedeine" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Dicke" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eea.12679" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133393v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cahon" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Caillon" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/insects9010034" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604734v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Ezanic" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Adam" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Walser" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.13026" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693385v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecm.1247" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693594v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain S. Pincebourde" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika P&#225;ez" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fee.1442" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738184v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Dillon" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Wang" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Fey" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Vasseur" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icb/icw024" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738242v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Courtney Murdock" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathew Vickers" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Sears" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icb/icw016" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313558v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinsphys.2015.07.006" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738233v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icb/icw014" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01252069v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Faye" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Dangles" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtherbio.2015.11.011" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310784v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Body" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gutzwiller" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio R. Lazzari" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinsphys.2015.05.005" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01395126v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1890/14-0744.1.sm" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312923v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1890/14-0744.1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310311v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Woods" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.12288" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312957v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtherbio.2014.10.002" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866160v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristen A. Potter" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.12257" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WDW2P0GR-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939620v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Morice" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Darboux" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Kaiser" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icb/ict061" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864758v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sanford" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Helmuth" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.083881" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866158v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Dassot" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Adam" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugh D Loxdale" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-012-0791-7" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-FVL3XFZW-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746074v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1461-0248.2012.01785.x" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZMP0QQD6-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00769254v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Fly K" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristi&#225;n J. Monaco" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexa Tullis" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jembe.2012.04.007" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6L40RX1P-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00769256v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2435.2012.02013.x" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450098v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/648065" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964725v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Sinoquet" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris B. Adam" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Dones" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessada J. Phattaralerphong" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1890/08-0179.1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450081v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00305527v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Th&#233;ry" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Feer" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/beheco/arn024" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189196v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Combes" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2656.2007.01231.x" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00129211v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ela Frak" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regnard J.L." TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Casas" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080669v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080674v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189199v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Regnard" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3040.2006.01598.x" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014358v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mandon&#956;f. Vannier" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Poujol" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014415v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Feer" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014355v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. van Loon" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874715v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.0307-6962.2004.00414.x" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05300023v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Morgaint" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Rault" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gr&#232;ve" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Marcad&#233;" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388554v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625035v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095720v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221038v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095733v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295207v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295219v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726525v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04186469v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bouget" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillem Parmain" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Larrieu" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03643551v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481091v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03643553v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03321977v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/BDEE2021-09469" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03643543v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03643544v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605936v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03643490v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ole Petter Laksforsmo Vindstad" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Hena&#239;nen" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annika Alsila" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605697v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743064v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Caillon" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ezanic" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744825v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190590v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Sache" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Saint-Jean" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189808v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964698v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu M. Dassot" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Georges Biron" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808746v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Balvay" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04185504v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandro B Leverkus" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Thorn" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Barsoum" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827196v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268583v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://casas-lab.irbi.univ-tours.fr/heteroclim.html" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05529904v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Launay" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Bancal" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Colbach" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Vidal" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.35690/978-2-7592-4012-8" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04529189v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gautier" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-&#201;ric Lauri" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Quero-Garcia" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1667/9782759232529/les-productions-fruitieres-a-l-heure-du-changement-climatique" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03498867v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brun" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana Parisi" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01559970v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan van Baaren" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Rasmann" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rasmont" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Rodet" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/387078.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.abr.2016.09.009" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00108243v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02474332v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>