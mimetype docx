--- v1 (2026-04-06)
+++ v2 (2026-05-03)
@@ -467,2406 +467,2410 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05532672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal preference plasticity in ectotherms: Integrating temperature affinity and thermoregulation precision</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Behavioural plasticity of a pest species may aggravate global wheat yield loss under climate change</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Meyer</w:t>
+                <w:t xml:space="preserve">Gang Ma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H Colinet</w:t>
+                <w:t xml:space="preserve">Sylvain Pincebourde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Pincebourde</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Xue Bai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu Peng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xue-Jing Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The American Naturalist</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1086/736575⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 16 (1), pp.11163. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-025-66101-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05063407v1</w:t>
+                <w:t xml:space="preserve">hal-05520124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Behavioural plasticity of a pest species may aggravate global wheat yield loss under climate change</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Subtle ecophysiological divergences in a deceptive strategy to attract the same pollinators in two sympatric Arum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Gibernau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elfie Perdereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Pincebourde</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-025-66101-3⟩</w:t>
+              <w:t xml:space="preserve">Annals of Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 136 (2), pp.343-353. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/aob/mcaf090⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05520124v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05127910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subtle ecophysiological divergences in a deceptive strategy to attract the same pollinators in two sympatric Arum</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ten practical guidelines for microclimate research in terrestrial ecosystems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Gibernau</w:t>
+                <w:t xml:space="preserve">Pieter de Frenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elfie Perdereau</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Rémy Beugnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Klinges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Lenoir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pekka Niittynen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Botany</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/aob/mcaf090⟩</w:t>
+              <w:t xml:space="preserve">Methods in Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 16 (2), pp.269-294. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/2041-210X.14476⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05127910v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04847700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ten practical guidelines for microclimate research in terrestrial ecosystems</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">David Klinges</w:t>
+                <w:t xml:space="preserve">Thermal preference plasticity in ectotherms: Integrating temperature affinity and thermoregulation precision</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaëlle Deconninck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan Lenoir</w:t>
+                <w:t xml:space="preserve">Nicolas Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pekka Niittynen</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">H Colinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Pincebourde</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Methods in Ecology and Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 16 (2), pp.269-294. </w:t>
+              <w:t xml:space="preserve">The American Naturalist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 206 (3), pp.247-260. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/2041-210X.14476⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1086/736575⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04847700v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05063407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wolbachia improves the performance of an invasive fly after a diet shift</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Has behavioural thermoregulation evolved solely to stay alive in insects, nothing more?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Pincebourde</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Pest Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10340-023-01739-w⟩</w:t>
+              <w:t xml:space="preserve">Functional Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 38 (6), pp.1342-1343. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1365-2435.14574⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04589869v1</w:t>
+                <w:t xml:space="preserve">hal-04630107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Has behavioural thermoregulation evolved solely to stay alive in insects, nothing more?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Modelling thermal reaction norms for development and viability in Drosophila suzukii under constant, fluctuating and field conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bréa Raynaud-Berton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Gibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Suppo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Pincebourde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Colinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Functional Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 38 (6), pp.1342-1343. </w:t>
+              <w:t xml:space="preserve">Journal of Thermal Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 123, pp.103891. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/1365-2435.14574⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jtherbio.2024.103891⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04630107v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04613868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling thermal reaction norms for development and viability in Drosophila suzukii under constant, fluctuating and field conditions</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pollination‐related plant traits under environmental changes: Seasonal and daily mismatches produce temporal constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patricia Gibert</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Mathieu A.J. Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Gibernau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Pincebourde</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hervé Colinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Thermal Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jtherbio.2024.103891⟩</w:t>
+              <w:t xml:space="preserve">Functional Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1365-2435.14674⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04613868v1</w:t>
+                <w:t xml:space="preserve">hal-05034317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pollination‐related plant traits under environmental changes: Seasonal and daily mismatches produce temporal constraints</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Detecting the effect of intensive agriculture on Odonata diversity using citizen science data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Baeta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Léauté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu A.J. Leclerc</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Éric Sansault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Pincebourde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Functional Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">Ecological Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 35 (1), pp.e3057. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/1365-2435.14674⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/eap.3057⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05034317v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05236507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detecting the effect of intensive agriculture on Odonata diversity using citizen science data</w:t>
+                <w:t xml:space="preserve">Microclimate, an important part of ecology and biogeography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renaud Baeta</w:t>
+                <w:t xml:space="preserve">Julia Kemppinen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Justine Léauté</w:t>
+                <w:t xml:space="preserve">Jonas Lembrechts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éric Sansault</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Koenraad van Meerbeek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jofre Carnicer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Isabelle Chardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/eap.3057⟩</w:t>
+              <w:t xml:space="preserve">Global Ecology and Biogeography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 33 (6), pp.245-261. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/geb.13834⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05236507v1</w:t>
+                <w:t xml:space="preserve">hal-04329908v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microclimate, an important part of ecology and biogeography</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jonas Lembrechts</w:t>
+                <w:t xml:space="preserve">Environmental factors driving infestations of a keystone winter fruit by an invasive and a native fruit fly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaëlle Deconninck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Méghan Boulembert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Koenraad van Meerbeek</w:t>
+                <w:t xml:space="preserve">Patrice Eslin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Couty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jofre Carnicer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Isabelle Chardon</w:t>
+                <w:t xml:space="preserve">Anne Bonis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Ecology and Biogeography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/geb.13834⟩</w:t>
+              <w:t xml:space="preserve">Arthropod-Plant Interactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 18, pp.867-880. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11829-024-10073-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04329908v2</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04589876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental factors driving infestations of a keystone winter fruit by an invasive and a native fruit fly</w:t>
+                <w:t xml:space="preserve">Fallen fruit: A backup resource during winter shaping fruit fly communities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaëlle Deconninck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méghan Boulembert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Eslin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Couty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anne Bonis</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Arthropod-Plant Interactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11829-024-10073-6⟩</w:t>
+              <w:t xml:space="preserve">Agricultural and Forest Entomology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 26 (2), pp.232-248. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/afe.12610⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04589876v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04393784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fallen fruit: A backup resource during winter shaping fruit fly communities</w:t>
+                <w:t xml:space="preserve">Winter fleshy‐fruited plants are the catalysts for spring populations of an invasive fruit fly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaëlle Deconninck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méghan Boulembert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Eslin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Couty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agricultural and Forest Entomology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/afe.12610⟩</w:t>
+              <w:t xml:space="preserve">Ecological Entomology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 50 (2), pp.258-273. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/een.13397⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04393784v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04775930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Winter fleshy‐fruited plants are the catalysts for spring populations of an invasive fruit fly</w:t>
+                <w:t xml:space="preserve">Wolbachia improves the performance of an invasive fly after a diet shift</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaëlle Deconninck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Françoise Dubois</w:t>
+                <w:t xml:space="preserve">Jordy Larges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Henri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laureen Beaugeard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Foray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Entomology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 50 (2), pp.258-273. </w:t>
+              <w:t xml:space="preserve">Journal of Pest Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 97, pp.2087-2099. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/een.13397⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10340-023-01739-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04775930v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04589869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dietary sterol availability modulates heat tolerance of Daphnia</w:t>
+                <w:t xml:space="preserve">The functional relationship between aquatic insects and cyanobacteria: A systematic literature review reveals major knowledge gaps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apostolos‐manuel Koussoroplis</w:t>
+                <w:t xml:space="preserve">Ali Fadel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erik Sperfeld</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Fernando Guerrieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Pincebourde</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alexander Wacker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Freshwater Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/fwb.14037⟩</w:t>
+              <w:t xml:space="preserve">Total Environment Research Themes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 8, pp.100078. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.totert.2023.100078⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03969167v1</w:t>
+                <w:t xml:space="preserve">hal-04234757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The functional relationship between aquatic insects and cyanobacteria: A systematic literature review reveals major knowledge gaps</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fine-scale temporal dynamics of flower visitors sheds light on insect-assemblage overlap between sexes in a dioecious Ecuadorian palm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Auffray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rommel Montúfar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ali Fadel</w:t>
+                <w:t xml:space="preserve">Santiago Xavier Palacios Uquillas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fernando Guerrieri</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Alvaro Barragán</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Pincebourde</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Total Environment Research Themes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 8, pp.100078. </w:t>
+              <w:t xml:space="preserve">Biotropica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 55 (1), pp.256-267. </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.totert.2023.100078⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/btp.13182⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04234757v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04193426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fine-scale temporal dynamics of flower visitors sheds light on insect-assemblage overlap between sexes in a dioecious Ecuadorian palm</w:t>
+                <w:t xml:space="preserve">Surviving in Changing Forests: Abiotic Disturbance Legacy Effects on Arthropod Communities of Temperate Forests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Auffray</w:t>
+                <w:t xml:space="preserve">Jérémy Cours</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rommel Montúfar</w:t>
+                <w:t xml:space="preserve">C. Bouget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Santiago Xavier Palacios Uquillas</w:t>
+                <w:t xml:space="preserve">N. Barsoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alvaro Barragán</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Pincebourde</w:t>
+                <w:t xml:space="preserve">J. Horák</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Le Souchu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biotropica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/btp.13182⟩</w:t>
+              <w:t xml:space="preserve">Current Forestry Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 9 (4), pp.189-218. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s40725-023-00187-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04193426v1</w:t>
+                <w:t xml:space="preserve">hal-04158713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surviving in Changing Forests: Abiotic Disturbance Legacy Effects on Arthropod Communities of Temperate Forests</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mechanistic forecasts of species responses to climate change: The promise of biophysical ecology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Bouget</w:t>
+                <w:t xml:space="preserve">Natalie Briscoe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Barsoum</w:t>
+                <w:t xml:space="preserve">Shane Morris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Horák</w:t>
+                <w:t xml:space="preserve">Paul Mathewson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Le Souchu</w:t>
+                <w:t xml:space="preserve">Lauren Buckley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marko Jusup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Forestry Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s40725-023-00187-0⟩</w:t>
+              <w:t xml:space="preserve">Global Change Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 29 (6), pp.1451-1470. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/gcb.16557⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04158713v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04234733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanistic forecasts of species responses to climate change: The promise of biophysical ecology</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Preferred temperature in the warmth of cities: Body size, sex and development stage matter more than urban climate in a ground-dwelling spider</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shane Morris</w:t>
+                <w:t xml:space="preserve">Valentin Cabon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Pincebourde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Colinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Mathewson</w:t>
+                <w:t xml:space="preserve">Vincent Dubreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lauren Buckley</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marko Jusup</w:t>
+                <w:t xml:space="preserve">Romain Georges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Change Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/gcb.16557⟩</w:t>
+              <w:t xml:space="preserve">Journal of Thermal Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 117, pp.103706. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jtherbio.2023.103706⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04234733v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04205641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preferred temperature in the warmth of cities: Body size, sex and development stage matter more than urban climate in a ground-dwelling spider</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Slope and equilibrium: A parsimonious and flexible approach to model microclimate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Gril</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentin Cabon</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Fabien Spicher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Greiser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael B Ashcroft</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Pincebourde</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Romain Georges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Thermal Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 117, pp.103706. </w:t>
+              <w:t xml:space="preserve">Methods in Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14 (3), pp.885-897. </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jtherbio.2023.103706⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/2041-210x.14048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04205641v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04023168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scientists' warning on climate change and insects</w:t>
               </w:r>
@@ -2980,161 +2984,157 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03882544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Slope and equilibrium: A parsimonious and flexible approach to model microclimate</w:t>
+                <w:t xml:space="preserve">Dietary sterol availability modulates heat tolerance of Daphnia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eva Gril</w:t>
+                <w:t xml:space="preserve">Apostolos‐manuel Koussoroplis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Spicher</w:t>
+                <w:t xml:space="preserve">Erik Sperfeld</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Pincebourde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Greiser</w:t>
+                <w:t xml:space="preserve">Alexandre Bec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael B Ashcroft</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alexander Wacker</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Methods in Ecology and Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 14 (3), pp.885-897. </w:t>
+              <w:t xml:space="preserve">Freshwater Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/2041-210x.14048⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/fwb.14037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04023168v1</w:t>
+                <w:t xml:space="preserve">hal-03969167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physiological costs of facultative endosymbionts in aphids assessed from energy metabolism</w:t>
               </w:r>
@@ -3159,51 +3159,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akiko Sugio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Morlière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Pincebourde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3254,90 +3254,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal tolerance of two Diptera that pollinate thermogenic plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu A.J. Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Guivarc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudio Lazzari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Pincebourde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Thermal Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 109, pp.103339. </w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3365,295 +3365,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04234750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daily fluctuations in leaf temperature modulate the development of a foliar pathogen</w:t>
+                <w:t xml:space="preserve">Macroecological patterns of fruit infestation rates by the invasive fly Drosophila suzukii in the wild reservoir host plant Sambucus nigra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Bernard</w:t>
+                <w:t xml:space="preserve">Romain Ulmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Couty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Eslin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michaël Chelle</w:t>
+                <w:t xml:space="preserve">Manuella Catterou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Fortineau</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Pincebourde</w:t>
+                <w:t xml:space="preserve">Lucas Baliteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.agrformet.2022.109031⟩</w:t>
+              <w:t xml:space="preserve">Agricultural and Forest Entomology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 24 (4), pp.548-563. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/afe.12520⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03685073v1</w:t>
+                <w:t xml:space="preserve">hal-03714420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Macroecological patterns of fruit infestation rates by the invasive fly Drosophila suzukii in the wild reservoir host plant Sambucus nigra</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Daily fluctuations in leaf temperature modulate the development of a foliar pathogen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Ulmer</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Patrice Eslin</w:t>
+                <w:t xml:space="preserve">Michaël Chelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manuella Catterou</w:t>
+                <w:t xml:space="preserve">Alain Fortineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucas Baliteau</w:t>
+                <w:t xml:space="preserve">Ons Riahi El Kamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Pincebourde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agricultural and Forest Entomology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 24 (4), pp.548-563. </w:t>
+              <w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 322, pp.109031. </w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/afe.12520⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.agrformet.2022.109031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03714420v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03685073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Warming Causes Atypical Phenology in a Univoltine Moth With Differentially Sensitive Larval Stages</w:t>
               </w:r>
@@ -3665,77 +3665,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Poitou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Laparie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Pincebourde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rousselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Suppo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 10, </w:t>
@@ -3799,51 +3799,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Poitou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Laparie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Pincebourde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rousselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3937,51 +3937,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey Legault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel G Kingsolver</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Pincebourde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alisha A Shah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4058,51 +4058,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Poitou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Robinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Suppo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rousselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4179,90 +4179,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Climate Change Alters Temperate Forest Canopies and Indirectly Reshapes Arthropod Communities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Sallé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Cours</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Le Souchu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Lopez-Vaamonde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Pincebourde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Forests and Global Change</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 4, </w:t>
@@ -4304,51 +4304,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Body size determines the thermal coupling between insects and plant surfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Pincebourde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael E Dillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4421,64 +4421,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Survive a Warming Climate: Insect Responses to Extreme High Temperatures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chun-Sen Ma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gang Ma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Pincebourde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual Review of Entomology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 66, pp.163-184. </w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4512,51 +4512,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Impact of Phloem Feeding Insects on Leaf Ecophysiology Varies With Leaf Age</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Pincebourde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Ngao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4616,51 +4616,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extended phenotypes: buffers or amplifiers of climate change?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H Arthur Woods</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Pincebourde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael E Dillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4720,51 +4720,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">There is plenty of room at the bottom: microclimates drive insect vulnerability to climate change</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Pincebourde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H Arthur Woods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4945,51 +4945,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the importance of getting fine-scale temperature records near any surface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Pincebourde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Salle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5030,1148 +5030,1148 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02931708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Telemetry reveals the habitat selected by immature dragonflies: implications for conservation of the threatened dragonfly Leucorrhinia caudalis (Odonata: Anisoptera)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Narrow safety margin in the phyllosphere during thermal extremes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Pincebourde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélia Lenaour</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Pincebourde</w:t>
+                <w:t xml:space="preserve">Jérome Casas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Insect Conservation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10841-018-00123-9⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 116 (12), pp.5588-5596. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1815828116⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02123697v1</w:t>
+                <w:t xml:space="preserve">hal-02123696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Narrow safety margin in the phyllosphere during thermal extremes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">A comment on “Variability in plant nutrients reduces insect herbivore performance”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Apostolos-Manuel Koussoroplis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toni Klauschies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Pincebourde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérome Casas</w:t>
+                <w:t xml:space="preserve">David Giron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Wacker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 116 (12), pp.5588-5596. </w:t>
+              <w:t xml:space="preserve">Rethinking Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 4, pp.79-87. </w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1073/pnas.1815828116⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3897/rethinkingecology.4.32252⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02123696v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02133384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comment on “Variability in plant nutrients reduces insect herbivore performance”</w:t>
+                <w:t xml:space="preserve">Simulation of multi-platform LiDAR for assessing total leaf area in tree crowns</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apostolos-Manuel Koussoroplis</w:t>
+                <w:t xml:space="preserve">Ting Yun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toni Klauschies</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Pincebourde</w:t>
+                <w:t xml:space="preserve">Lin Cao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Giron</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Feng An</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bangqian Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lianfeng Xue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rethinking Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3897/rethinkingecology.4.32252⟩</w:t>
+              <w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 276-277, pp.107610. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.agrformet.2019.06.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02133384v1</w:t>
+                <w:t xml:space="preserve">hal-02321828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation of multi-platform LiDAR for assessing total leaf area in tree crowns</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Telemetry reveals the habitat selected by immature dragonflies: implications for conservation of the threatened dragonfly Leucorrhinia caudalis (Odonata: Anisoptera)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feng An</w:t>
+                <w:t xml:space="preserve">Aurélia Lenaour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Baeta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bangqian Chen</w:t>
+                <w:t xml:space="preserve">Eric Sansault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lianfeng Xue</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mathieu Deville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Pincebourde</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 276-277, pp.107610. </w:t>
+              <w:t xml:space="preserve">Journal of Insect Conservation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 23 (1), pp.147-155. </w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.agrformet.2019.06.009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10841-018-00123-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02321828v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02123697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure is more important than physiology for estimating intracanopy distributions of leaf temperatures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Promises and challenges in insect-plant interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Giron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Arthur Woods</w:t>
+                <w:t xml:space="preserve">Géraldine Dubreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Saudreau</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Alison Bennett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Dedeine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Dicke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ece3.4046⟩</w:t>
+              <w:t xml:space="preserve">Entomologia Experimentalis et Applicata</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 166 (5), pp.319-343. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/eea.12679⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01824188v1</w:t>
+                <w:t xml:space="preserve">hal-02625363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">16TH INTERNATIONAL SYMPOSIUM ON INSECT-PLANT RELATIONSHIPS: Preface</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Do Aphids Alter Leaf Surface Temperature Patterns During Early Infestation?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Cahon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Caillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Pincebourde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Entomologia Experimentalis et Applicata</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Insects</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9 (1), pp.34. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/insects9010034⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/eea.12680⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02133389v1</w:t>
+                <w:t xml:space="preserve">hal-02133393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temperature effects on ballistic prey capture by a dragonfly larva</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Structure is more important than physiology for estimating intracanopy distributions of leaf temperatures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Arthur Woods</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Saudreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Pincebourde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecology and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 8 (8), pp.4303-4311. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2018, 8 (10), pp.5206-5218. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ece3.4046⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ece3.3975⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02133392v1</w:t>
+                <w:t xml:space="preserve">hal-01824188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Promises and challenges in insect-plant interactions</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Temperature effects on ballistic prey capture by a dragonfly larva</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marcel Dicke</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Estefania Quenta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérome Casas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dangles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Pincebourde</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Entomologia Experimentalis et Applicata</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/eea.12679⟩</w:t>
+              <w:t xml:space="preserve">Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (8), pp.4303-4311. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ece3.3975⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02625363v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02133392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do Aphids Alter Leaf Surface Temperature Patterns During Early Infestation?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Cahon</w:t>
+                <w:t xml:space="preserve">16TH INTERNATIONAL SYMPOSIUM ON INSECT-PLANT RELATIONSHIPS: Preface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Giron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robin Caillon</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Geraldine Dubreuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Pincebourde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Insects</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 9 (1), pp.34. </w:t>
+              <w:t xml:space="preserve">Entomologia Experimentalis et Applicata</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 166 (5), pp.317-318. </w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/insects9010034⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/eea.12680⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02133393v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02133389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temperature heterogeneity over leaf surfaces: the contribution of the lamina microtopography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Saudreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amelie Ezanic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Caillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Walser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6222,77 +6222,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding and predicting physiological performance of organisms in fluctuating and multifactorial environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apostolos-Manuel Koussoroplis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Pincebourde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Wacker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecological monographs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 87 (2), pp.178-197. </w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6320,750 +6320,750 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01693385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heat production by an Ecuadorian palm</w:t>
+                <w:t xml:space="preserve">Life in the Frequency Domain: the Biological Impacts of Changes in Climate Variability at Multiple Time Scales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain S. Pincebourde</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Rommel Montúfar</w:t>
+                <w:t xml:space="preserve">Michael Dillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Arthur Woods</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erika Páez</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">George Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Fey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Vasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Ecology and the Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/fee.1442⟩</w:t>
+              <w:t xml:space="preserve">Integrative and Comparative Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 56 (1), pp.14 - 30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/icb/icw024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01693594v1</w:t>
+                <w:t xml:space="preserve">hal-01738184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Life in the Frequency Domain: the Biological Impacts of Changes in Climate Variability at Multiple Time Scales</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hypoxia and hypercarbia in endophagous insects: Larval position in the plant gas exchange network is key</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel Fey</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sylvain S. Pincebourde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérome Casas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Integrative and Comparative Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/icb/icw024⟩</w:t>
+              <w:t xml:space="preserve">Journal of Insect Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 84, pp.137-153. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jinsphys.2015.07.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01738184v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01313558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fine-Scale Microclimatic Variation Can Shape the Responses of Organisms to Global Change in Both Natural and Urban Environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Pincebourde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Courtney Murdock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Courtney Murdock</w:t>
+                <w:t xml:space="preserve">Mathew Vickers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Sears</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Integrative and Comparative Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 56 (1), pp.45 - 61. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/icb/icw016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01738242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hypoxia and hypercarbia in endophagous insects: Larval position in the plant gas exchange network is key</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jérome Casas</w:t>
+                <w:t xml:space="preserve">Distance makes the difference in thermography for ecological studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Faye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Dangles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Pincebourde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Insect Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jinsphys.2015.07.006⟩</w:t>
+              <w:t xml:space="preserve">Journal of Thermal Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 56, pp.1-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jtherbio.2015.11.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01313558v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01252069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Vulnerability of Tropical Ectotherms to Warming Is Modulated by the Microclimatic Heterogeneity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Pincebourde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Suppo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Integrative and Comparative Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 56 (1), pp.85 - 97. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/icb/icw014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01738233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distance makes the difference in thermography for ecological studies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">E. Faye</w:t>
+                <w:t xml:space="preserve">Heat production by an Ecuadorian palm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain S. Pincebourde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rommel Montúfar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Dangles</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Pincebourde</w:t>
+                <w:t xml:space="preserve">Erika Páez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dangles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Thermal Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 56, pp.1-9. </w:t>
+              <w:t xml:space="preserve">Frontiers in Ecology and the Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 14 (10), pp.571-572. </w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jtherbio.2015.11.011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/fee.1442⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01252069v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01693594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Increasing metabolic rate despite declining body weight in an adult parasitoid wasp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérome Casas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Body</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Gutzwiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Giron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudio R. Lazzari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7114,64 +7114,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Warming tolerance across insect ontogeny: influence of joint shifts in microclimates and thermal limits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Pincebourde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérome Casas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 96, pp.986 - 997. </w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7205,64 +7205,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Warming tolerance across insect ontogeny: influence of joint shifts in microclimates and thermal limits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain S. Pincebourde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérome Casas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 96 (4), pp.986-997. </w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7296,103 +7296,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Warming decreases thermal heterogeneity of leaf surfaces: implications for behavioural thermoregulation by arthropods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Caillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Suppo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérome Casas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Woods</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Pincebourde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Functional Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 28 (6), pp.1449-1458. </w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7439,64 +7439,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The roles of microclimatic diversity and of behavior in mediating the responses of ectotherms to climate change</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Woods</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Dillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Pincebourde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Thermal Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 54, pp.86-97. </w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7556,51 +7556,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kristen A. Potter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Woods</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Pincebourde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Global Change Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 19, pp.2932-2939. </w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7659,90 +7659,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predator-prey pursuit-evasion games in structurally complex environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Morice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain S. Pincebourde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Darboux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfried Kaiser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérome Casas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Integrative and Comparative Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 53 (5), pp.767-79. </w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7776,51 +7776,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Survival and arm abscission are linked to regional heterothermy in an intertidal sea star</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Pincebourde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Sanford</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7880,64 +7880,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the canopy structure manipulation to buffer climate change effects on insect herbivore development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Saudreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Pincebourde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Dassot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8020,406 +8020,406 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00866158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporal coincidence of environmental stress events modulates predation rates</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">The influence of intertidal location and temperature on the metabolic cost of emersion in Pisaster ochraceus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Fly K</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristián J. Monaco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Pincebourde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jérome Casas</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexa Tullis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1461-0248.2012.01785.x⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Marine Biology and Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 422-423, pp.20-28. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jembe.2012.04.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00746074v1</w:t>
+                <w:t xml:space="preserve">hal-00769254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The influence of intertidal location and temperature on the metabolic cost of emersion in Pisaster ochraceus</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Climate uncertainty on leaf surfaces: the biophysics of leaf microclimates and their consequences for leaf-dwelling organisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Pincebourde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alexa Tullis</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Woods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Marine Biology and Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 422-423, pp.20-28. </w:t>
+              <w:t xml:space="preserve">Functional Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 26, pp.844-853. </w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jembe.2012.04.007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2435.2012.02013.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00769254v1</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00769256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Climate uncertainty on leaf surfaces: the biophysics of leaf microclimates and their consequences for leaf-dwelling organisms</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Temporal coincidence of environmental stress events modulates predation rates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Pincebourde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Arthur Woods</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Sanford</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brian Helmuth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérome Casas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Functional Ecology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ecology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 15, pp.680-688. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1461-0248.2012.01785.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1365-2435.2012.02013.x⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00769256v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00746074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Intertidal Sea Star Adjusts Thermal Inertia to Avoid Extreme Body Temperatures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Pincebourde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Sanford</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8492,51 +8492,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3-D maps of tree canopy geometries at leaf scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Sinoquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain S. Pincebourde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris B. Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8617,51 +8617,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Body temperature during low tide alters the feeding performance of a top intertidal predator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Pincebourde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Sanford</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8725,51 +8725,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dusk light environment optimizes visual perception of conspecifics in a crepuscular horned beetle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Théry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Pincebourde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Feer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8816,90 +8816,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regional climate modulates the canopy mosaic of favourable and risky microclimates for insects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Pincebourde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Sinoquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérome Casas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Animal Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 76 (3), pp.424-438. </w:t>
             </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8933,51 +8933,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herbivory mitigation through increased water-use efficiency in a leaf-mining moth-apple tree relationship, Plant, Cell and Environment, 29, 2238-2247.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Pincebourde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ela Frak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9054,51 +9054,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leafminer induced changes in leaf transmittance cause variations in insect respiration rates.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Pincebourde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Casas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9136,51 +9136,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multitrophoc biophysical budgets : thermal ecology of an intimate herbivore insect-plant interaction.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Pincebourde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Casas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9218,51 +9218,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herbivory mitigation through increased water-use efficiency in a leaf-mining moth-apple tree relationship</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Pincebourde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ela Frak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9270,51 +9270,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Sinoquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Regnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérome Casas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant, Cell and Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 29 (12), pp.2238-2247. </w:t>
             </w:r>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9361,90 +9361,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lifetime nutrient dynamics reveal simultaneous capital and income breeding in a parasitoid.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Casas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Pincebourde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Mandonμf. Vannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Poujol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Giron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 86, pp.545-554</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9482,51 +9482,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diel flifht activity and ecological segregation within an assemblage of tropical forest dung and carrion beetles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Feer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Pincebourde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Tropical Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 21, pp.1-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9564,51 +9564,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nutritional ecology of insect plant-interactions: persistent handicaps and the need for innovative approaches.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. van Loon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Pincebourde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Casas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9646,64 +9646,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lifetime gains of host-feeding in a synovigenic parasitic wasp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Giron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Pincebourde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Casas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9742,2145 +9742,2145 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02874715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (24)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (25)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How will terrestrial isopods cope with heat and desiccation?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">From wild host plants to crop plants: the domestication of a fly born to be wild?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Méghan Boulembert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Morgaint</w:t>
+                <w:t xml:space="preserve">Mattéo Dorvillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Rault</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Pincebourde</w:t>
+                <w:t xml:space="preserve">Estelle Forey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Grève</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mickael Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaëlle Deconninck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISEPEP 10</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Vancouver, Canada</w:t>
+              <w:t xml:space="preserve">16th DrosEU meeting and satellite Drosophila suzukii international meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Drosophila Population Genomics Consortium, Apr 2026, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05300023v1</w:t>
+                <w:t xml:space="preserve">hal-05601649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ornamental plants and mistletoe as catalysts of spring populations of Drosophila suzukii</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">How will terrestrial isopods cope with heat and desiccation?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Morgaint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Rault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Pincebourde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Grève</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Marcadé</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ento25</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Royal Entomological Society, Sep 2025, Glasgow, United Kingdom</w:t>
+              <w:t xml:space="preserve">ISEPEP 10</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Vancouver, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05388554v1</w:t>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05300023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new conceptual framework to study thermal preference plasticity in ectotherms</w:t>
+                <w:t xml:space="preserve">Ornamental plants and mistletoe as catalysts of spring populations of Drosophila suzukii</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaëlle Deconninck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Meyer</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Méghan Boulembert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Eslin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Couty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H Colinet</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Sylvain Pincebourde</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Life is plastic: How phenotypic plasticity makes us rethink central problems in biology (Jacques Monod Conference)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Luis-Miguel CHEVIN; Cameron GHALAMBOR, Jun 2024, Roscoff, France</w:t>
+              <w:t xml:space="preserve">Ento25</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Royal Entomological Society, Sep 2025, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04625035v1</w:t>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05388554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal acclimation effect on the metabolic rate of a pest insect</w:t>
+                <w:t xml:space="preserve">A new conceptual framework to study thermal preference plasticity in ectotherms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaëlle Deconninck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H Colinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Pincebourde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RespFest</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, David Deslauriers; Christelle Lefrançois, May 2023, La Rochelle, France</w:t>
+              <w:t xml:space="preserve">Life is plastic: How phenotypic plasticity makes us rethink central problems in biology (Jacques Monod Conference)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Luis-Miguel CHEVIN; Cameron GHALAMBOR, Jun 2024, Roscoff, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04095720v1</w:t>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04625035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fallen fruit: a back-up resource shaping fruit fly communities</w:t>
+                <w:t xml:space="preserve">Invasive success of Drosophila suzukii: Is Wolbachia playing a role?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaëlle Deconninck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Foray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Pincebourde</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ento23</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Royal Entomological Society, Sep 2023, Falmouth, United Kingdom</w:t>
+              <w:t xml:space="preserve">REID</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04221038v1</w:t>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04095733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Invasive success of Drosophila suzukii: Is Wolbachia playing a role?</w:t>
+                <w:t xml:space="preserve">Fallen fruit: a back-up resource shaping fruit fly communities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaëlle Deconninck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Méghan Boulembert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Eslin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Couty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">REID</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Poitiers, France</w:t>
+              <w:t xml:space="preserve">Ento23</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Royal Entomological Society, Sep 2023, Falmouth, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04095733v1</w:t>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04221038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal preference plasticity of a major pest: a key to its invasion success?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaëlle Deconninck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Foray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Pincebourde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Congress of Entomology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Emmanouil Roditakis; Stefanos Andreadis, Oct 2023, Heraklion, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04295207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal preference plasticity of Drosophila suzukii: a key to its invasion success?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaëlle Deconninck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Foray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Pincebourde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque d'Ecophysiologie Animale (CEPA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sylvain Pincebourde; Vincent Foray, Nov 2023, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04295219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wolbachia and diet interaction effect on Drosophila suzukii performance</w:t>
+                <w:t xml:space="preserve">Thermal acclimation effect on the metabolic rate of a pest insect</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaëlle Deconninck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Foray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Pincebourde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISEPEP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Hervé Colinet; David Renault, Jul 2022, Rennes, France</w:t>
+              <w:t xml:space="preserve">RespFest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, David Deslauriers; Christelle Lefrançois, May 2023, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03726525v1</w:t>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04095720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Communautés d’insectes et changement global : enjeux méthodologiques et écologiques</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Wolbachia and diet interaction effect on Drosophila suzukii performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaëlle Deconninck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Foray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordy Larges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laureen Beaugeard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Pincebourde</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée du DiPEE (Dispositif de Partenariats en Ecologie et Environnement Nouvelle-Aquitaine – Centre-val-de-Loire)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CNRS, Jun 2022, Poitiers, France</w:t>
+              <w:t xml:space="preserve">ISEPEP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hervé Colinet; David Renault, Jul 2022, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04186469v1</w:t>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03726525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changement climatique et phénologie chez la processionnaire du pin : enjeux et prédiction</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christelle Suppo</w:t>
+                <w:t xml:space="preserve">Communautés d’insectes et changement global : enjeux méthodologiques et écologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bouget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillem Parmain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Cours</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Larrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Lopez-Vaamonde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée scientifique du réseau TEMPO</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Avon, France</w:t>
+              <w:t xml:space="preserve">Journée du DiPEE (Dispositif de Partenariats en Ecologie et Environnement Nouvelle-Aquitaine – Centre-val-de-Loire)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS, Jun 2022, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03643551v1</w:t>
+                <w:t xml:space="preserve">hal-04186469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal preference plasticity and fitness of an invasive polyphagous insect in heterogeneous environments</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Changement climatique et phénologie chez la processionnaire du pin : enjeux et prédiction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Laparie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Poitou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Pincebourde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Rousselet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Suppo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European PhD Network "Insect Science" IX Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Firenze, Italy</w:t>
+              <w:t xml:space="preserve">Journée scientifique du réseau TEMPO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Avon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03481091v1</w:t>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03643551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling the relationship between temperature and development of the pine processionary moth to predict its phenology</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Thermal preference plasticity and fitness of an invasive polyphagous insect in heterogeneous environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaëlle Deconninck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Pincebourde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Chabrerie</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium de Modélisation et Statistique en Santé des Animaux et des Plantes (ModStatSAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, Visioconférence, France</w:t>
+              <w:t xml:space="preserve">European PhD Network "Insect Science" IX Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Firenze, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03643553v1</w:t>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03481091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Macroecological Patterns of Fruit Infestation Rates by the Invasive Fly Drosophila suzukii in the Reservoir Host Plant Sambucus nigra</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Anne Bonis</w:t>
+                <w:t xml:space="preserve">Modeling the relationship between temperature and development of the pine processionary moth to predict its phenology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Poitou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Laparie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Pincebourde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Rousselet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Suppo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st International Electronic Conference on Biological Diversity, Ecology and Evolution</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Symposium de Modélisation et Statistique en Santé des Animaux et des Plantes (ModStatSAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Visioconférence, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03321977v1</w:t>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03643553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changement climatique et phénologie chez la processionnaire du pin : enjeux et prédiction</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christelle Suppo</w:t>
+                <w:t xml:space="preserve">Macroecological Patterns of Fruit Infestation Rates by the Invasive Fly Drosophila suzukii in the Reservoir Host Plant Sambucus nigra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Ulmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Couty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Eslin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Baliteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bonis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion du GDR Plasticité Phénotypique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">1st International Electronic Conference on Biological Diversity, Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, Sciforum.net, France. pp.9469, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/BDEE2021-09469⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03643543v1</w:t>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03321977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prédire la phénologie de la processionnaire du pin sur la base de sa biologie thermique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Changement climatique et phénologie chez la processionnaire du pin : enjeux et prédiction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Laparie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Poitou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Laparie</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Pincebourde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rousselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Suppo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées scientifiques annuelles des sites INRAE du Loiret</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2020, Orléans, France</w:t>
+              <w:t xml:space="preserve">Réunion du GDR Plasticité Phénotypique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Visioconférence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03643544v1</w:t>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03643543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dérèglement climatique et variabilité phénologique de la processionnaire du pin. Comprendre pour améliorer la lutte.</w:t>
+                <w:t xml:space="preserve">Prédire la phénologie de la processionnaire du pin sur la base de sa biologie thermique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Poitou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Laparie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rousselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Pincebourde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Suppo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion annuelle du Groupe des Entomologistes Forestiers Francophones (GEFF)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Quillan, France</w:t>
+              <w:t xml:space="preserve">Journées scientifiques annuelles des sites INRAE du Loiret</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03605936v1</w:t>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03643544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding density-dependent polyphenism in melanism in sub-Arctic range expanding populations of the winter moth Operophtera brumata: an ecophysiological perspective</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dérèglement climatique et variabilité phénologique de la processionnaire du pin. Comprendre pour améliorer la lutte.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Poitou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Rousselet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Laparie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId371" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Pincebourde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId372" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Annika Alsila</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Suppo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd Croatian Symposium on Invasive Species</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Zagreb, Croatia</w:t>
+              <w:t xml:space="preserve">Réunion annuelle du Groupe des Entomologistes Forestiers Francophones (GEFF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Quillan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03643490v1</w:t>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03605936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How does climate change affect the pine processionary moth phenology?</w:t>
               </w:r>
@@ -11905,64 +11905,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rousselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Laparie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Pincebourde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Suppo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International meeting on processionary moth</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2018, Tunis, Tunisia</w:t>
@@ -11985,591 +11985,716 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03605697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The thermal heterogeneity at leaf, canopy and biogeographical scales: consequences for leaf dwelling insects</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Understanding density-dependent polyphenism in melanism in sub-Arctic range expanding populations of the winter moth Operophtera brumata: an ecophysiological perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Laparie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ole Petter Laksforsmo Vindstad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Pincebourde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Ezanic</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Emma Henaïnen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annika Alsila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Meeting of the Society-for-Integrative-and-Comparative-Biology (SICB)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2016, Portland, United States. 1 p</w:t>
+              <w:t xml:space="preserve">3rd Croatian Symposium on Invasive Species</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Zagreb, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02743064v1</w:t>
+                <w:t xml:space="preserve">hal-03643490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling spatial and temporal leaf temperature dynamics a focus on the leaf boundary layer</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId218" w:history="1">
+                <w:t xml:space="preserve">The thermal heterogeneity at leaf, canopy and biogeographical scales: consequences for leaf dwelling insects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Pincebourde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Saudreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Pincebourde</w:t>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Caillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ezanic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. International Conference on Functional-Structural Plant Models</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, FSPM., Jun 2013, Sariselka, Finland. pp.146-148</w:t>
+              <w:t xml:space="preserve">Annual Meeting of the Society-for-Integrative-and-Comparative-Biology (SICB)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2016, Portland, United States. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02744825v1</w:t>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02743064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Climate and plant pest dynamics: scales matter</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Modelling spatial and temporal leaf temperature dynamics a focus on the leaf boundary layer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Saudreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris B. Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amelie Ezanic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Pincebourde</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant and canopy architecture impact on disease epidemiology and pest development international conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Rennes, France</w:t>
+              <w:t xml:space="preserve">7. International Conference on Functional-Structural Plant Models</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, FSPM., Jun 2013, Sariselka, Finland. pp.146-148</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01190590v1</w:t>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02744825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A biophysical approach to simulate effects of climatic change on tree pest insects.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId218" w:history="1">
+                <w:t xml:space="preserve">Climate and plant pest dynamics: scales matter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Chelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Pincebourde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Sache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Saudreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Saint-Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interdisciplinarity workshop on Adapting to Climate Change Agriculture and Ecosystems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Aubière, France</w:t>
+              <w:t xml:space="preserve">Plant and canopy architecture impact on disease epidemiology and pest development international conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01189808v1</w:t>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01190590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">A biophysical approach to simulate effects of climatic change on tree pest insects.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Saudreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Dassot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris B. Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Pincebourde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Interdisciplinarity workshop on Adapting to Climate Change Agriculture and Ecosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Aubière, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01189808v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Can tree architecture buffer climate change effects on pest? A biophysical approach using virtual plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Saudreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu M. Dassot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris B. Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain S. Pincebourde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Georges Biron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. International Workshop on Functional-Structural Plant Models</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Davis, United States. pp.120-122</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00964698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12579,508 +12704,508 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How does microclimate affect canopy insect communities?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaëlle Balvay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bouget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Laparie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Pincebourde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Sallé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Congress in Ecology and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04808746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surviving in a changing world: key contributions of legacies from abiotic disturbances to the resilience of forest arthropod communities</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Wolbachia and diet modulation interact and affect the performance of an invasive fruit fly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaëlle Deconninck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Foray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordy Larges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laureen Beaugeard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Pincebourde</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forest disturbance and ecosystem dynamics in a changing world</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Berchtesgaden, Germany, Germany. 1 p., 2022</w:t>
+              <w:t xml:space="preserve">34e colloque Biotechnocentre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Nouan-le-Fuzelier, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04185504v1</w:t>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03827196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wolbachia and diet modulation interact and affect the performance of an invasive fruit fly</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Surviving in a changing world: key contributions of legacies from abiotic disturbances to the resilience of forest arthropod communities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Cours</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bouget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandro B Leverkus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Thorn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Barsoum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">34e colloque Biotechnocentre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Nouan-le-Fuzelier, France. </w:t>
+              <w:t xml:space="preserve">Forest disturbance and ecosystem dynamics in a changing world</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Berchtesgaden, Germany, Germany. 1 p., 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03827196v1</w:t>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04185504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling spatial and temporal leaf temperature dynamics at leaf and canopy scales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Saudreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Pincebourde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop HETEROCLIM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Loches, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IRBI - LEGS</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1 p., 2014, The response of organisms to climate change in heterogeneous environments</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01268583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13090,585 +13215,585 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santé des plantes et changement climatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Odile Bancal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Colbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Pincebourde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">P. Debaeke; N. Graveline; B. Lacor; S. Pellerin; D. Renaudeau; É. Sauquet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agriculture et changement climatique : Impacts, adaptation et atténuation.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">QUAE</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.187-220, 2025, Collection Synthèses, 978-2-7592-4011-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05529904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conclusion. Produire des fruits en régions tempérées entre risques et opportunités dans un climat qui change</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Éric Lauri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Pincebourde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Quero-Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Regnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Michel Legave. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les productions fruitières à l'heure du changement climatique - Risques et opportunités en régions tempérées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editions Quae</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.437-446, 2022, 978-2759232512</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId405" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04529189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’anticipation des impacts du changement climatique sur les bioagresseurs en arboriculture fruitière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luciana Parisi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Pincebourde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Saudreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Éditions Quae. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les productions fruitières à l'heure du changement climatique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions Quae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.319-353, 2022, 9782759232512</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03498867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plant-Insect Interactions in a Changing World</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Pincebourde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joan van Baaren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Rasmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Rasmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Rodet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sauvion; N and Thiery; D and Calatayud; PA. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Insect-plant Interactions In A Crop Protection Perspective</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 81, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ACADEMIC PRESS LTD-ELSEVIER SCIENCE LTD</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.289-332, 2017, Advances in Botanical Research, 978-0-12-803324-1; 978-0-12-803318-0. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/bs.abr.2016.09.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01559970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13678,100 +13803,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biophysique environnementale des insectes endophytes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Pincebourde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ecologie, Environnement. Université François Rabelais - Tours, 2005. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00108243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13781,105 +13906,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal ecology of ectotherms: the role of microclimates in climate change responses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Pincebourde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Biodiversity and Ecology. Université de Tours, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02474332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId420"/>
+      <w:footerReference w:type="default" r:id="rId424"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -13947,51 +14072,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4A531331"/>
+    <w:nsid w:val="50403169"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -14178,51 +14303,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sylvain-pincebourde" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7964-5861" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/110269063" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05458660v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy Destierdt" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Deconninck" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Crespo" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteban Moyer" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Foray" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.251743" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05532672v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Br&#233;a Raynaud-Berton" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;ghan Boulembert" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chabrerie" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Couty" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/brv.70148" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-05063407v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Meyer" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Colinet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pincebourde" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/736575" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520124v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gang Ma" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xue Bai" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Peng" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xue-Jing Wang" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-66101-3" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127910v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Leclerc" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Gibernau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elfie Perdereau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcaf090" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04847700v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter de Frenne" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Beugnon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Klinges" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Lenoir" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pekka Niittynen" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210X.14476" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589869v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordy Larges" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Henri" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laureen Beaugeard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10340-023-01739-w" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630107v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.14574" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04613868v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Gibert" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Suppo" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Colinet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtherbio.2024.103891" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05034317v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu A.J. Leclerc" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.14674" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236507v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Baeta" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine L&#233;aut&#233;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Sansault" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eap.3057" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329908v2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Kemppinen" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Lembrechts" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koenraad van Meerbeek" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jofre Carnicer" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Isabelle Chardon" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.13834" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589876v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Eslin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bonis" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11829-024-10073-6" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393784v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Dubois" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/afe.12610" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04775930v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/een.13397" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969167v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apostolos&#8208;manuel Koussoroplis" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Sperfeld" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bec" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Wacker" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.14037" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234757v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Fadel" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Guerrieri" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.totert.2023.100078" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193426v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Auffray" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rommel Mont&#250;far" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Xavier Palacios Uquillas" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro Barrag&#225;n" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/btp.13182" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158713v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Cours" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bouget" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Barsoum" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hor&#225;k" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Le Souchu" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40725-023-00187-0" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234733v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Briscoe" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shane Morris" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Mathewson" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Buckley" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marko Jusup" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.16557" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04205641v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Cabon" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dubreuil" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Georges" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtherbio.2023.103706" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03882544v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Harvey" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Tougeron" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rieta Gols" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Heinen" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Abarca" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecm.1553" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04023168v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Gril" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Spicher" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Greiser" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael B Ashcroft" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210x.14048" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780806v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Clav&#233;" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akiko Sugio" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Morli&#232;re" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Simon" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.14157" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234750v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Guivarc'H" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Lazzari" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtherbio.2022.103339" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03685073v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bernard" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Chelle" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Fortineau" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ons Riahi El Kamel" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2022.109031" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714420v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Ulmer" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuella Catterou" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Baliteau" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/afe.12520" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03563130v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Poitou" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Laparie" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rousselet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2022.825875" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605955v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bernard" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834933v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Arthur Woods" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Legault" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel G Kingsolver" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alisha A Shah" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecm.1544" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03320822v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Robinet" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtherbio.2021.102947" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03319291v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Sall&#233;" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Le Souchu" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Lopez-Vaamonde" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/ffgc.2021.710854" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03320824v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael E Dillon" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.13801" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931722v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chun-Sen Ma" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-ento-041520-" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03320818v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Ngao" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2021.625689" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03320821v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John S Terblanche" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tree.2021.05.010" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933621v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cois.2020.07.001" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02871177v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitzy Porras" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Navas" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James H Marden" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Mescher" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Consuelo de Moraes" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-14953-2" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931708v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Salle" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.15210" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02123697v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Lenaour" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sansault" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Deville" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10841-018-00123-9" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02123696v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Casas" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1815828116" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133384v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apostolos-Manuel Koussoroplis" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toni Klauschies" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Giron" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/rethinkingecology.4.32252" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321828v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ting Yun" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Cao" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng An" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bangqian Chen" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lianfeng Xue" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2019.06.009" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824188v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Arthur Woods" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Saudreau" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.4046" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133389v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Dubreuil" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eea.12680" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133392v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estefania Quenta" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dangles" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.3975" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625363v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Dubreuil" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Bennett" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Dedeine" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Dicke" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eea.12679" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133393v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cahon" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Caillon" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/insects9010034" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604734v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Ezanic" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Adam" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Walser" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.13026" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693385v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecm.1247" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693594v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain S. Pincebourde" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika P&#225;ez" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fee.1442" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738184v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Dillon" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Wang" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Fey" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Vasseur" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icb/icw024" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738242v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Courtney Murdock" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathew Vickers" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Sears" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icb/icw016" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313558v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinsphys.2015.07.006" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738233v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icb/icw014" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01252069v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Faye" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Dangles" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtherbio.2015.11.011" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310784v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Body" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gutzwiller" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio R. Lazzari" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinsphys.2015.05.005" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01395126v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1890/14-0744.1.sm" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312923v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1890/14-0744.1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310311v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Woods" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.12288" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312957v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtherbio.2014.10.002" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866160v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristen A. Potter" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.12257" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WDW2P0GR-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939620v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Morice" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Darboux" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Kaiser" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icb/ict061" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864758v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sanford" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Helmuth" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.083881" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866158v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Dassot" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Adam" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugh D Loxdale" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-012-0791-7" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-FVL3XFZW-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746074v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1461-0248.2012.01785.x" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZMP0QQD6-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00769254v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Fly K" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristi&#225;n J. Monaco" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexa Tullis" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jembe.2012.04.007" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6L40RX1P-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00769256v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2435.2012.02013.x" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450098v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/648065" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964725v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Sinoquet" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris B. Adam" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Dones" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessada J. Phattaralerphong" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1890/08-0179.1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450081v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00305527v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Th&#233;ry" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Feer" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/beheco/arn024" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189196v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Combes" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2656.2007.01231.x" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00129211v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ela Frak" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regnard J.L." TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Casas" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080669v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080674v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189199v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Regnard" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3040.2006.01598.x" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014358v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mandon&#956;f. Vannier" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Poujol" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014415v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Feer" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014355v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. van Loon" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874715v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.0307-6962.2004.00414.x" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05300023v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Morgaint" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Rault" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gr&#232;ve" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Marcad&#233;" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388554v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625035v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095720v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221038v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095733v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295207v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295219v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726525v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04186469v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bouget" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillem Parmain" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Larrieu" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03643551v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481091v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03643553v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03321977v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/BDEE2021-09469" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03643543v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03643544v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605936v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03643490v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ole Petter Laksforsmo Vindstad" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Hena&#239;nen" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annika Alsila" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605697v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743064v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Caillon" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ezanic" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744825v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190590v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Sache" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Saint-Jean" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189808v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964698v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu M. Dassot" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Georges Biron" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808746v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Balvay" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04185504v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandro B Leverkus" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Thorn" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Barsoum" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827196v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268583v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://casas-lab.irbi.univ-tours.fr/heteroclim.html" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05529904v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Launay" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Bancal" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Colbach" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Vidal" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.35690/978-2-7592-4012-8" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04529189v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gautier" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-&#201;ric Lauri" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Quero-Garcia" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1667/9782759232529/les-productions-fruitieres-a-l-heure-du-changement-climatique" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03498867v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brun" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana Parisi" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01559970v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan van Baaren" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Rasmann" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rasmont" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Rodet" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/387078.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.abr.2016.09.009" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00108243v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02474332v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sylvain-pincebourde" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7964-5861" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/110269063" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05458660v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy Destierdt" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Deconninck" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Crespo" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteban Moyer" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Foray" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.251743" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05532672v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Br&#233;a Raynaud-Berton" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;ghan Boulembert" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chabrerie" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Couty" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/brv.70148" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520124v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gang Ma" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pincebourde" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xue Bai" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Peng" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xue-Jing Wang" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-66101-3" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127910v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Leclerc" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Gibernau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elfie Perdereau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcaf090" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04847700v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter de Frenne" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Beugnon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Klinges" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Lenoir" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pekka Niittynen" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210X.14476" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-05063407v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Meyer" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Colinet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/736575" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630107v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.14574" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04613868v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Gibert" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Suppo" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Colinet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtherbio.2024.103891" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05034317v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu A.J. Leclerc" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.14674" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236507v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Baeta" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine L&#233;aut&#233;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Sansault" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eap.3057" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329908v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Kemppinen" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Lembrechts" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koenraad van Meerbeek" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jofre Carnicer" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Isabelle Chardon" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.13834" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589876v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Eslin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bonis" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11829-024-10073-6" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393784v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Dubois" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/afe.12610" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04775930v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/een.13397" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589869v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordy Larges" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Henri" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laureen Beaugeard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10340-023-01739-w" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234757v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Fadel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Guerrieri" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.totert.2023.100078" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193426v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Auffray" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rommel Mont&#250;far" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Xavier Palacios Uquillas" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro Barrag&#225;n" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/btp.13182" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158713v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Cours" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bouget" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Barsoum" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hor&#225;k" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Le Souchu" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40725-023-00187-0" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234733v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Briscoe" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shane Morris" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Mathewson" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Buckley" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marko Jusup" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.16557" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04205641v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Cabon" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dubreuil" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Georges" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtherbio.2023.103706" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04023168v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Gril" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Spicher" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Greiser" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael B Ashcroft" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210x.14048" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03882544v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Harvey" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Tougeron" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rieta Gols" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Heinen" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Abarca" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecm.1553" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969167v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apostolos&#8208;manuel Koussoroplis" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Sperfeld" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bec" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Wacker" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.14037" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780806v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Clav&#233;" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akiko Sugio" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Morli&#232;re" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Simon" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.14157" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234750v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Guivarc'H" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Lazzari" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtherbio.2022.103339" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714420v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Ulmer" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuella Catterou" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Baliteau" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/afe.12520" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03685073v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bernard" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Chelle" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Fortineau" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ons Riahi El Kamel" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2022.109031" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03563130v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Poitou" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Laparie" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rousselet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2022.825875" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605955v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bernard" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834933v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Arthur Woods" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Legault" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel G Kingsolver" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alisha A Shah" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecm.1544" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03320822v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Robinet" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtherbio.2021.102947" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03319291v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Sall&#233;" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Le Souchu" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Lopez-Vaamonde" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/ffgc.2021.710854" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03320824v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael E Dillon" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.13801" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931722v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chun-Sen Ma" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-ento-041520-" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03320818v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Ngao" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2021.625689" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03320821v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John S Terblanche" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tree.2021.05.010" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933621v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cois.2020.07.001" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02871177v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitzy Porras" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Navas" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James H Marden" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Mescher" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Consuelo de Moraes" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-14953-2" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931708v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Salle" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.15210" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02123696v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Casas" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1815828116" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133384v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apostolos-Manuel Koussoroplis" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toni Klauschies" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Giron" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/rethinkingecology.4.32252" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321828v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ting Yun" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Cao" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng An" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bangqian Chen" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lianfeng Xue" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2019.06.009" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02123697v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Lenaour" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sansault" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Deville" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10841-018-00123-9" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625363v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Dubreuil" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Bennett" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Dedeine" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Dicke" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eea.12679" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133393v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cahon" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Caillon" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/insects9010034" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824188v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Arthur Woods" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Saudreau" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.4046" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133392v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estefania Quenta" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dangles" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.3975" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133389v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Dubreuil" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eea.12680" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604734v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Ezanic" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Adam" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Walser" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.13026" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693385v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecm.1247" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738184v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Dillon" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Wang" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Fey" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Vasseur" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icb/icw024" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313558v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain S. Pincebourde" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinsphys.2015.07.006" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738242v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Courtney Murdock" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathew Vickers" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Sears" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icb/icw016" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01252069v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Faye" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Dangles" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtherbio.2015.11.011" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738233v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icb/icw014" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693594v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika P&#225;ez" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fee.1442" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310784v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Body" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gutzwiller" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio R. Lazzari" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinsphys.2015.05.005" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01395126v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1890/14-0744.1.sm" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312923v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1890/14-0744.1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310311v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Woods" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.12288" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312957v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtherbio.2014.10.002" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866160v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristen A. Potter" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.12257" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WDW2P0GR-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939620v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Morice" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Darboux" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Kaiser" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icb/ict061" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864758v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sanford" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Helmuth" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.083881" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866158v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Dassot" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Adam" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugh D Loxdale" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-012-0791-7" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-FVL3XFZW-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00769254v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Fly K" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristi&#225;n J. Monaco" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexa Tullis" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jembe.2012.04.007" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6L40RX1P-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00769256v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2435.2012.02013.x" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746074v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1461-0248.2012.01785.x" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZMP0QQD6-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450098v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/648065" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964725v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Sinoquet" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris B. Adam" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Dones" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessada J. Phattaralerphong" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1890/08-0179.1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450081v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00305527v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Th&#233;ry" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Feer" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/beheco/arn024" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189196v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Combes" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2656.2007.01231.x" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00129211v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ela Frak" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regnard J.L." TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Casas" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080669v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080674v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189199v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Regnard" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3040.2006.01598.x" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014358v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mandon&#956;f. Vannier" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Poujol" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014415v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Feer" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014355v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. van Loon" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874715v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.0307-6962.2004.00414.x" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05601649v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matt&#233;o Dorvill&#233;" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Forey" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Martin" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05300023v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Morgaint" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Rault" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gr&#232;ve" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Marcad&#233;" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388554v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625035v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095733v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221038v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295207v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295219v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095720v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726525v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04186469v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bouget" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillem Parmain" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Larrieu" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03643551v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481091v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03643553v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03321977v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/BDEE2021-09469" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03643543v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03643544v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605936v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605697v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03643490v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ole Petter Laksforsmo Vindstad" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Hena&#239;nen" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annika Alsila" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743064v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Caillon" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ezanic" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744825v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190590v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Sache" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Saint-Jean" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189808v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964698v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu M. Dassot" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Georges Biron" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808746v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Balvay" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827196v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04185504v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandro B Leverkus" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Thorn" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Barsoum" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268583v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://casas-lab.irbi.univ-tours.fr/heteroclim.html" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05529904v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Launay" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Bancal" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Colbach" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Vidal" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.35690/978-2-7592-4012-8" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04529189v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gautier" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-&#201;ric Lauri" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Quero-Garcia" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1667/9782759232529/les-productions-fruitieres-a-l-heure-du-changement-climatique" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03498867v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brun" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana Parisi" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01559970v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan van Baaren" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Rasmann" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rasmont" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Rodet" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/387078.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.abr.2016.09.009" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00108243v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02474332v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>