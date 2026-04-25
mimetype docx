--- v0 (2026-03-15)
+++ v1 (2026-04-25)
@@ -1847,204 +1847,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00409051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FPG: A code generator for fast and certified geometric predicates</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Robust Construction of the Three-Dimensional Flow Complex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Cazals</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andreas Meyer</w:t>
+                <w:t xml:space="preserve">Aditya Parameswaran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Pion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Real Numbers and Computers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Santiago de Compostela, Spain. pp.47-60</w:t>
+              <w:t xml:space="preserve">ACM Symposium on Computational Geometry (SCG)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Washington, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00344297v1</w:t>
+                <w:t xml:space="preserve">inria-00344962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust Construction of the Three-Dimensional Flow Complex</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">FPG: A code generator for fast and certified geometric predicates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aditya Parameswaran</w:t>
+                <w:t xml:space="preserve">Andreas Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Pion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM Symposium on Computational Geometry (SCG)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Washington, United States</w:t>
+              <w:t xml:space="preserve">Real Numbers and Computers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Santiago de Compostela, Spain. pp.47-60</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00344962v1</w:t>
+                <w:t xml:space="preserve">inria-00344297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exact and efficient computations on circles in CGAL</w:t>
               </w:r>
@@ -3018,221 +3018,221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00344519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Programming with CGAL: the example of triangulations</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Interval Arithmetic: an efficient implementation and an application to computational geometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Pion</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th Annual Video Review of Computational Geometry, 15th ACM Symposium on Computational Geometry (SCG)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 1999, Miami Beach, Florida, United States</w:t>
+              <w:t xml:space="preserve">Workshop on Applications of Interval Analysis to systems and Control (MISC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 1999, Girona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00348713v1</w:t>
+                <w:t xml:space="preserve">inria-00344513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interval Arithmetic: an efficient implementation and an application to computational geometry</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Programming with CGAL: the example of triangulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Daniel Boissonnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Cazals</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tran Kai Frank Da</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Devillers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Pion</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Applications of Interval Analysis to systems and Control (MISC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 1999, Girona, Spain</w:t>
+              <w:t xml:space="preserve">8th Annual Video Review of Computational Geometry, 15th ACM Symposium on Computational Geometry (SCG)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 1999, Miami Beach, Florida, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00344513v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00348713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interval Arithmetic Yields Efficient Dynamic Filters for Computational Geometry</w:t>
               </w:r>
@@ -3307,217 +3307,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00344516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exact rounding for geometric constructions</w:t>
+                <w:t xml:space="preserve">Computing exact geometric predicates using modular arithmetic with single precision</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Brönnimann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioannis Z. Emiris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Y. Y. Pan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Pion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Computing, Computer Arithmetic and Validated Numerics (SCAN)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, Lyon, France</w:t>
+              <w:t xml:space="preserve">ACM Symposium on Computational Geometry (SCG)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 1997, Nice, France. pp.174-182</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00344403v1</w:t>
+                <w:t xml:space="preserve">inria-00344963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computing exact geometric predicates using modular arithmetic with single precision</w:t>
+                <w:t xml:space="preserve">Exact rounding for geometric constructions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Brönnimann</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Victor Y. Y. Pan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Pion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM Symposium on Computational Geometry (SCG)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 1997, Nice, France. pp.174-182</w:t>
+              <w:t xml:space="preserve">Scientific Computing, Computer Arithmetic and Validated Numerics (SCAN)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00344963v1</w:t>
+                <w:t xml:space="preserve">inria-00344403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (13)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3848,198 +3848,198 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00343804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Directed Rounding Arithmetic Operations in C++</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Melquiond</w:t>
+                <w:t xml:space="preserve">Principal Component Analysis in CGAL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ankit Gupta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Alliez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Pion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] RR-6757, INRIA. 2008, pp.11</w:t>
+              <w:t xml:space="preserve">[Research Report] RR-6642, INRIA. 2008, pp.13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00345094v1</w:t>
+                <w:t xml:space="preserve">inria-00327027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Principal Component Analysis in CGAL</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Directed Rounding Arithmetic Operations in C++</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Melquiond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Pion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-6757, INRIA. 2008, pp.11</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ankit Gupta</w:t>
-[...55 lines deleted...]
-                <w:t xml:space="preserve">inria-00327027v1</w:t>
+                <w:t xml:space="preserve">inria-00345094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exact and efficient computations on circles in CGAL and applications to VLSI design</w:t>
               </w:r>
@@ -4111,290 +4111,290 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00123259v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Proposal to add Interval Arithmetic to the C++ Standard Library</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A proposal for the C++ standard : Bool_set, multi-valued logic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Pion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Melquiond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Brönnimann</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] RR-5646, INRIA. 2006</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-5967, INRIA. 2006, pp.22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00071231v1</w:t>
+                <w:t xml:space="preserve">inria-00089230v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Generic Lazy Evaluation Scheme for Exact Geometric Computations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Proposal to add Interval Arithmetic to the C++ Standard Library</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Brönnimann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Melquiond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Pion</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] RR-5966, INRIA. 2006, pp.23</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-5646, INRIA. 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00089229v2</w:t>
+                <w:t xml:space="preserve">inria-00071231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A proposal for the C++ standard : Bool_set, multi-valued logic</w:t>
+                <w:t xml:space="preserve">A Generic Lazy Evaluation Scheme for Exact Geometric Computations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Pion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] RR-5967, INRIA. 2006, pp.22</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Fabri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-5966, INRIA. 2006, pp.23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00089230v2</w:t>
+                <w:t xml:space="preserve">inria-00089229v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient Exact Geometric Predicates for Delaunay Triangulations</w:t>
               </w:r>
@@ -5030,51 +5030,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03048725v4" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Chevallier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pion" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cazals" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20382/jocg.v13i1a3" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00562300v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Fabri" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scico.2010.09.003" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00488961v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicente H. F. Batista" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David L. Millman" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Singler" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comgeo.2010.04.008" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00344310v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lutz Kettner" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kurt Mehlhorn" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Schirra" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chee Yap" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comgeo.2007.06.003" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071232v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Melquiond" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ita:2007005" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00344363v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Hert" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Hoffmann" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Seel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comgeo.2006.11.004" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00344412v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Br&#246;nnimann" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2005.09.062" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00344349v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2006.09.010" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00096418v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00344355v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Li" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlap.2004.07.006" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00102194v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Devillers" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Teillaud" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0129054102001047" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00167199v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Boissonnat" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariette Yvinec" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0925-7721(01)00054-2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00344281v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Burnikel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00344324v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Z. Emiris" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Y. Y. Pan" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00519591v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihun Yu" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zilin Du" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00409051v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00344297v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Meyer" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00344962v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aditya Parameswaran" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02196933v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro M. M. de Castro" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00344960v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00344518v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00344515v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00344433v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athanasios Kakargias" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias P. P. Tsigaridas" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00348711v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00344517v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00348715v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chee K. Yap" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00344964v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-44688-5" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00344519v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/378583.378643" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00348713v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tran Kai Frank Da" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00344513v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00344516v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00344403v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00344963v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919855v2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01421021v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Alliez" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Delage" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Menelaos I Karavelas" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00343804v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00345094v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00327027v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ankit Gupta" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00123259v2" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071231v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00089229v2" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00089230v2" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072237v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072317v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072509v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073476v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00011258v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03048725v4" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Chevallier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pion" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cazals" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20382/jocg.v13i1a3" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00562300v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Fabri" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scico.2010.09.003" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00488961v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicente H. F. Batista" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David L. Millman" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Singler" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comgeo.2010.04.008" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00344310v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lutz Kettner" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kurt Mehlhorn" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Schirra" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chee Yap" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comgeo.2007.06.003" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071232v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Melquiond" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ita:2007005" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00344363v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Hert" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Hoffmann" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Seel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comgeo.2006.11.004" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00344412v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Br&#246;nnimann" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2005.09.062" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00344349v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2006.09.010" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00096418v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00344355v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Li" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlap.2004.07.006" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00102194v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Devillers" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Teillaud" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0129054102001047" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00167199v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Boissonnat" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariette Yvinec" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0925-7721(01)00054-2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00344281v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Burnikel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00344324v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Z. Emiris" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Y. Y. Pan" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00519591v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihun Yu" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zilin Du" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00409051v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00344962v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aditya Parameswaran" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00344297v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Meyer" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02196933v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro M. M. de Castro" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00344960v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00344518v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00344515v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00344433v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athanasios Kakargias" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias P. P. Tsigaridas" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00348711v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00344517v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00348715v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chee K. Yap" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00344964v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-44688-5" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00344519v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/378583.378643" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00344513v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00348713v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tran Kai Frank Da" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00344516v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00344963v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00344403v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919855v2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01421021v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Alliez" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Delage" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Menelaos I Karavelas" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00343804v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00327027v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ankit Gupta" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00345094v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00123259v2" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00089230v2" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071231v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00089229v2" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072237v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072317v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072509v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073476v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00011258v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>