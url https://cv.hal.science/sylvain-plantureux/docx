--- v0 (2026-03-21)
+++ v1 (2026-04-14)
@@ -597,256 +597,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04193131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Farmer Perception of Links between Grassland Diversity and Animal Health in Relation to Farm Structure</w:t>
+                <w:t xml:space="preserve">Grasslands at the heart of circular and sustainable food production systems: some elements of synthesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ambra Di Blasi</w:t>
+                <w:t xml:space="preserve">Olivier Huguenin-Elie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Plantureux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Manoli</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">René Baumont</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainability</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Fourrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 253, pp.101-109</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04417217v1</w:t>
+                <w:t xml:space="preserve">hal-04225908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grasslands at the heart of circular and sustainable food production systems: some elements of synthesis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Farmer Perception of Links between Grassland Diversity and Animal Health in Relation to Farm Structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ambra Di Blasi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Manoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Banliat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Plantureux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Huguenin-Elie</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Timothée Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fourrages</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (24), pp.16793. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/su152416793⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04225908v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04417217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PSDR4 ASTRAL - Acteurs et Services écosystémiques des Territoires RurAux Lorrains</w:t>
               </w:r>
@@ -1117,51 +1117,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rossignol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Huguenin-Elie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jeanneret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1336,235 +1336,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03321965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les prairies, une richesse et un support d’innovation pour des élevages de ruminants plus durables et acceptables</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quel avenir pour l’agriculture des Vosges saônoises ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Plantureux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey A. Michaud</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Luc Delaby</w:t>
+                <w:t xml:space="preserve">Yves Le Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INRAE Productions Animales</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.20870/productions-animales.2020.33.3.4543⟩</w:t>
+              <w:t xml:space="preserve">Revue Géographique de l'Est</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Les Mille Etangs : territoire, ruralité et patrimoines, 60 (1-2), pp.1-19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rge.9910⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03118406v1</w:t>
+                <w:t xml:space="preserve">hal-05068658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quel avenir pour l’agriculture des Vosges saônoises ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les prairies, une richesse et un support d’innovation pour des élevages de ruminants plus durables et acceptables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey A. Michaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Plantureux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Baumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Le Roux</w:t>
+                <w:t xml:space="preserve">Luc Delaby</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Géographique de l'Est</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, Les Mille Etangs : territoire, ruralité et patrimoines, 60 (1-2), pp.1-19. </w:t>
+              <w:t xml:space="preserve">INRAE Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 33 (3), pp.153-172. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/rge.9910⟩</w:t>
+                <w:t xml:space="preserve">⟨10.20870/productions-animales.2020.33.3.4543⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05068658v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03118406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floral trait functional diversity is related to soil characteristics and positively influences pollination function in semi-natural grasslands</w:t>
               </w:r>
@@ -2171,256 +2171,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02622850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DEPHY-Abeille, un réseau de systèmes de grandes cultures innovants, économes en pesticides et favorables aux abeilles : Co-construction, mise à l’épreuve et évaluation</w:t>
+                <w:t xml:space="preserve">Valoriser la diversité végétale par la diversité animale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Allier</w:t>
+                <w:t xml:space="preserve">Stéfan Jurjanz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aude Barbottin</w:t>
+                <w:t xml:space="preserve">A. Vivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierrick Aupinel</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">S. Plantureux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Fourrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 237, pp.101-106</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02478440v1</w:t>
+                <w:t xml:space="preserve">hal-02507231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valoriser la diversité végétale par la diversité animale</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">DEPHY-Abeille, un réseau de systèmes de grandes cultures innovants, économes en pesticides et favorables aux abeilles : Co-construction, mise à l’épreuve et évaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Allier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Barbottin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Aupinel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéfan Jurjanz</w:t>
+                <w:t xml:space="preserve">Vincent Bretagnolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Vivier</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ariane Chabert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fourrages</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 76, pp.133-154. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15454/ljuuog⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02507231v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02478440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelles typologies pour la prédiction des propriétés des prairies permanentes ?</w:t>
               </w:r>
@@ -2975,554 +2975,554 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01477460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Links between functional composition, biomass production and forage quality in permanent grasslands over a broad gradient of conditions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Audrey A. Michaud</w:t>
+                <w:t xml:space="preserve">Response of carabid beetles diversity and size distribution to the vegetation structure within differently managed field margins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhak Rouabah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Villerd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Amiaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Plantureux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">René Baumont</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Lasserre-Joulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Agricultural Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 153 (5), pp.891-906. </w:t>
+              <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 200, pp.21 - 32. </w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S0021859614000653⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.agee.2014.10.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01475933v1</w:t>
+                <w:t xml:space="preserve">hal-01269006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrating Agricultural and Ecological Goals into the Management of Species-Rich Grasslands</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christine de Sainte Marie</w:t>
+                <w:t xml:space="preserve">Links between functional composition, biomass production and forage quality in permanent grasslands over a broad gradient of conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey A. Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Plantureux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Pottier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Baumont</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00267-015-0553-6⟩</w:t>
+              <w:t xml:space="preserve">Journal of Agricultural Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 153 (5), pp.891-906. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0021859614000653⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01270210v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01475933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment évaluer les services rendus par l'élevage ? Une première approche méthodologique sur le cas de la France</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julie Ryschawy</w:t>
+                <w:t xml:space="preserve">Integrating Agricultural and Ecological Goals into the Management of Species-Rich Grasslands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniele Magda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine de Sainte Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Plantureux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muriel Tichit</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Plantureux</w:t>
+                <w:t xml:space="preserve">Cyril Agreil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Amiaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INRA Productions Animales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 28 (1), pp.23-38. </w:t>
+              <w:t xml:space="preserve">Environmental management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 56 (5), pp.1053-1064. </w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.20870/productions-animales.2015.28.1.3008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00267-015-0553-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01198278v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01270210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Response of carabid beetles diversity and size distribution to the vegetation structure within differently managed field margins</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abdelhak Rouabah</w:t>
+                <w:t xml:space="preserve">Comment évaluer les services rendus par l'élevage ? Une première approche méthodologique sur le cas de la France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Ryschawy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Villerd</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bernard Amiaud</w:t>
+                <w:t xml:space="preserve">Muriel Tichit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Allaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Plantureux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 200, pp.21 - 32. </w:t>
+              <w:t xml:space="preserve">INRA Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 28 (1), pp.23-38. </w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.agee.2014.10.011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.20870/productions-animales.2015.28.1.3008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01269006v1</w:t>
+                <w:t xml:space="preserve">hal-01198278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing population maturity of three perennial grass species: Influence of phenology and tiller demography along latitudinal and altitudinal gradients</w:t>
               </w:r>
@@ -4076,51 +4076,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Decourtye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Gayrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Chabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Requier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4197,77 +4197,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filling the gap in functional trait databases: use of ecological hypotheses to replace missing data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Taugourdeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Villerd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Plantureux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Huguenin-Elie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Amiaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4308,1680 +4308,1680 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01268534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construire des typologies de prairies pour évaluer leur potentiel à rendre des services agro-environnementaux</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Projet Polinov, épisode 1/ pour des systèmes de cultures favorables aux abeilles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal P. Carrère</w:t>
+                <w:t xml:space="preserve">Axel A. Decourtye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne A. Farruggia</w:t>
+                <w:t xml:space="preserve">M. Gayrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Jeangros</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Dominique D. Orth</w:t>
+                <w:t xml:space="preserve">A. Chabert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Requier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orianne Rollin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fourrages</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 213, pp.35 - 44</w:t>
+              <w:t xml:space="preserve">Phytoma </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 666, pp.41-46</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02649354v1</w:t>
+                <w:t xml:space="preserve">hal-00966835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact environnemental des systèmes bovins laitiers français</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Construire des typologies de prairies pour évaluer leur potentiel à rendre des services agro-environnementaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey A. Michaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal P. Carrère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Baptiste Dollé</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Plantureux</w:t>
+                <w:t xml:space="preserve">Anne A. Farruggia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sindy Moreau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bernard Amiaud</w:t>
+                <w:t xml:space="preserve">B. Jeangros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique D. Orth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INRA Productions Animales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 26 (2), pp.207-220</w:t>
+              <w:t xml:space="preserve">Fourrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 213, pp.35 - 44</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01210434v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02649354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet Polinov, épisode 2: Vers des systèmes de cultures favorables aux abeilles</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impact environnemental des systèmes bovins laitiers français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Gayrard</w:t>
+                <w:t xml:space="preserve">Jean-Baptiste Dollé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Delaby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Plantureux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Chabert</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Orianne Rollin</w:t>
+                <w:t xml:space="preserve">Sindy Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Amiaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phytoma </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 667, pp.11-14</w:t>
+              <w:t xml:space="preserve">INRA Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 26 (2), pp.207-220</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00966838v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01210434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet Polinov, épisode 1/ pour des systèmes de cultures favorables aux abeilles</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId173" w:history="1">
+                <w:t xml:space="preserve">Projet Polinov, épisode 2: Vers des systèmes de cultures favorables aux abeilles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel A. Decourtye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gayrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Chabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Requier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orianne Rollin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phytoma </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 666, pp.41-46</w:t>
+              <w:t xml:space="preserve">, 2013, 667, pp.11-14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00966835v1</w:t>
+                <w:t xml:space="preserve">hal-00966838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concilier les services rendus par les prairies pour assurer la durabilité des systèmes d'élevage herbagers.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascal P. Carrère</w:t>
+                <w:t xml:space="preserve">Les prairies permanentes françaises au cœur d’enjeux agricoles et environnementaux : des références nouvelles pour une meilleure gestion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Pottier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey A. Michaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre J.-P. Farrie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Plantureux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">E Pottier</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Baumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fourrages</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 25, pp.85-97. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17180/993x-2985⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02648425v1</w:t>
+                <w:t xml:space="preserve">hal-03517814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of the environmental factors which drive the botanical and functional composition of permanent grasslands</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Audrey A. Michaud</w:t>
+                <w:t xml:space="preserve">Concilier les services rendus par les prairies pour assurer la durabilité des systèmes d'élevage herbagers.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal P. Carrère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Plantureux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Pottier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Agricultural Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Fourrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 211, pp.213-218</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S0021859611000530⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02646289v1</w:t>
+                <w:t xml:space="preserve">hal-02648425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Factors and processes affecting plant biodiversity in permanent grasslands. A review</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Etienne Gaujour</w:t>
+                <w:t xml:space="preserve">Identification of the environmental factors which drive the botanical and functional composition of permanent grasslands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey A. Michaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Plantureux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Amiaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal P. Carrère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Cruz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s13593-011-0015-3⟩</w:t>
+              <w:t xml:space="preserve">Journal of Agricultural Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 150 (2), pp.219-236. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0021859611000530⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00930482v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02646289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La prairie permanente : nouveaux enjeux, nouvelles définitions ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Factors and processes affecting plant biodiversity in permanent grasslands. A review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Gaujour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Amiaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Mignolet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Plantureux</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pascal P. Carrère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fourrages</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 32 (1), pp.133-160. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13593-011-0015-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02651709v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00930482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seasonal dynamics of biomass production and herbage quality of three grasslands with contrasting functional compositions</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La prairie permanente : nouveaux enjeux, nouvelles définitions ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Plantureux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">René Baumont</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Pottier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal P. Carrère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Grass and Forage Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Fourrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 211, pp.181-193</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1365-2494.2011.00821.x⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02651312v1</w:t>
+                <w:t xml:space="preserve">hal-02651709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les prairies permanentes françaises au cœur d’enjeux agricoles et environnementaux : des références nouvelles pour une meilleure gestion</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Seasonal dynamics of biomass production and herbage quality of three grasslands with contrasting functional compositions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey A. Michaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donato Andueza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Pottier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre J.-P. Farrie</w:t>
+                <w:t xml:space="preserve">Fabienne Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Plantureux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Baumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Grass and Forage Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 67 (1), pp.64-76. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2494.2011.00821.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17180/993x-2985⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03517814v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02651312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse de la mise en œuvre des mesures agri-environnementales à obligation de résultat sur les surfaces herbagères</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Expliquer la végétation des prairies et des champs cultivés : l’importance de la dynamique des pratiques agricoles et de la mosaïque paysagère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Gaujour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine C. Mignolet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Plantureux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard B. Amiaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fourrages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 208, pp.271-281</w:t>
+              <w:t xml:space="preserve">, 2011, La biodiversité des prairies : contexte, approches et politiques publiques, 208, pp.329-342</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01000070v1</w:t>
+                <w:t xml:space="preserve">hal-01939227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La biodiversité des prairies permanentes : nouveau contexte, nouvelles approches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard B. Amiaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Plantureux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fourrages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 208, pp.241-243</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02642409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing biodiversity in arable farmland by means of indicators: an overview</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Françoise Lasserre-Joulin</w:t>
+                <w:t xml:space="preserve">Analyse de la mise en œuvre des mesures agri-environnementales à obligation de résultat sur les surfaces herbagères</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Plantureux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine de Sainte Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Agreil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Amiaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Slezack-Deschaumes</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean Villerd</w:t>
+                <w:t xml:space="preserve">L. Dobremez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oléagineux, Corps Gras, Lipides</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 18 (3), pp.137-144</w:t>
+              <w:t xml:space="preserve">Fourrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 208, pp.271-281</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02648037v1</w:t>
+                <w:t xml:space="preserve">hal-01000070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expliquer la végétation des prairies et des champs cultivés : l’importance de la dynamique des pratiques agricoles et de la mosaïque paysagère</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Etienne Gaujour</w:t>
+                <w:t xml:space="preserve">Assessing biodiversity in arable farmland by means of indicators: an overview</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian C. Bockstaller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Lasserre-Joulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Slezack-Deschaumes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine C. Mignolet</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Séverine Piutti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Villerd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fourrages</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, La biodiversité des prairies : contexte, approches et politiques publiques, 208, pp.329-342</w:t>
+              <w:t xml:space="preserve">Oléagineux, Corps Gras, Lipides</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 18 (3), pp.137-144</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01939227v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02648037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution des légumineuses à la biodiversité des paysages ruraux</w:t>
               </w:r>
@@ -6006,51 +6006,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Badenhausser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Meiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bretagnolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Carrère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7008,51 +7008,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre J. P. Theau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Plantureux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Cruz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Vegetation Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 16 (4), pp.391-398. </w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7413,51 +7413,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Tubeileh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Groleau-Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Plantureux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armand Guckert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7590,51 +7590,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Traore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Groleau-Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Plantureux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ashraf Tubeileh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7698,51 +7698,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of microflora and composition of root bathing solution on root exudation of maize plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Groleau-Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Plantureux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Tubeileh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7787,217 +7787,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02693717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet de la contrainte mécanique sur le système racinaire nodal et séminal du maïs</w:t>
+                <w:t xml:space="preserve">Influence of plant morphology on root exudation of maize subjected to mechanical impedance in hydroponic conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Groleau-Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Plantureux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armand Guckert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes rendus de l’Académie des sciences. Série III, Sciences de la vie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 321, pp.63-71</w:t>
+              <w:t xml:space="preserve">Plant and Soil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 201, pp.231-239</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02694787v1</w:t>
+                <w:t xml:space="preserve">hal-02695451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of plant morphology on root exudation of maize subjected to mechanical impedance in hydroponic conditions</w:t>
+                <w:t xml:space="preserve">Effet de la contrainte mécanique sur le système racinaire nodal et séminal du maïs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Groleau-Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Plantureux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armand Guckert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant and Soil</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 201, pp.231-239</w:t>
+              <w:t xml:space="preserve">Comptes rendus de l’Académie des sciences. Série III, Sciences de la vie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 321, pp.63-71</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02695451v1</w:t>
+                <w:t xml:space="preserve">hal-02694787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FLORA-sys: système informatique de gestion et d'aide à l'interprétation des relevés floristiques</w:t>
               </w:r>
@@ -8268,51 +8268,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of mechanical impedance on pH and exudation of maize roots grown in nutrient solution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Szustak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Plantureux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Lipiec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8350,51 +8350,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Classification, vegetation dynamics and forage production of permanent pastures in Lorraine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Plantureux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Bonischot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8445,51 +8445,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisation d'une typologie des prairies permanentes du Plateau Lorrain pour le diagnostic agronomique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Plantureux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Bonischot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8540,51 +8540,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation et analyse de sensibilité du modèle CERES-Maize en conditions alsaciennes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Plantureux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Girardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8683,51 +8683,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Habib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Plantureux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armand Guckert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8804,51 +8804,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armand Guckert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Plantureux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Chenu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8886,51 +8886,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet des techniques d'intensification sur l'evolution de la vegetation de prairies permanentes lorraines.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Plantureux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Bonischot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8981,51 +8981,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence des techniques d'intensification sur la vegetation de prairies permanentes du plateau lorrain.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Plantureux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armand Guckert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9176,104 +9176,104 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02724344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (67)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (68)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What links do farmers make between animal health and grasslands?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ambra Di Blasi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey A. Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Plantureux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9335,217 +9335,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03909566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trade-offs between services rendered by the semi natural grasslands of the Vosges massif (France)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Production and replacement costs of permanent grasslands compete with those of sown grasslands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey Mesbahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Bayeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Plantureux</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cécile Bayeur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29th General Meeting of the European Grassland Federation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2022, Caen, France</w:t>
+              <w:t xml:space="preserve">, Université de Caen, Jun 2022, Caen, France. pp.1-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03750501v1</w:t>
+                <w:t xml:space="preserve">hal-03750504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Production and replacement costs of permanent grasslands compete with those of sown grasslands</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Trade-offs between services rendered by the semi natural grasslands of the Vosges massif (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Plantureux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey Mesbahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bayeur</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Plantureux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29th General Meeting of the European Grassland Federation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Université de Caen, Jun 2022, Caen, France. pp.1-3</w:t>
+              <w:t xml:space="preserve">, Jun 2022, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03750504v1</w:t>
+                <w:t xml:space="preserve">hal-03750501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taxonomic and functional biodiversity positively influence agronomic characteristics of permanent grassland</w:t>
               </w:r>
@@ -10052,2884 +10052,2884 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03321972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trade-offs between yields, forage quality and botanical diversity in permanent grasslands of the Vosges Mountains in France</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cécile Bayeur</w:t>
+                <w:t xml:space="preserve">Pollination function is positively influenced by floral traits functional diversity in semi-natural grasslands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Goulnik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Plantureux</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Théry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Baude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Delattre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGF 2020 - Meeting the future demands for grassland production</w:t>
+              <w:t xml:space="preserve">28th General Meeting of the European Grassland Federation - 2020 EGF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2020, Helsinki, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03093279v1</w:t>
+                <w:t xml:space="preserve">hal-02974143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">POLLIFLOR : Caractérisation fonctionnelle des habitats agropastoraux pour les communautés d’insectes pollinisateurs</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Trade-offs between yields, forage quality and botanical diversity in permanent grasslands of the Vosges Mountains in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey Mesbahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Bayeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Plantureux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDR POLLINECO 2e session</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2020, Mons, Belgique</w:t>
+              <w:t xml:space="preserve">EGF 2020 - Meeting the future demands for grassland production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Helsinki, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02968290v1</w:t>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03093279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'équilibre agri-écologique, un nouveau regard sur les prairies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bayeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Paulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Plantureux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Webinaires AGREENIUM-ACTA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AGREENIUM-ACTA, Oct 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03035365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pasture Ecosystem Services Indicators : an expert based set of indicators of ecosystem services</w:t>
+                <w:t xml:space="preserve">Pasture ecosystem services indicators: an expert based set of indicators of ecosystem services</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Taugourdeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Messad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Louault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Michelot-Antalik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Vigneron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Grassland Federation General Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2020, Helsinki, Netherlands</w:t>
+              <w:t xml:space="preserve">European Grassland Federation General Meeting (EGF 2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Helsinki, Oct 2020, Helsinki, Netherlands. 3 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03230546v1</w:t>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05176893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pollination function is positively influenced by floral traits functional diversity in semi-natural grasslands</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marc Théry</w:t>
+                <w:t xml:space="preserve">POLLIFLOR : Caractérisation fonctionnelle des habitats agropastoraux pour les communautés d’insectes pollinisateurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Michelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Baude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Maud Delattre</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Burst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Chabrerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28th General Meeting of the European Grassland Federation - 2020 EGF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2020, Helsinki, Finland</w:t>
+              <w:t xml:space="preserve">GDR POLLINECO 2e session</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Mons, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02974143v1</w:t>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02968290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relations entre diversité fonctionnelle des traits floraux et intensification agricole pour étudier la fonction de pollinisation en prairie permanente</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pasture Ecosystem Services Indicators : an expert based set of indicators of ecosystem services</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Taugourdeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Messad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Louault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Michelot-Antalik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Vigneron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDR Pollineco</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2019, Montpellier, France</w:t>
+              <w:t xml:space="preserve">European Grassland Federation General Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Helsinki, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03107956v1</w:t>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03230546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les typologies agronomiques : des outils efficaces pour évaluer rendements et performances des prairies permanentes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cécile Bayeur</w:t>
+                <w:t xml:space="preserve">Relations entre diversité fonctionnelle des traits floraux et intensification agricole pour étudier la fonction de pollinisation en prairie permanente</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Goulnik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Plantureux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Thery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Baude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Michelot-Antalik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de printemps de l'AFPF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">GDR Pollineco</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02508170v1</w:t>
+                <w:t xml:space="preserve">hal-03107956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction of grassland values by phytosociological or agronomical approach</w:t>
+                <w:t xml:space="preserve">Les typologies agronomiques : des outils efficaces pour évaluer rendements et performances des prairies permanentes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey Mesbahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bayeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Plantureux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27. EGF general meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Cork, Ireland. 1070 p</w:t>
+              <w:t xml:space="preserve">Journées de printemps de l'AFPF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02508172v1</w:t>
+                <w:t xml:space="preserve">hal-02508170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controlling diffuse pollution by nitrate from agriculture : interests and limits of biophysical models for local stakeholders</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marc Benoit</w:t>
+                <w:t xml:space="preserve">Prediction of grassland values by phytosociological or agronomical approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey Mesbahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Bayeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Plantureux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XV. European Society for Agronomy Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Society for Agronomy (ESA). INT., Aug 2018, Genève, Switzerland. 180 p</w:t>
+              <w:t xml:space="preserve">27. EGF general meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Cork, Ireland. 1070 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02735930v1</w:t>
+                <w:t xml:space="preserve">hal-02508172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linking functional diversity of floral traits with land-use intensification to study pollination function in permanent grasslands</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérémie Goulnik</w:t>
+                <w:t xml:space="preserve">Controlling diffuse pollution by nitrate from agriculture : interests and limits of biophysical models for local stakeholders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Plantureux</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alice Michelot-Antalik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International conference on ecological sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Rennes, France</w:t>
+              <w:t xml:space="preserve">XV. European Society for Agronomy Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Society for Agronomy (ESA). INT., Aug 2018, Genève, Switzerland. 180 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03110401v1</w:t>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02735930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linking functional diversity of floral traits with land-use intensification in grasslands to study pollination function in european grasslands</w:t>
+                <w:t xml:space="preserve">Linking functional diversity of floral traits with land-use intensification to study pollination function in permanent grasslands</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Goulnik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Plantureux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Théry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Michelot-Antalik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Functional Ecology Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2018, Nancy, France</w:t>
+              <w:t xml:space="preserve">International conference on ecological sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03249554v1</w:t>
+                <w:t xml:space="preserve">hal-03110401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecosystem Service indicators for grasslands in relation to ecoclimatic regions and land use systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Linking functional diversity of floral traits with land-use intensification in grasslands to study pollination function in european grasslands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Goulnik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Plantureux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Théry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Michelot-Antalik</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Multiple Roles of Grassland in the European Bioeconomy - 26th General Meeting of EGF, Trondheim</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Grassland Federation, Sep 2016, Trondheim, Norway. pp.524-547</w:t>
+              <w:t xml:space="preserve">Functional Ecology Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03052688v1</w:t>
+                <w:t xml:space="preserve">hal-03249554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A French classification of permanent grasslands at national level to evaluate their forage and environmental services</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ecosystem Service indicators for grasslands in relation to ecoclimatic regions and land use systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Plantureux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Bernues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Huguenin-Elie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Knut Anders Hovstad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johannes Isselstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Multiple Roles of Grassland in the European Bioeconomy - 26th EGF General Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Grassland Federation, Sep 2016, Trondheim, Norway. pp.554-556</w:t>
+              <w:t xml:space="preserve">The Multiple Roles of Grassland in the European Bioeconomy - 26th General Meeting of EGF, Trondheim</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Grassland Federation, Sep 2016, Trondheim, Norway. pp.524-547</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03052716v1</w:t>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03052688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">To what extent are mountain permanent grasslands different from lowlands permanent grasslands? Results from a study conducted in France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">A French classification of permanent grasslands at national level to evaluate their forage and environmental services</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey A. Michaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Plantureux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Pottier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Baumont</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Plantureux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th Meeting of the FAO-CIHEAM Mountain Pastures sub-network</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Zaragoza, Spain. pp.205-209</w:t>
+              <w:t xml:space="preserve">The Multiple Roles of Grassland in the European Bioeconomy - 26th EGF General Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Grassland Federation, Sep 2016, Trondheim, Norway. pp.554-556</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03251335v1</w:t>
+                <w:t xml:space="preserve">hal-03052716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réévaluer et promouvoir les prairies agricoles riches en espèces : le programme « prairies fleuries »</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christine de Sainte Marie</w:t>
+                <w:t xml:space="preserve">To what extent are mountain permanent grasslands different from lowlands permanent grasslands? Results from a study conducted in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Baumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey A. Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Plantureux</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Cyril Agreil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réseau prairies : comment dépasser le paradoxe entre les connaissances scientifiques sur l'intéret des prairies et les limites rencontrées à leur utilisation dans les élevages</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2014, Caen, France</w:t>
+              <w:t xml:space="preserve">9th Meeting of the FAO-CIHEAM Mountain Pastures sub-network</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Zaragoza, Spain. pp.205-209</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01123196v1</w:t>
+                <w:t xml:space="preserve">hal-03251335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">To what extent do French mountain grasslands provide simultaneously biodiversity and forage services?</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">E. Pottier</w:t>
+                <w:t xml:space="preserve">Réévaluer et promouvoir les prairies agricoles riches en espèces : le programme « prairies fleuries »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine de Sainte Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Plantureux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniele Magda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mestelan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Agreil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint meeting of the "Mountain Pastures, Mediterranean Forage Resources (FAO-CIHEAM) and Mountain Cheese" networks</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Unité Mixte de Recherche sur les Herbivores (1213).; Institut d'Enseignement Supérieur et de Recherche en Alimentation, Santé Animale, Sciences Agronomiques et de l'Environnement (VetAgro Sup). FRA.; Institut National d'Etudes Supérieures Agronomiques de Montpellier (Montpellier SupAgro). FRA.; International Centre for Advanced Mediterranean Agronomic Studies (CIHEAM). INT.; Food and Agriculture Organization (FAO). ITA., Jun 2014, Lempdes et Sarragosse (Espagne), France. pp. 823-826</w:t>
+              <w:t xml:space="preserve">Réseau prairies : comment dépasser le paradoxe entre les connaissances scientifiques sur l'intéret des prairies et les limites rencontrées à leur utilisation dans les élevages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2014, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01478956v1</w:t>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01123196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of ecosystem services provided by grasslands and grassland-based systems by indicators: a regional perspective</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">To what extent do French mountain grasslands provide simultaneously biodiversity and forage services?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey A. Michaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Baumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Pottier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Plantureux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> EGF at 50: The future of European grasslands. Proceedings of the 25th General Meeting of the European Grassland Federation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Aberystwyth, United Kingdom. pp.759-762</w:t>
+              <w:t xml:space="preserve">Joint meeting of the "Mountain Pastures, Mediterranean Forage Resources (FAO-CIHEAM) and Mountain Cheese" networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Unité Mixte de Recherche sur les Herbivores (1213).; Institut d'Enseignement Supérieur et de Recherche en Alimentation, Santé Animale, Sciences Agronomiques et de l'Environnement (VetAgro Sup). FRA.; Institut National d'Etudes Supérieures Agronomiques de Montpellier (Montpellier SupAgro). FRA.; International Centre for Advanced Mediterranean Agronomic Studies (CIHEAM). INT.; Food and Agriculture Organization (FAO). ITA., Jun 2014, Lempdes et Sarragosse (Espagne), France. pp. 823-826</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01478976v1</w:t>
+                <w:t xml:space="preserve">hal-01478956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An indicator-based tool to assess environmental impacts of multi-species swards</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Assessment of ecosystem services provided by grasslands and grassland-based systems by indicators: a regional perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Peeters</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Stolze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Piotr Golinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Scimone,</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Moakes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25. General Meeting of the EGF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Aberystwyth, United Kingdom. pp.756-758</w:t>
+              <w:t xml:space="preserve"> EGF at 50: The future of European grasslands. Proceedings of the 25th General Meeting of the European Grassland Federation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Aberystwyth, United Kingdom. pp.759-762</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02739291v1</w:t>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01478976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grassland term definitions and classifications adapted to the diversity of European grassland-based systems</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An indicator-based tool to assess environmental impacts of multi-species swards</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Plantureux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Rossignol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Taugourdeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Hughenin-Elie</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25. General Meeting of the European Grassland Federation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Aberystwyth, United Kingdom. 897 p</w:t>
+              <w:t xml:space="preserve">25. General Meeting of the EGF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Aberystwyth, United Kingdom. pp.756-758</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01455877v1</w:t>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02739291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluer les services rendus par l'élevage dans les territoires : une première quantification sur le cas français</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">C. Aubert</w:t>
+                <w:t xml:space="preserve">Grassland term definitions and classifications adapted to the diversity of European grassland-based systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Peeters</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Beaufoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.M. Canals</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex de Vliegher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Huyghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20. Rencontres autour des Recherches sur les Ruminants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut de l'Elevage (IDELE). Paris, FRA. Institut National de la Recherche Agronomique (INRA)., Dec 2013, Paris, France. pp.303-306</w:t>
+              <w:t xml:space="preserve">25. General Meeting of the European Grassland Federation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Aberystwyth, United Kingdom. 897 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01019169v1</w:t>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01455877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing population maturity of three perennial grass species: Influence of phenology and tiller demography among mountain and plain pastures</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Grass Use Intensity index to be used across regions and grassland managements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Taugourdeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Huguenin-Elie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Plantureux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th Meeting of the FAO-CIHEAM Mountain Pastures Network, Pastoralism and ecosystem conservation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Trivero, Italy</w:t>
+              <w:t xml:space="preserve">The role of grasslands in a green future: threats and perspectives in less favoured areas. Proceedings of the 17th Symposium of the European Grassland Federation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aslaug Helgadottir; Thoroddur Sveinsson; Thorunn Reikdal, Jun 2013, Akureyri, Iceland. pp.397-399</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01608202v1</w:t>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01478331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Grass Use Intensity index to be used across regions and grassland managements</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Evaluer les services rendus par l'élevage dans les territoires : une première quantification sur le cas français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Ryschawy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Disenhaus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Allaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The role of grasslands in a green future: threats and perspectives in less favoured areas. Proceedings of the 17th Symposium of the European Grassland Federation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aslaug Helgadottir; Thoroddur Sveinsson; Thorunn Reikdal, Jun 2013, Akureyri, Iceland. pp.397-399</w:t>
+              <w:t xml:space="preserve">20. Rencontres autour des Recherches sur les Ruminants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut de l'Elevage (IDELE). Paris, FRA. Institut National de la Recherche Agronomique (INRA)., Dec 2013, Paris, France. pp.303-306</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01478331v1</w:t>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01019169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les typologies des prairies: de quoi s'agit-il ? Comment les utiliser ?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Anne A. Farruggia</w:t>
+                <w:t xml:space="preserve">Assessing population maturity of three perennial grass species: Influence of phenology and tiller demography among mountain and plain pastures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Rossignol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donato Andueza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Carrère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Cruz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Duru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée "Herbe de nos montagnes"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UE Domaine expérimental de Laqueuille (0374)., Sep 2012, Laqueuille, France</w:t>
+              <w:t xml:space="preserve">17th Meeting of the FAO-CIHEAM Mountain Pastures Network, Pastoralism and ecosystem conservation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Trivero, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01000673v1</w:t>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01608202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Outil d'évaluation multicritères des systèmes de cultures</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Les typologies des prairies: de quoi s'agit-il ? Comment les utiliser ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey A. Michaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Baumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal P. Carrère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre J.-P. Farrie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne A. Farruggia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Abeilles et systèmes agricoles de grandes cultures : Polinov étudie les interactions pour concevoir des systèmes de cultures innvants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2012, Poitiers, France</w:t>
+              <w:t xml:space="preserve">Journée "Herbe de nos montagnes"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UE Domaine expérimental de Laqueuille (0374)., Sep 2012, Laqueuille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02746438v1</w:t>
+                <w:t xml:space="preserve">hal-01000673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Promouvoir la valeur agri-écologique des prairies : le concours agricole national des prairies fleuries</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Outil d'évaluation multicritères des systèmes de cultures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Plantureux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian C. Bockstaller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Chabert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Decourtye</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Prairies permanentes : de nouveaux atouts pour demain</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Française pour la Production Fourragère (AFPF). Versailles, FRA., Apr 2012, Paris, France</w:t>
+              <w:t xml:space="preserve">Abeilles et systèmes agricoles de grandes cultures : Polinov étudie les interactions pour concevoir des systèmes de cultures innvants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01191194v1</w:t>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02746438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Concilier les services rendus par les prairies pour répondre aux enjeux et relever les défis</w:t>
               </w:r>
@@ -13099,3424 +13099,3454 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02744501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental impacts of grassland management at the plot and the farm scale</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">T. Nemecek</w:t>
+                <w:t xml:space="preserve">Promouvoir la valeur agri-écologique des prairies : le concours agricole national des prairies fleuries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine de Sainte Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Amiaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniele Magda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Plantureux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId370" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Agreil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24. General Meeting of the European Grassland Federation (EGF 2012)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Grassland Federation (EGF). CHE., Jun 2012, Lublin, Poland. 829 p</w:t>
+              <w:t xml:space="preserve">Prairies permanentes : de nouveaux atouts pour demain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Française pour la Production Fourragère (AFPF). Versailles, FRA., Apr 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02749493v1</w:t>
+                <w:t xml:space="preserve">hal-01191194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polinov : la recherche de systèmes de culture performants pour l'agriculteur, pour l'apiculteur et pour les abeilles</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Environmental impacts of grassland management at the plot and the farm scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Huguenin-Elie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Nemecek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Plantureux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Jeanneret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lüscher</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Polinov</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UE Unité expérimentale Entomologie (1255)., Nov 2012, Poitiers, France. 36 p</w:t>
+              <w:t xml:space="preserve">24. General Meeting of the European Grassland Federation (EGF 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Grassland Federation (EGF). CHE., Jun 2012, Lublin, Poland. 829 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02746251v1</w:t>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02749493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the pollination value of field margin flora by means of a predictive indicator</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Bruno B. Chauvel</w:t>
+                <w:t xml:space="preserve">Polinov : la recherche de systèmes de culture performants pour l'agriculteur, pour l'apiculteur et pour les abeilles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Decourtye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orianne Rollin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Requier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Francois Odoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIIth ESA Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Helsinki, Finland. pp.110</w:t>
+              <w:t xml:space="preserve">Colloque Polinov</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UE Unité expérimentale Entomologie (1255)., Nov 2012, Poitiers, France. 36 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02744651v1</w:t>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02746251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of pedoclimatic and management factors on botanical and functional composition of grasslands</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Assessing the pollination value of field margin flora by means of a predictive indicator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian C. Bockstaller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Ricou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Schneller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina S. Gaba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno B. Chauvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24. General Meeting of the European Grassland Federation (EGF 2012)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Grassland Federation (EGF). CHE., Jun 2012, Lublin, Poland. 829 p</w:t>
+              <w:t xml:space="preserve">XIIth ESA Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Helsinki, Finland. pp.110</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02745299v1</w:t>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02744651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des typologies pour évaluer les services agro-environnementaux des prairies permanentes</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influence of pedoclimatic and management factors on botanical and functional composition of grasslands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Plantureux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Michaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Baumont</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Prairies permanentes : de nouveaux atouts pour demain</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Française pour la Production Fourragère (AFPF). FRA., Apr 2012, Paris, France. pp.143-147</w:t>
+              <w:t xml:space="preserve">24. General Meeting of the European Grassland Federation (EGF 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Grassland Federation (EGF). CHE., Jun 2012, Lublin, Poland. 829 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01000789v1</w:t>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02745299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The development of a predictive indicator to assess the effect of agricultural practices on plant diversity in margin strips and their ecosystemic services (Pollination and Conservation flora)</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Des typologies pour évaluer les services agro-environnementaux des prairies permanentes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey A. Michaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal P. Carrère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne A. Farruggia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. B. Jeangros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique D. Orth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">th workshop of the EWRS Working group Weeds and Biodiversity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Weed Research Society (EWRS). GBR., Feb 2011, Dijon, France. pp.34</w:t>
+              <w:t xml:space="preserve">Prairies permanentes : de nouveaux atouts pour demain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Française pour la Production Fourragère (AFPF). FRA., Apr 2012, Paris, France. pp.143-147</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02805717v1</w:t>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01000789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception et évaluation de systèmes de culture innovants conciliant les enjeux de protection des abeilles et de durabilité de l'agriculture</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mickaël Henry</w:t>
+                <w:t xml:space="preserve">Une typologie nationale des prairies permanentes : un outil pour caractériser leur potentiel fourrager et leur intérêt environnemental</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey A. Michaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Plantureux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Pottier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Farrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. Conférence Internationale sur les Ravageurs en Agriculture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, Montpellier, France. 8 p</w:t>
+              <w:t xml:space="preserve">18. Rencontres Recherches Ruminants (3 R)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2011, Paris (FRA), France. 431 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01595666v1</w:t>
+                <w:t xml:space="preserve">hal-02749992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'utilisation des prairies permanentes au travers d'une enquête nationale sur leur place dans les systèmes d'alimentation</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The development of a predictive indicator to assess the effect of agricultural practices on plant diversity in margin strips and their ecosystemic services (Pollination and Conservation flora)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Ricou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard B. Amiaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Plantureux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian C. Bockstaller</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18. Rencontres autour des Recherches sur les Ruminants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2011, Paris, France</w:t>
+              <w:t xml:space="preserve">th workshop of the EWRS Working group Weeds and Biodiversity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Weed Research Society (EWRS). GBR., Feb 2011, Dijon, France. pp.34</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02747039v1</w:t>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02805717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to classify permanent grasslands? Conclusions from a French national network</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Conception et évaluation de systèmes de culture innovants conciliant les enjeux de protection des abeilles et de durabilité de l'agriculture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Decourtye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orianne Rollin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Requier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Francois Odoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Grassland Farming and Land Management Systems in Mountainous Regions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2011, Gumpenstein, Austria</w:t>
+              <w:t xml:space="preserve">9. Conférence Internationale sur les Ravageurs en Agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Montpellier, France. 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03080215v1</w:t>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01595666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selection of indicators by machine learning: Application to estimate permanent grassland plant richness</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">L'utilisation des prairies permanentes au travers d'une enquête nationale sur leur place dans les systèmes d'alimentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Farrié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Launay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Pottier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Michaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Baumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24th General Meeting of the European Grassland Federation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2011, Raumberg-Gumpenstein, Austria</w:t>
+              <w:t xml:space="preserve">18. Rencontres autour des Recherches sur les Ruminants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02749822v1</w:t>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02747039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une typologie nationale des prairies permanentes : un outil pour caractériser leur potentiel fourrager et leur intérêt environnemental</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
+                <w:t xml:space="preserve">How to classify permanent grasslands? Conclusions from a French national network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey A. Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Plantureux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Baumont</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18. Rencontres Recherches Ruminants (3 R)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2011, Paris (FRA), France. 431 p</w:t>
+              <w:t xml:space="preserve">Grassland Farming and Land Management Systems in Mountainous Regions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Gumpenstein, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02749992v1</w:t>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03080215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of the agronomical and environmental relevance of the CAP measure 'flowering grassland</w:t>
+                <w:t xml:space="preserve">Selection of indicators by machine learning: Application to estimate permanent grassland plant richness</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Plantureux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId393" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Bernard Amiaud</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Villerd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard B. Amiaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Taugourdeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian C. Bockstaller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Grassland in a changing world. Proceedings of the 23rd General Meeting of the European Grassland Federation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Saisissez le nom du laboratoire, du service ou du département., Ville service., Aug 2010, KIEL, Germany. 23rd General Meeting of the European Grassland Federation</w:t>
+              <w:t xml:space="preserve">24th General Meeting of the European Grassland Federation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Raumberg-Gumpenstein, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02751318v1</w:t>
+                <w:t xml:space="preserve">hal-02749822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets des pratiques agricoles sur les patrons de dispersion d'espèces végétales en prairies permanentes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaluation of the agronomical and environmental relevance of the CAP measure 'flowering grassland</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Plantureux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Ney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Amiaud</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Plantureux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. Colloque d'Ecologie des Communautés Végétales (EcoVeg4)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2008, Rennes, France</w:t>
+              <w:t xml:space="preserve">Grassland in a changing world. Proceedings of the 23rd General Meeting of the European Grassland Federation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Saisissez le nom du laboratoire, du service ou du département., Ville service., Aug 2010, KIEL, Germany. 23rd General Meeting of the European Grassland Federation</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02754696v1</w:t>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02751318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improved estimation of mountain grassland production by using local input data in a crop model</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Godfroy</w:t>
+                <w:t xml:space="preserve">Les prairies permanentes françaises au coeur d'enjeux agricoles et environnementaux : de nouveaux outils pour une nouvelle approche de leur gestion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Pottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Plantureux</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Baumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne A. Farruggia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Pierre J. P. Theau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22. general meeting of the European Grassland Federation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Uppsala, Sweden</w:t>
+              <w:t xml:space="preserve">Journées AFPF : Prairies multispécifiques. Valeur agronomique et environnementale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Française pour la Production Fourragère (AFPF). Versailles, FRA., Mar 2008, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId397" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02751241v1</w:t>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02755704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of agricultural practices on spatial dispersal patterns of four permanent grassland species</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Etienne Gaujour</w:t>
+                <w:t xml:space="preserve">Improved estimation of mountain grassland production by using local input data in a crop model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoise Ruget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Godfroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Plantureux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22. General meeting of the European Grassland Federation</w:t>
+              <w:t xml:space="preserve">22. general meeting of the European Grassland Federation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2008, Uppsala, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId400" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02753324v1</w:t>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02751241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le réseau Indd et &amp;quot;campus durable&amp;quot; : un projet de recherche devenu projet citoyen</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">S. Plantureux</w:t>
+                <w:t xml:space="preserve">Effets des pratiques agricoles sur les patrons de dispersion d'espèces végétales en prairies permanentes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Amiaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Merlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Damour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Gaujour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Plantureux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque International "Education au Développement Durable : de l'Ecole au Campus"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, ALBI, France. pp./</w:t>
+              <w:t xml:space="preserve">4. Colloque d'Ecologie des Communautés Végétales (EcoVeg4)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2008, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId401" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00289176v1</w:t>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02754696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le modèle Dexi-SH* pour une évaluation multicritère de la durabilité agro-écologique des systèmes d'élevage laitier herbager</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effects of agricultural practices on spatial dispersal patterns of four permanent grassland species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Amiaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Merlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Damour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Gaujour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Plantureux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DinABio : Développement &amp; innovation en agriculture biologique. Colloque national</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2008, Montpellier, France</w:t>
+              <w:t xml:space="preserve">22. General meeting of the European Grassland Federation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Uppsala, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId404" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01173133v1</w:t>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02753324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les prairies permanentes françaises au coeur d'enjeux agricoles et environnementaux : de nouveaux outils pour une nouvelle approche de leur gestion</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le réseau Indd et &amp;quot;campus durable&amp;quot; : un projet de recherche devenu projet citoyen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Marcandella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Chery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Plantureux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées AFPF : Prairies multispécifiques. Valeur agronomique et environnementale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Française pour la Production Fourragère (AFPF). Versailles, FRA., Mar 2008, Paris, France</w:t>
+              <w:t xml:space="preserve">Colloque International "Education au Développement Durable : de l'Ecole au Campus"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, ALBI, France. pp./</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId406" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02755704v1</w:t>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00289176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grassland field margins are able to maximise plant diversity at field scale</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Le modèle Dexi-SH* pour une évaluation multicritère de la durabilité agro-écologique des systèmes d'élevage laitier herbager</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Gerber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Laura Astigarraga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian C. Bockstaller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Fiorelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Hostiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EcoSummit 2007 - Ecological Complexity and Sustainability: Challenges and Opportunities for 21st-Century's Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2007, Beijing, China</w:t>
+              <w:t xml:space="preserve">DinABio : Développement &amp; innovation en agriculture biologique. Colloque national</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId407" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02751011v1</w:t>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01173133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of biodiversity functions with agro-ecological indicators in agricultural areas</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Boris Clergue</w:t>
+                <w:t xml:space="preserve">Grassland field margins are able to maximise plant diversity at field scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Gaujour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Amiaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine C. Mignolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Plantureux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13. International Occasional Symposium of the European Grassland Federation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2005, TARTU, Estonia</w:t>
+              <w:t xml:space="preserve">EcoSummit 2007 - Ecological Complexity and Sustainability: Challenges and Opportunities for 21st-Century's Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, Beijing, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02763303v1</w:t>
+                <w:t xml:space="preserve">hal-02751011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An expert model for predicting species richness in grasslands: flora-predict</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Biodiversity in intensive grasslands: effect of management, improvement and challenges.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Plantureux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Peeters</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Mccraken</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13. International Occasional Symposium of the European Grassland Federation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2005, TARTU, Estonia</w:t>
+              <w:t xml:space="preserve">Proceedings of the 13th International Occasional Symposium of the European Grassland Federation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2005, Tartu, Estonia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02760939v1</w:t>
+                <w:t xml:space="preserve">hal-02763719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biodiversity in intensive grasslands: effect of management, improvement and challenges.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Assessment of biodiversity functions with agro-ecological indicators in agricultural areas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Clergue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Amiaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Plantureux</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">D. Mccraken</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 13th International Occasional Symposium of the European Grassland Federation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2005, Tartu, Estonia</w:t>
+              <w:t xml:space="preserve">13. International Occasional Symposium of the European Grassland Federation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2005, TARTU, Estonia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId410" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02763719v1</w:t>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02763303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Species rarity, agricultural management and environmental factors permanent grasslands</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An expert model for predicting species richness in grasslands: flora-predict</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Amiaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Pervanchon</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bernard Amiaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Plantureux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20. General meeting of the European Grassland Federation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2004, Luzern, Switzerland</w:t>
+              <w:t xml:space="preserve">13. International Occasional Symposium of the European Grassland Federation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2005, TARTU, Estonia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02761558v1</w:t>
+                <w:t xml:space="preserve">hal-02760939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of Defoliation on Carbon Partitioning into Plant Soil Micro-Organisms System of Rye Grass (Lolium perenne) Sward</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bazot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Bazot</w:t>
+                <w:t xml:space="preserve">J. Tavernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Plantureux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId416" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Robin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20. General meeting of the European Grassland Federation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2004, Luzern, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02760109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating the agri-environmental impacts of nitrogen inputs on grasslands</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Philippe Girardin</w:t>
+                <w:t xml:space="preserve">Species rarity, agricultural management and environmental factors permanent grasslands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Pervanchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Gainel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Amiaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Plantureux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. International crop science congress 2000</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2000, Hambourg, Germany</w:t>
+              <w:t xml:space="preserve">20. General meeting of the European Grassland Federation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2004, Luzern, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId418" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02765476v1</w:t>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02761558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinetics of root exudation from young maize plants</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId100" w:history="1">
+                <w:t xml:space="preserve">Evaluating the agri-environmental impacts of nitrogen inputs on grasslands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Pervanchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Plantureux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Armand Guckert</w:t>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Blouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Bockstaller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Girardin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. ESA congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1994, Abano-Padova, Italy</w:t>
+              <w:t xml:space="preserve">3. International crop science congress 2000</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2000, Hambourg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId421" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02771999v1</w:t>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02765476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical constraint and organic matter losses of young maize roots under sterile conditions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Plantureux</w:t>
+                <w:t xml:space="preserve">Kinetics of root exudation from young maize plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Boeuf-Tremblay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Plantureux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armand Guckert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. International Conference on Sustainable Agriculture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 1993, Londres, United Kingdom. 590 p</w:t>
+              <w:t xml:space="preserve">3. ESA congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, Abano-Padova, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId423" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02772569v1</w:t>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02771999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of localized compaction of a loamy soil on rooting pattern and growth of maize (Zea Mays L.)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Pellerin</w:t>
+                <w:t xml:space="preserve">Mechanical constraint and organic matter losses of young maize roots under sterile conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Boeuf-Tremblay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Plantureux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armand Guckert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. Congress of the European Society for Agronomy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 1992, Warwick, United Kingdom</w:t>
+              <w:t xml:space="preserve">3. International Conference on Sustainable Agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 1993, Londres, United Kingdom. 590 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02772146v1</w:t>
+                <w:t xml:space="preserve">hal-02772569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prise en compte du stress hydrique dans CERES-Maize</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId100" w:history="1">
+                <w:t xml:space="preserve">Effect of localized compaction of a loamy soil on rooting pattern and growth of maize (Zea Mays L.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Plantureux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">G. Vincent</w:t>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.A. Saunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Pellerin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque La vie du mais</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 1990, Pau, France</w:t>
+              <w:t xml:space="preserve">2. Congress of the European Society for Agronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 1992, Warwick, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId427" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02772435v1</w:t>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02772146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multilocal validation of Ceres-Maize model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Plantureux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Girardin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">First congress of the European Society of Agronomy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 1990, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02777051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relations entre facteur hydrique, drainage et evolution de la flore des prairies en Lorraine</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId100" w:history="1">
+                <w:t xml:space="preserve">Prise en compte du stress hydrique dans CERES-Maize</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Plantureux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Armand Guckert</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Girardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16. Congres International des Herbages</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 1989, Nice, France</w:t>
+              <w:t xml:space="preserve">Colloque La vie du mais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 1990, Pau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId430" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02783266v1</w:t>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02772435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Typologie des prairies permanentes du plateau lorrain</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId100" w:history="1">
+                <w:t xml:space="preserve">Relations entre facteur hydrique, drainage et evolution de la flore des prairies en Lorraine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylviane Oberle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Plantureux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Bonischot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16531,51 +16561,146 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16. Congres International des Herbages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 1989, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02783266v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Typologie des prairies permanentes du plateau lorrain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Plantureux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Bonischot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armand Guckert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">16. Congres International des Herbages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 1989, Nice, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02783843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -16585,659 +16710,659 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of polyphenol content and antioxidant activity of a network of French pasture grasses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Maxin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Peudpièce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien S. Couvreur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Le Meurlay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Plantureux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">30. General Meeting of the European Grassland Federation (EGF)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Leeuwarden, Netherlands. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04650349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The virtual university of agroecology project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Doré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Plantureux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">May Balabane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International symposium on agroecology and food and nutrition security</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01357027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing the multiple services provided by livestock: a French case-study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie J. Ryschawy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Disenhaus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles G. Allaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">64. Annual Meeting of the European Federation of Animal Science (EAAP 2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Nantes, France. Wageningen Academic Publishers, 19, 2013, Book of Abstracts of the 64th Annual Meeting of the European Federation of Animal Science</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02745046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les typologies des prairies: comment ça marche ? A quoi ça sert ? Exemple à partir de la typologie AOP du Massif central et de la typologie nationale.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey A. Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Baumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal P. Carrère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Farrie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne A. Farruggia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée "L'Herbe de nos montagnes"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Laqueuille, France. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02810954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">INDIBIO : Élaborer des indicateurs relatifs aux effets des pratiques agricoles sur la biodiversité dans les systèmes d'exploitation d élevage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Manneville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Chanseaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Amiaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Plantureux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Farruggia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées AFPF - Prairies permanentes : de nouveaux atouts pour demain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, Paris, France. 2 p., 2012, Prairies permanentes : de nouveaux atouts pour demain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01268040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">e-FLORA-sys, a website tool to evaluate the agronomical and environmental value of grasslands</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Plantureux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -17253,51 +17378,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Grassland in a changing world. Proceedings of the 23rd General Meeting of the European Grassland Federation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2010, KIEL, Germany. , Grassland Science in Europe, 15, 2010, Grassland in a changing world. Proceedings of the 23th General Meeting of the European Grassland Federation Kiel, Germany August 29th - September 2nd 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02756686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -17307,602 +17432,602 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les prairies permanentes du massif des Vosges. Typologie agroécologique et diagnostic prairial.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bayeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Hennequin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey Mesbahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Plantureux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId453" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03018334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les prairies au service de l'élevage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Couvreur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Doligez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paule Mahmoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Bes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Delaby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Educagri, 105 p., 2018, 979-10-275-0161-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId455" w:history="1">
-              <w:r>
-[...67 lines deleted...]
-            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02791500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les prairies au service de l'élevage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Couvreur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Delaby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Doligez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paule Mahmoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Marnay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Educagri, 332 p., 2018, 979-10-275-0160-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId459" w:history="1">
-              <w:r>
-[...28 lines deleted...]
-            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02790714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prairies permanentes : des références pour valoriser leur diversité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Launay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Baumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Plantureux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Farrie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey A. Michaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Institut de l'Elevage, pp.128, 2011, 978-2-36343-000-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId461" w:history="1">
-              <w:r>
-[...80 lines deleted...]
-            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02811364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">1er concours agricole national des prairies fleuries dans les Parcs naturels régionaux et les Parcs nationaux. Fiches de notation des jurys locaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Mestelan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Vansteelant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Agreil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Amiaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine de Sainte Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">14 p., 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId463" w:history="1">
-              <w:r>
-[...67 lines deleted...]
-            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01197842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -17912,91 +18037,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traitements alternatifs des maladies en élevage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coline Huant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlin Lassalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Lombardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Salagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18005,671 +18130,671 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Plantureux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRAE. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire d’Agroécologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , 2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.17180/fbb9-b980⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03728302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconciling production and biodiversity in management of pastures and grasslands</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Plantureux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Burleigh dodds science publishing. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reconciling agricultural production and biodiversity conservation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, Burleigh dodds series in agriculture science - Series n° 282, 978-1-78676-348-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02966746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Systèmes de culture innovants conciliant protection des abeilles et durabilité de l'agriculture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Gayrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Chabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeric Emonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Plantureux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Chaigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Abeilles et Paysages : enjeux apicoles et agricoles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions Quae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 192 p., 2015, Update Sciences and Technologies, 978-2-7592-2358-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02800526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performances agronomiques et gestion des légumineuses dans les systèmes de productions végétales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Helene Jeuffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Biarnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Cohan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guénaëlle Corre-Hellou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Gastal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les légumineuses pour des systèmes agricoles et alimentaires durables</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions Quae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 512 p., 2015, 978-2-7592-2334-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01259113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le réseau IndDD et Campus Durable : un projet de recherche devenu projet citoyen</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le réseau IndDD et « Campus Durable » : un projet de recherche devenu projet citoyen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Chery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Plantureux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le développement durable de l’école au campus</w:t>
+              <w:t xml:space="preserve">L'éducation au développement durable : De l'école au campus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Harmattan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 484 p., 2010, Questions contemporaines, 978-2-296-12152-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId482" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04326351v1</w:t>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02823000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le réseau IndDD et « Campus Durable » : un projet de recherche devenu projet citoyen</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le réseau IndDD et Campus Durable : un projet de recherche devenu projet citoyen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Marcandella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Chery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Plantureux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'éducation au développement durable : De l'école au campus</w:t>
+              <w:t xml:space="preserve">Le développement durable de l’école au campus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Harmattan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 484 p., 2010, Questions contemporaines, 978-2-296-12152-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02823000v1</w:t>
+                <w:t xml:space="preserve">hal-04326351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Drainage des prairies permanentes dans l'est de la France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Oberle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Plantureux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Bonischot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18684,51 +18809,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La prairie et sa production</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INRA, 1991</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02847281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -18738,51 +18863,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stratégie d’échantillonnage et protocoles d’acquisition des données permettant de caractériser les conditions stationnelles et les communautés végétales, d’acquérir des indicateurs fonctionnels et d’habitat d’espèces pour évaluer l’état de conservation de prairies et pelouses semi-naturelles de huit régions métropolitaines mises en oeuvre dans le cadre du projet SurPas (2018-2021)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Alard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -18791,474 +18916,474 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Amiaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bonis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Chabrerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Dutoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">UMR 6042 GEOLAB CNRS Université Clermont Auvergne. 2025, pp.20</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId490" w:history="1">
-              <w:r>
-[...28 lines deleted...]
-            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05322777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Volet &amp;quot;écosystèmes agricoles&amp;quot; de l’Évaluation Française des Écosystèmes et des Services Écosystémiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Therond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Tichit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Tibi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Accatino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Biju-Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[0] INRA. 2017, pp.966</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId492" w:history="1">
-              <w:r>
-[...84 lines deleted...]
-            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02791232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId496" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conception et appropriation de MAE à obligation de résultat sur les surfaces herbagères : comment concilier pertinence écologique et agricole dans l'action publique en faveur de la biodiversité ? (acronyme DIVA2 : MAE Résultat)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Plantureux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Amiaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine de Sainte-Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Agreil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Deverre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] irstea. 2010, pp.50</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId497" w:history="1">
-              <w:r>
-[...71 lines deleted...]
-            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02597155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId500" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prospective Agriculture et Biodiversité - Inra - Département Environnement Agronomie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Plantureux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Bellon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Burel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Chauvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Dajoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[0] auto-saisine. 2009, 308 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId501" w:history="1">
-              <w:r>
-[...71 lines deleted...]
-            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01173757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId504"/>
+      <w:footerReference w:type="default" r:id="rId505"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -19326,51 +19451,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="80322870"/>
+    <w:nsid w:val="4BD07E30"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -19557,51 +19682,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sylvain-plantureux" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9186-5517" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/083930434" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04412391v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Pac&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bonis" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Alard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cian Blaix" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Burst" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2024.111586" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04546392v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Taugourdeau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Louault" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Michelot-Antalik" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Messad" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Munoz" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/glr2.12069" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04193131v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhak Rouabah" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Lasserre-Joulin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Plantureux" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Amiaud" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1744-7917.13261" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04417217v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambra Di Blasi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Manoli" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Banliat" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Petit" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su152416793" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04225908v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Huguenin-Elie" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Baumont" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03829175v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mignolet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Barataud" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bradel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Carbonnel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Chauchard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2022-vol86-art04" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03760368v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Pires" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Mariau" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Salagnat" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Barrier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03682779v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dumont" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rossignol" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jeanneret" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Sabrina Jerrentrup" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fsufs.2022.881410" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03321965v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Goulnik" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dajoz" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/insects12080680" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03118406v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey A. Michaud" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Delaby" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2020.33.3.4543" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05068658v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Roux" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rge.9910" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915375v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Thery" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Baude" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Delattre" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2020.107033" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392277v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Mesbahi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2019.105956" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02919115v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin van Reeth" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/een.12913" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392175v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bockstaller" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Lassere-Joulain" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helmut Meiss" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sausse" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayo van Der Werf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/bzmzzf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622850v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Carr&#232;re" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. -M. Le Henaff" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pierre" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02478440v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Allier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Barbottin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Aupinel" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bretagnolle" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Chabert" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/ljuuog" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507231v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;fan Jurjanz" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vivier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Plantureux" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507233v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bayeur" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03185415v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602571v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Ryschawy" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Disenhaus" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bertrand" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Allaire" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Aznar" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731117000829" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629407v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Poutaraud" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Michelot" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.7b00425" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01477460v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Bernard" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Beno&#238;t" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Roger-Estrade" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2016.08.050" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01475933v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pottier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0021859614000653" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-1K45CZLR-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270210v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Magda" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine de Sainte Marie" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Agreil" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00267-015-0553-6" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198278v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Tichit" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2015.28.1.3008" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269006v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Villerd" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2014.10.011" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01477748v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rossignol" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Andueza" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cruz" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Duru" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gfs.12067" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-T8WF74BS-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268889v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/een.12064" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B508100449D8A44F2854D647B3422F69A0E3E886/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024900v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Ricou" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Schneller" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C. Bockstaller" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2014.03.022" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NK5S3ZF1-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198201v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Delagarde" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lherm" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Emile" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Martin-Clouaire" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595383v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Decourtye" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Gayrard" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Requier" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orianne Rollin" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/spmb-5b92" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268534v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.989" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649354v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal P. Carr&#232;re" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne A. Farruggia" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Jeangros" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Orth" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210434v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Doll&#233;" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sindy Moreau" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966838v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel A. Decourtye" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gayrard" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chabert" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966835v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648425v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Pottier" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646289v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Cruz" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0021859611000530" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00930482v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Gaujour" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-011-0015-3" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651709v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651312v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donato Andueza" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Picard" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2494.2011.00821.x" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/14380FEED2E4222EC4499A8E62C6F921FC3D3FDE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517814v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pottier" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre J.-P. Farrie" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/993x-2985" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000070v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dobremez" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642409v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard B. Amiaud" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648037v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Slezack-Deschaumes" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Piutti" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939227v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Mignolet" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136964v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Thi&#233;beau" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Badenhausser" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Meiss" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/2m6w-jh64" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173148v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Gerber" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Astigarraga" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Fiorelli" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Hostiou" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/c6ay-2v28" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665508v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Slimani" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louhichi Brinis" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Soltane" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00886428v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Guichard" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Makowski" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aveline" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Girardin" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/agro:2007052" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656037v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brinis" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Soltane" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664879v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Pervanchon" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00886277v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Clergue" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-90-481-2666-8_21" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680242v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Pervanchon" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Peign&#233;" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2004.06.001" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FXHKW2D6-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683492v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Al Haj Khaled Raouda" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Duru" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre J. P. Theau" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1654-1103.2005.tb02378.x" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4557B7E142FBA41F47988421B045638773B199AE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677402v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Peeters" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mccracken" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676791v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682780v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Thiollet" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Girardin" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676095v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tubeileh" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Groleau-Renaud" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Guckert" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669918v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698675v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Traore" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Groleau-Renaud" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashraf Tubeileh" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Boeuf-Tremblay" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693717v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694787v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695451v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617818v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12538078.1996.10515736" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697665v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12538078.1996.10515730" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02715494v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00011330" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-Q03GMGTJ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02712540v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Szustak" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lipiec" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713480v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Bonischot" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02712559v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bonischot" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00885344v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Girardin" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Fouquet" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jy Chapot" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/agro:19910101" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701435v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Morel" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Habib" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02709375v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Morel" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chenu" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02725739v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02722051v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02724344v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.X. de Montard" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Laissus" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Planquaert" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03909566v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Petit" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Couvreur" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03750501v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03750504v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03750499v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne A. Poutaraud Naidenov" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03368231v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Mariau" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pires" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Barrier" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03959524v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03368313v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03321972v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Tardif" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Boubert" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;ghan Boulembert" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loan Madej" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/BDEE2021-09528" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03093279v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968290v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Michel" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chabrerie" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03035365v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Paulin" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03230546v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Michelot-Antalik" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Vigneron" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974143v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Th&#233;ry" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03107956v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508170v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508172v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735930v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Benoit" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03110401v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03249554v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03052688v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Bernues" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Knut Anders Hovstad" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Isselstein" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03052716v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03251335v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123196v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mestelan" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01478956v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01478976v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Peeters" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Stolze" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Golinski" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Scimone," TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Moakes" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739291v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hughenin-Elie" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455877v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Beaufoy" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.M. Canals" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex de Vliegher" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Huyghe" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019169v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bertrand" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Aubert" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608202v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Duru" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01478331v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000673v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746438v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Michel" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Decourtye" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191194v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744814v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Pottier" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744501v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749493v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Nemecek" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jeanneret" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. L&#252;scher" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746251v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Francois Odoux" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Henry" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744651v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina S. Gaba" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B. Chauvel" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745299v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Michaud" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000789v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. B. Jeangros" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805717v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595666v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747039v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Farri&#233;" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Launay" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Michaud" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03080215v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749822v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749992v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Farrier" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751318v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Ney" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754696v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Merlin" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Damour" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751241v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Ruget" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Godfroy" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753324v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00289176v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Marcandella" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Chery" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173133v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Laura Astigarraga" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755704v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751011v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763303v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760939v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763719v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mccraken" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761558v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gainel" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760109v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bazot" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tavernier" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Robin" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765476v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pervanchon" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Blouet" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771999v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Boeuf-Tremblay" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02772569v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02772146v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Saunier" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pellerin" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02772435v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vincent" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02777051v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02783266v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Oberle" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02783843v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04650349v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Maxin" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Peudpi&#232;ce" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien S. Couvreur" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Le Meurlay" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01357027v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dor&#233;" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=May Balabane" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Richard" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745046v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie J. Ryschawy" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles G. Allaire" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810954v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Farrie" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268040v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Manneville" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Chanseaume" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Farruggia" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756686v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03018334v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hennequin" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791500v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Doligez" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paule Mahmoudi" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Bes" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790714v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Marnay" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811364v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Launay" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197842v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Vansteelant" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03728302v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Huant" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlin Lassalle" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Lombardi" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/fbb9-b980" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02966746v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800526v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Chabert" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Emonet" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Chaigne" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r4700-abeilles-et-paysages.html" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259113v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Jeuffroy" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Biarnes" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Cohan" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;na&#235;lle Corre-Hellou" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Gastal" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://prodinra.inra.fr/record/332853" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326351v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Marcandella" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chery" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=31566" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823000v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02847281v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Oberle" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322777v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dutoit" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791232v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Therond" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Tibi" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Accatino" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Biju-Duval" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597155v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Amiaud" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine de Sainte-Marie" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Deverre" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173757v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Bellon" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Burel" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Chauvel" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sylvain-plantureux" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9186-5517" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/083930434" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04412391v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Pac&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bonis" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Alard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cian Blaix" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Burst" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2024.111586" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04546392v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Taugourdeau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Louault" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Michelot-Antalik" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Messad" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Munoz" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/glr2.12069" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04193131v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhak Rouabah" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Lasserre-Joulin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Plantureux" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Amiaud" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1744-7917.13261" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04225908v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Huguenin-Elie" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Baumont" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04417217v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambra Di Blasi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Manoli" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Banliat" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Petit" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su152416793" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03829175v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mignolet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Barataud" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bradel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Carbonnel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Chauchard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2022-vol86-art04" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03760368v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Pires" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Mariau" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Salagnat" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Barrier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03682779v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dumont" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rossignol" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jeanneret" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Sabrina Jerrentrup" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fsufs.2022.881410" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03321965v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Goulnik" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dajoz" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/insects12080680" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05068658v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Roux" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rge.9910" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03118406v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey A. Michaud" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Delaby" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2020.33.3.4543" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915375v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Thery" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Baude" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Delattre" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2020.107033" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392277v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Mesbahi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2019.105956" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02919115v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin van Reeth" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/een.12913" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392175v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bockstaller" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Lassere-Joulain" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helmut Meiss" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sausse" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayo van Der Werf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/bzmzzf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622850v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Carr&#232;re" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. -M. Le Henaff" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pierre" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507231v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;fan Jurjanz" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vivier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Plantureux" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02478440v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Allier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Barbottin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Aupinel" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bretagnolle" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Chabert" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/ljuuog" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507233v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bayeur" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03185415v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602571v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Ryschawy" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Disenhaus" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bertrand" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Allaire" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Aznar" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731117000829" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629407v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Poutaraud" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Michelot" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.7b00425" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01477460v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Bernard" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Beno&#238;t" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Roger-Estrade" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2016.08.050" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269006v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Villerd" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2014.10.011" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01475933v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pottier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0021859614000653" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-1K45CZLR-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270210v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Magda" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine de Sainte Marie" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Agreil" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00267-015-0553-6" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198278v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Tichit" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2015.28.1.3008" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01477748v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rossignol" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Andueza" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cruz" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Duru" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gfs.12067" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-T8WF74BS-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268889v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/een.12064" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B508100449D8A44F2854D647B3422F69A0E3E886/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024900v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Ricou" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Schneller" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C. Bockstaller" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2014.03.022" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NK5S3ZF1-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198201v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Delagarde" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lherm" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Emile" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Martin-Clouaire" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595383v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Decourtye" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Gayrard" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Requier" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orianne Rollin" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/spmb-5b92" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268534v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.989" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966835v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel A. Decourtye" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gayrard" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chabert" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649354v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal P. Carr&#232;re" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne A. Farruggia" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Jeangros" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Orth" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210434v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Doll&#233;" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sindy Moreau" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966838v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517814v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pottier" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre J.-P. Farrie" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/993x-2985" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648425v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Pottier" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646289v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Cruz" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0021859611000530" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00930482v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Gaujour" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-011-0015-3" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651709v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651312v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donato Andueza" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Picard" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2494.2011.00821.x" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/14380FEED2E4222EC4499A8E62C6F921FC3D3FDE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939227v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Mignolet" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard B. Amiaud" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642409v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000070v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dobremez" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648037v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Slezack-Deschaumes" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Piutti" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136964v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Thi&#233;beau" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Badenhausser" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Meiss" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/2m6w-jh64" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173148v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Gerber" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Astigarraga" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Fiorelli" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Hostiou" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/c6ay-2v28" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665508v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Slimani" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louhichi Brinis" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Soltane" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00886428v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Guichard" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Makowski" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aveline" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Girardin" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/agro:2007052" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656037v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brinis" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Soltane" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664879v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Pervanchon" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00886277v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Clergue" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-90-481-2666-8_21" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680242v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Pervanchon" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Peign&#233;" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2004.06.001" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FXHKW2D6-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683492v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Al Haj Khaled Raouda" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Duru" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre J. P. Theau" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1654-1103.2005.tb02378.x" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4557B7E142FBA41F47988421B045638773B199AE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677402v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Peeters" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mccracken" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676791v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682780v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Thiollet" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Girardin" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676095v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tubeileh" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Groleau-Renaud" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Guckert" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669918v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698675v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Traore" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Groleau-Renaud" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashraf Tubeileh" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Boeuf-Tremblay" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693717v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695451v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694787v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617818v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12538078.1996.10515736" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697665v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12538078.1996.10515730" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02715494v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00011330" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-Q03GMGTJ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02712540v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Szustak" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lipiec" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713480v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Bonischot" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02712559v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bonischot" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00885344v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Girardin" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Fouquet" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jy Chapot" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/agro:19910101" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701435v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Morel" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Habib" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02709375v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Morel" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chenu" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02725739v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02722051v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02724344v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.X. de Montard" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Laissus" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Planquaert" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03909566v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Petit" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Couvreur" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03750504v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03750501v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03750499v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne A. Poutaraud Naidenov" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03368231v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Mariau" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pires" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Barrier" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03959524v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03368313v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03321972v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Tardif" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Boubert" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;ghan Boulembert" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loan Madej" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/BDEE2021-09528" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974143v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Th&#233;ry" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03093279v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03035365v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Paulin" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176893v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Vigneron" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968290v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Michel" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chabrerie" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03230546v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Michelot-Antalik" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03107956v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508170v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508172v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735930v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Benoit" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03110401v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03249554v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03052688v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Bernues" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Knut Anders Hovstad" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Isselstein" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03052716v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03251335v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123196v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mestelan" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01478956v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01478976v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Peeters" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Stolze" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Golinski" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Scimone," TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Moakes" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739291v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hughenin-Elie" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455877v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Beaufoy" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.M. Canals" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex de Vliegher" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Huyghe" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01478331v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019169v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bertrand" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Aubert" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608202v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Duru" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000673v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746438v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Michel" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Decourtye" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744814v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Pottier" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744501v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191194v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749493v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Nemecek" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jeanneret" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. L&#252;scher" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746251v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Francois Odoux" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Henry" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744651v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina S. Gaba" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B. Chauvel" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745299v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Michaud" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000789v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. B. Jeangros" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749992v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Farrier" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Launay" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805717v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595666v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747039v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Farri&#233;" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Michaud" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03080215v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749822v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751318v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Ney" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755704v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751241v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Ruget" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Godfroy" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754696v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Merlin" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Damour" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753324v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00289176v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Marcandella" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Chery" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173133v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Laura Astigarraga" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751011v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763719v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mccraken" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763303v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760939v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760109v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bazot" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tavernier" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Robin" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761558v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gainel" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765476v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pervanchon" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Blouet" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771999v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Boeuf-Tremblay" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02772569v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02772146v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Saunier" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pellerin" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02777051v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02772435v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vincent" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02783266v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Oberle" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02783843v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04650349v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Maxin" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Peudpi&#232;ce" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien S. Couvreur" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Le Meurlay" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01357027v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dor&#233;" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=May Balabane" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Richard" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745046v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie J. Ryschawy" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles G. Allaire" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810954v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Farrie" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268040v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Manneville" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Chanseaume" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Farruggia" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756686v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03018334v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hennequin" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791500v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Doligez" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paule Mahmoudi" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Bes" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790714v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Marnay" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811364v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Launay" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197842v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Vansteelant" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03728302v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Huant" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlin Lassalle" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Lombardi" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/fbb9-b980" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02966746v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800526v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Chabert" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Emonet" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Chaigne" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r4700-abeilles-et-paysages.html" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259113v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Jeuffroy" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Biarnes" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Cohan" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;na&#235;lle Corre-Hellou" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Gastal" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://prodinra.inra.fr/record/332853" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823000v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chery" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=31566" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326351v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Marcandella" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02847281v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Oberle" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322777v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dutoit" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791232v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Therond" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Tibi" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Accatino" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Biju-Duval" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597155v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Amiaud" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine de Sainte-Marie" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Deverre" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173757v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Bellon" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Burel" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Chauvel" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>