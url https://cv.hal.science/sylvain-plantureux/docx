--- v1 (2026-04-14)
+++ v2 (2026-05-22)
@@ -199,295 +199,295 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identifying generic proxies for assessing ecosystem properties and conservation status of semi-natural grasslands</w:t>
+                <w:t xml:space="preserve">A set of ecosystem service indicators for European grasslands based on botanical surveys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Pacé</w:t>
+                <w:t xml:space="preserve">Simon Taugourdeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Bonis</w:t>
+                <w:t xml:space="preserve">Frédérique Louault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Alard</w:t>
+                <w:t xml:space="preserve">Alice Michelot-Antalik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cian Blaix</w:t>
+                <w:t xml:space="preserve">Samir Messad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Burst</w:t>
+                <w:t xml:space="preserve">François Munoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Indicators</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 158, pp.111586. </w:t>
+              <w:t xml:space="preserve">Grassland Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 3 (1), pp.43-56. </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2024.111586⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/glr2.12069⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04412391v1</w:t>
+                <w:t xml:space="preserve">hal-04546392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A set of ecosystem service indicators for European grasslands based on botanical surveys</w:t>
+                <w:t xml:space="preserve">Identifying generic proxies for assessing ecosystem properties and conservation status of semi-natural grasslands</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Taugourdeau</w:t>
+                <w:t xml:space="preserve">Marine Pacé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédérique Louault</w:t>
+                <w:t xml:space="preserve">Anne Bonis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alice Michelot-Antalik</w:t>
+                <w:t xml:space="preserve">Didier Alard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samir Messad</w:t>
+                <w:t xml:space="preserve">Cian Blaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Munoz</w:t>
+                <w:t xml:space="preserve">Maxime Burst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Grassland Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 3 (1), pp.43-56. </w:t>
+              <w:t xml:space="preserve">Ecological Indicators</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 158, pp.111586. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/glr2.12069⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2024.111586⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04546392v1</w:t>
+                <w:t xml:space="preserve">hal-04412391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functional trait composition of carabid beetle communities predicts prey suppression through both mass ratio and niche complementarity mechanisms</w:t>
               </w:r>
@@ -512,51 +512,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Lasserre-Joulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Plantureux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Taugourdeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Amiaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -597,256 +597,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04193131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grasslands at the heart of circular and sustainable food production systems: some elements of synthesis</w:t>
+                <w:t xml:space="preserve">Farmer Perception of Links between Grassland Diversity and Animal Health in Relation to Farm Structure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Huguenin-Elie</w:t>
+                <w:t xml:space="preserve">Ambra Di Blasi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Manoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Banliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Plantureux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fourrages</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (24), pp.16793. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/su152416793⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04225908v1</w:t>
+                <w:t xml:space="preserve">hal-04417217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Farmer Perception of Links between Grassland Diversity and Animal Health in Relation to Farm Structure</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Charles Banliat</w:t>
+                <w:t xml:space="preserve">Grasslands at the heart of circular and sustainable food production systems: some elements of synthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Huguenin-Elie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Plantureux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Baumont</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainability</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Fourrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 253, pp.101-109</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04417217v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04225908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PSDR4 ASTRAL - Acteurs et Services écosystémiques des Territoires RurAux Lorrains</w:t>
               </w:r>
@@ -1117,51 +1117,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rossignol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Huguenin-Elie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jeanneret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1264,51 +1264,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Plantureux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Dajoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Michelot-Antalik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Insects</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 12 (8), pp.680. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1459,51 +1459,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey A. Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Plantureux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Baumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Delaby</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1697,51 +1697,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Permanent grassland classifications predict agronomic and environmental characteristics well, but not ecological characteristics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey Mesbahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Michelot-Antalik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Goulnik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2171,256 +2171,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02622850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valoriser la diversité végétale par la diversité animale</w:t>
+                <w:t xml:space="preserve">DEPHY-Abeille, un réseau de systèmes de grandes cultures innovants, économes en pesticides et favorables aux abeilles : Co-construction, mise à l’épreuve et évaluation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéfan Jurjanz</w:t>
+                <w:t xml:space="preserve">Fabrice Allier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Vivier</w:t>
+                <w:t xml:space="preserve">Aude Barbottin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Plantureux</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pierrick Aupinel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bretagnolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Chabert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fourrages</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 76, pp.133-154. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15454/ljuuog⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02507231v1</w:t>
+                <w:t xml:space="preserve">hal-02478440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DEPHY-Abeille, un réseau de systèmes de grandes cultures innovants, économes en pesticides et favorables aux abeilles : Co-construction, mise à l’épreuve et évaluation</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Valoriser la diversité végétale par la diversité animale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Bretagnolle</w:t>
+                <w:t xml:space="preserve">Stéfan Jurjanz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ariane Chabert</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A. Vivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Plantureux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Fourrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 237, pp.101-106</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02478440v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02507231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelles typologies pour la prédiction des propriétés des prairies permanentes ?</w:t>
               </w:r>
@@ -2432,51 +2432,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey Mesbahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bayeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Michelot-Antalik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Plantureux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2540,51 +2540,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey Mesbahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bayeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Michelot-Antalik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Plantureux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2975,554 +2975,554 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01477460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Response of carabid beetles diversity and size distribution to the vegetation structure within differently managed field margins</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abdelhak Rouabah</w:t>
+                <w:t xml:space="preserve">Links between functional composition, biomass production and forage quality in permanent grasslands over a broad gradient of conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey A. Michaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Plantureux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Villerd</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Françoise Lasserre-Joulin</w:t>
+                <w:t xml:space="preserve">E. Pottier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Baumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 200, pp.21 - 32. </w:t>
+              <w:t xml:space="preserve">Journal of Agricultural Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 153 (5), pp.891-906. </w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.agee.2014.10.011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/S0021859614000653⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01269006v1</w:t>
+                <w:t xml:space="preserve">hal-01475933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Links between functional composition, biomass production and forage quality in permanent grasslands over a broad gradient of conditions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Audrey A. Michaud</w:t>
+                <w:t xml:space="preserve">Integrating Agricultural and Ecological Goals into the Management of Species-Rich Grasslands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniele Magda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine de Sainte Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Plantureux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Agreil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Amiaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Agricultural Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S0021859614000653⟩</w:t>
+              <w:t xml:space="preserve">Environmental management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 56 (5), pp.1053-1064. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00267-015-0553-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01475933v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01270210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrating Agricultural and Ecological Goals into the Management of Species-Rich Grasslands</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christine de Sainte Marie</w:t>
+                <w:t xml:space="preserve">Comment évaluer les services rendus par l'élevage ? Une première approche méthodologique sur le cas de la France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Ryschawy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Tichit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Allaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Plantureux</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bernard Amiaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 56 (5), pp.1053-1064. </w:t>
+              <w:t xml:space="preserve">INRA Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 28 (1), pp.23-38. </w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00267-015-0553-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.20870/productions-animales.2015.28.1.3008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01270210v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01198278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment évaluer les services rendus par l'élevage ? Une première approche méthodologique sur le cas de la France</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julie Ryschawy</w:t>
+                <w:t xml:space="preserve">Response of carabid beetles diversity and size distribution to the vegetation structure within differently managed field margins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhak Rouabah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muriel Tichit</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Gilles Allaire</w:t>
+                <w:t xml:space="preserve">Jean Villerd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Amiaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Plantureux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Lasserre-Joulin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INRA Productions Animales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 28 (1), pp.23-38. </w:t>
+              <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 200, pp.21 - 32. </w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.20870/productions-animales.2015.28.1.3008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.agee.2014.10.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01198278v1</w:t>
+                <w:t xml:space="preserve">hal-01269006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing population maturity of three perennial grass species: Influence of phenology and tiller demography along latitudinal and altitudinal gradients</w:t>
               </w:r>
@@ -4076,51 +4076,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Decourtye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Gayrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Chabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Requier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4184,90 +4184,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filling the gap in functional trait databases: use of ecological hypotheses to replace missing data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Taugourdeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Villerd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Plantureux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Huguenin-Elie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Amiaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4308,51 +4308,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01268534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet Polinov, épisode 1/ pour des systèmes de cultures favorables aux abeilles</w:t>
+                <w:t xml:space="preserve">Projet Polinov, épisode 2: Vers des systèmes de cultures favorables aux abeilles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel A. Decourtye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gayrard</w:t>
@@ -4391,69 +4391,69 @@
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orianne Rollin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phytoma </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 666, pp.41-46</w:t>
+              <w:t xml:space="preserve">, 2013, 667, pp.11-14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00966835v1</w:t>
+                <w:t xml:space="preserve">hal-00966838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Construire des typologies de prairies pour évaluer leur potentiel à rendre des services agro-environnementaux</w:t>
               </w:r>
@@ -4683,51 +4683,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01210434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet Polinov, épisode 2: Vers des systèmes de cultures favorables aux abeilles</w:t>
+                <w:t xml:space="preserve">Projet Polinov, épisode 1/ pour des systèmes de cultures favorables aux abeilles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel A. Decourtye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gayrard</w:t>
@@ -4766,1222 +4766,1222 @@
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orianne Rollin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phytoma </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 667, pp.11-14</w:t>
+              <w:t xml:space="preserve">, 2013, 666, pp.41-46</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00966838v1</w:t>
+                <w:t xml:space="preserve">hal-00966835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les prairies permanentes françaises au cœur d’enjeux agricoles et environnementaux : des références nouvelles pour une meilleure gestion</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Concilier les services rendus par les prairies pour assurer la durabilité des systèmes d'élevage herbagers.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal P. Carrère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Plantureux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Pottier</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">René Baumont</w:t>
+                <w:t xml:space="preserve">E Pottier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Fourrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 211, pp.213-218</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03517814v1</w:t>
+                <w:t xml:space="preserve">hal-02648425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concilier les services rendus par les prairies pour assurer la durabilité des systèmes d'élevage herbagers.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Identification of the environmental factors which drive the botanical and functional composition of permanent grasslands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey A. Michaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Plantureux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Amiaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal P. Carrère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Cruz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fourrages</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Agricultural Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 150 (2), pp.219-236. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0021859611000530⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02648425v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02646289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of the environmental factors which drive the botanical and functional composition of permanent grasslands</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Audrey A. Michaud</w:t>
+                <w:t xml:space="preserve">Factors and processes affecting plant biodiversity in permanent grasslands. A review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Gaujour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Amiaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Mignolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Plantureux</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Agricultural Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S0021859611000530⟩</w:t>
+              <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 32 (1), pp.133-160. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13593-011-0015-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02646289v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00930482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Factors and processes affecting plant biodiversity in permanent grasslands. A review</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La prairie permanente : nouveaux enjeux, nouvelles définitions ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Plantureux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Pottier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal P. Carrère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Fourrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 211, pp.181-193</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00930482v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02651709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La prairie permanente : nouveaux enjeux, nouvelles définitions ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Seasonal dynamics of biomass production and herbage quality of three grasslands with contrasting functional compositions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey A. Michaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donato Andueza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Plantureux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pascal P. Carrère</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Baumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fourrages</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Grass and Forage Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 67 (1), pp.64-76. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2494.2011.00821.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02651709v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02651312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seasonal dynamics of biomass production and herbage quality of three grasslands with contrasting functional compositions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les prairies permanentes françaises au cœur d’enjeux agricoles et environnementaux : des références nouvelles pour une meilleure gestion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Pottier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey A. Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Fabienne Picard</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre J.-P. Farrie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Plantureux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Baumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Grass and Forage Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-2494.2011.00821.x⟩</w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 25, pp.85-97. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17180/993x-2985⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02651312v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03517814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expliquer la végétation des prairies et des champs cultivés : l’importance de la dynamique des pratiques agricoles et de la mosaïque paysagère</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Etienne Gaujour</w:t>
+                <w:t xml:space="preserve">Analyse de la mise en œuvre des mesures agri-environnementales à obligation de résultat sur les surfaces herbagères</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Plantureux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine de Sainte Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Agreil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Amiaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine C. Mignolet</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">L. Dobremez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fourrages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, La biodiversité des prairies : contexte, approches et politiques publiques, 208, pp.329-342</w:t>
+              <w:t xml:space="preserve">, 2011, 208, pp.271-281</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01939227v1</w:t>
+                <w:t xml:space="preserve">hal-01000070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La biodiversité des prairies permanentes : nouveau contexte, nouvelles approches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard B. Amiaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Plantureux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fourrages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 208, pp.241-243</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02642409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse de la mise en œuvre des mesures agri-environnementales à obligation de résultat sur les surfaces herbagères</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Bernard Amiaud</w:t>
+                <w:t xml:space="preserve">Assessing biodiversity in arable farmland by means of indicators: an overview</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian C. Bockstaller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Lasserre-Joulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Dobremez</w:t>
+                <w:t xml:space="preserve">Sophie Slezack-Deschaumes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Piutti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Villerd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fourrages</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 208, pp.271-281</w:t>
+              <w:t xml:space="preserve">Oléagineux, Corps Gras, Lipides</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 18 (3), pp.137-144</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01000070v1</w:t>
+                <w:t xml:space="preserve">hal-02648037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing biodiversity in arable farmland by means of indicators: an overview</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sophie Slezack-Deschaumes</w:t>
+                <w:t xml:space="preserve">Expliquer la végétation des prairies et des champs cultivés : l’importance de la dynamique des pratiques agricoles et de la mosaïque paysagère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Gaujour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séverine Piutti</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Catherine C. Mignolet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Plantureux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard B. Amiaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oléagineux, Corps Gras, Lipides</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 18 (3), pp.137-144</w:t>
+              <w:t xml:space="preserve">Fourrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, La biodiversité des prairies : contexte, approches et politiques publiques, 208, pp.329-342</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02648037v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01939227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution des légumineuses à la biodiversité des paysages ruraux</w:t>
               </w:r>
@@ -6006,51 +6006,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Badenhausser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Meiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bretagnolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Carrère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6674,540 +6674,540 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02664879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biodiversity: function and assessment in agricultural areas. A review</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Biodiversity in intensive grasslands: Effect of management, improvement and challenges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Plantureux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boris Clergue</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Plantureux</w:t>
+                <w:t xml:space="preserve">Alain Peeters</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Mccracken</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Agronomy Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 3 (2), pp.153-164</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00886277v1</w:t>
+                <w:t xml:space="preserve">hal-02677402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel indicator of environmental risks due to nitrogen management on grasslands</w:t>
+                <w:t xml:space="preserve">Variation in leaf traits through seasons and N-availability levels and its consequences for ranking grassland species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Pervanchon</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Bernard Amiaud</w:t>
+                <w:t xml:space="preserve">Al Haj Khaled Raouda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joséphine Peigné</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Michel M. Duru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Pierre J. P. Theau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Plantureux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Cruz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.agee.2004.06.001⟩</w:t>
+              <w:t xml:space="preserve">Journal of Vegetation Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 16 (4), pp.391-398. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1654-1103.2005.tb02378.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02680242v1</w:t>
+                <w:t xml:space="preserve">hal-02683492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variation in leaf traits through seasons and N-availability levels and its consequences for ranking grassland species</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Biodiversity: function and assessment in agricultural areas. A review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel M. Duru</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean Pierre J. P. Theau</w:t>
+                <w:t xml:space="preserve">Boris Clergue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Amiaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Pervanchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Lasserre-Joulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Plantureux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pablo Cruz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Vegetation Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1654-1103.2005.tb02378.x⟩</w:t>
+              <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 25 (1), pp.1-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-90-481-2666-8_21⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02683492v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00886277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biodiversity in intensive grasslands: Effect of management, improvement and challenges</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A novel indicator of environmental risks due to nitrogen management on grasslands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Pervanchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian C. Bockstaller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Amiaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joséphine Peigné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agronomy Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 105 (1-2), pp.1-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.agee.2004.06.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02677402v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02680242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La biodiversité des prairies au cœur des débats de l’AFPF : enjeux et perspectives</w:t>
               </w:r>
@@ -7413,51 +7413,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Tubeileh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Groleau-Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Plantureux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armand Guckert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7590,51 +7590,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Traore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Groleau-Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Plantureux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ashraf Tubeileh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7698,51 +7698,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of microflora and composition of root bathing solution on root exudation of maize plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Groleau-Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Plantureux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Tubeileh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7787,217 +7787,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02693717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of plant morphology on root exudation of maize subjected to mechanical impedance in hydroponic conditions</w:t>
+                <w:t xml:space="preserve">Effet de la contrainte mécanique sur le système racinaire nodal et séminal du maïs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Groleau-Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Plantureux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armand Guckert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant and Soil</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 201, pp.231-239</w:t>
+              <w:t xml:space="preserve">Comptes rendus de l’Académie des sciences. Série III, Sciences de la vie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 321, pp.63-71</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02695451v1</w:t>
+                <w:t xml:space="preserve">hal-02694787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet de la contrainte mécanique sur le système racinaire nodal et séminal du maïs</w:t>
+                <w:t xml:space="preserve">Influence of plant morphology on root exudation of maize subjected to mechanical impedance in hydroponic conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Groleau-Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Plantureux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armand Guckert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes rendus de l’Académie des sciences. Série III, Sciences de la vie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 321, pp.63-71</w:t>
+              <w:t xml:space="preserve">Plant and Soil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 201, pp.231-239</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02694787v1</w:t>
+                <w:t xml:space="preserve">hal-02695451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FLORA-sys: système informatique de gestion et d'aide à l'interprétation des relevés floristiques</w:t>
               </w:r>
@@ -8268,51 +8268,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of mechanical impedance on pH and exudation of maize roots grown in nutrient solution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Szustak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Plantureux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Lipiec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8350,51 +8350,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Classification, vegetation dynamics and forage production of permanent pastures in Lorraine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Plantureux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Bonischot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8445,51 +8445,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisation d'une typologie des prairies permanentes du Plateau Lorrain pour le diagnostic agronomique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Plantureux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Bonischot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8540,51 +8540,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation et analyse de sensibilité du modèle CERES-Maize en conditions alsaciennes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Plantureux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Girardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8683,51 +8683,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Habib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Plantureux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armand Guckert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8804,51 +8804,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armand Guckert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Plantureux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Chenu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8886,51 +8886,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet des techniques d'intensification sur l'evolution de la vegetation de prairies permanentes lorraines.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Plantureux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Bonischot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8981,51 +8981,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence des techniques d'intensification sur la vegetation de prairies permanentes du plateau lorrain.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Plantureux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armand Guckert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9176,1044 +9176,1044 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02724344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (68)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (69)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What links do farmers make between animal health and grasslands?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Audrey A. Michaud</w:t>
+                <w:t xml:space="preserve">Variations in phenolic concentrations and antioxidant activity of permanent pastures according to botanical variation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Maxin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Peudpiece</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Couvreur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Le Meurlay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Plantureux</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Couvreur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26. Rencontres autour des Recherches sur les Ruminants (3R 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut de l'Elevage; INRAE, Dec 2022, Paris, France. pp.421</w:t>
+              <w:t xml:space="preserve">31st general meeting of the European Grassland Federation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2026, Evora (Portugal), Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03909566v1</w:t>
+                <w:t xml:space="preserve">hal-05614158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Production and replacement costs of permanent grasslands compete with those of sown grasslands</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cécile Bayeur</w:t>
+                <w:t xml:space="preserve">What links do farmers make between animal health and grasslands?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ambra Di Blasi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey A. Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Plantureux</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Couvreur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29th General Meeting of the European Grassland Federation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Caen, Jun 2022, Caen, France. pp.1-3</w:t>
+              <w:t xml:space="preserve">26. Rencontres autour des Recherches sur les Ruminants (3R 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut de l'Elevage; INRAE, Dec 2022, Paris, France. pp.421</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03750504v1</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03909566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trade-offs between services rendered by the semi natural grasslands of the Vosges massif (France)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Production and replacement costs of permanent grasslands compete with those of sown grasslands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey Mesbahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Bayeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Plantureux</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cécile Bayeur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29th General Meeting of the European Grassland Federation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2022, Caen, France</w:t>
+              <w:t xml:space="preserve">, Université de Caen, Jun 2022, Caen, France. pp.1-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03750501v1</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03750504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taxonomic and functional biodiversity positively influence agronomic characteristics of permanent grassland</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Trade-offs between services rendered by the semi natural grasslands of the Vosges massif (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Plantureux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey Mesbahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bayeur</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Plantureux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29th General Meeting of the European Grassland Federation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Université de Caen, Jun 2022, Caen, France. pp.1-3</w:t>
+              <w:t xml:space="preserve">, Jun 2022, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03750499v1</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03750501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vulnérabilité des systèmes herbagers face au changement climatique : Une étude d'exploitations d'élevage du versant ouest du massif vosgien</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Taxonomic and functional biodiversity positively influence agronomic characteristics of permanent grassland</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey Mesbahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne A. Poutaraud Naidenov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Bayeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Plantureux</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Pauline Barrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Semaine européenne des races locales des massifs - Perenniser l'agriculture de massif</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CORAM, Sep 2021, Colmar, France</w:t>
+              <w:t xml:space="preserve">29th General Meeting of the European Grassland Federation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Caen, Jun 2022, Caen, France. pp.1-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03368231v1</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03750499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Typologie agroécologique et diagnostic prairial</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vulnérabilité des systèmes herbagers face au changement climatique : Une étude d'exploitations d'élevage du versant ouest du massif vosgien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Plantureux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Salagnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Mariau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Pires</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Barrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les prairies permanentes : Notre avenir en herbe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Meisenthal, France</w:t>
+              <w:t xml:space="preserve">Semaine européenne des races locales des massifs - Perenniser l'agriculture de massif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CORAM, Sep 2021, Colmar, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03959524v1</w:t>
+                <w:t xml:space="preserve">hal-03368231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qu'avons nous à gagner à maintenir des prairies diversifiées ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Plantureux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les prairies Permanentes: Notre avenir en herbe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PNR des Vosges du Nord, Sep 2021, Meisenthal (57), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03368313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental drivers of plant diversity of chalk grasslands in north-western France</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Typologie agroécologique et diagnostic prairial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey Mesbahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Bayeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Plantureux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1. International Electronic Conference on Biological Diversity, Ecology and Evolution</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Les prairies permanentes : Notre avenir en herbe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Meisenthal, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03321972v1</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03959524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pollination function is positively influenced by floral traits functional diversity in semi-natural grasslands</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Plantureux</w:t>
+                <w:t xml:space="preserve">Environmental drivers of plant diversity of chalk grasslands in north-western France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Tardif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Boubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Théry</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Maud Delattre</w:t>
+                <w:t xml:space="preserve">Méghan Boulembert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loan Madej</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Burst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28th General Meeting of the European Grassland Federation - 2020 EGF</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">1. International Electronic Conference on Biological Diversity, Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, Sciforum.net, France. pp.9528, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/BDEE2021-09528⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02974143v1</w:t>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03321972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trade-offs between yields, forage quality and botanical diversity in permanent grasslands of the Vosges Mountains in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey Mesbahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10242,4994 +10242,4994 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGF 2020 - Meeting the future demands for grassland production</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2020, Helsinki, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03093279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'équilibre agri-écologique, un nouveau regard sur les prairies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bayeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Paulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Plantureux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Webinaires AGREENIUM-ACTA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AGREENIUM-ACTA, Oct 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03035365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pasture ecosystem services indicators: an expert based set of indicators of ecosystem services</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Taugourdeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Messad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Louault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Michelot-Antalik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Vigneron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Grassland Federation General Meeting (EGF 2020)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, University of Helsinki, Oct 2020, Helsinki, Netherlands. 3 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05176893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">POLLIFLOR : Caractérisation fonctionnelle des habitats agropastoraux pour les communautés d’insectes pollinisateurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Michelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Baude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Burst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Chabrerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GDR POLLINECO 2e session</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2020, Mons, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02968290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pasture Ecosystem Services Indicators : an expert based set of indicators of ecosystem services</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Taugourdeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Messad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Louault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Michelot-Antalik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Vigneron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Grassland Federation General Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2020, Helsinki, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03230546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relations entre diversité fonctionnelle des traits floraux et intensification agricole pour étudier la fonction de pollinisation en prairie permanente</w:t>
+                <w:t xml:space="preserve">Pollination function is positively influenced by floral traits functional diversity in semi-natural grasslands</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Goulnik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Plantureux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marc Thery</w:t>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Théry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Baude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Delattre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDR Pollineco</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2019, Montpellier, France</w:t>
+              <w:t xml:space="preserve">28th General Meeting of the European Grassland Federation - 2020 EGF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Helsinki, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03107956v1</w:t>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02974143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les typologies agronomiques : des outils efficaces pour évaluer rendements et performances des prairies permanentes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cécile Bayeur</w:t>
+                <w:t xml:space="preserve">Relations entre diversité fonctionnelle des traits floraux et intensification agricole pour étudier la fonction de pollinisation en prairie permanente</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Goulnik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Plantureux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Thery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Baude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Michelot-Antalik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de printemps de l'AFPF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">GDR Pollineco</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02508170v1</w:t>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03107956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction of grassland values by phytosociological or agronomical approach</w:t>
+                <w:t xml:space="preserve">Les typologies agronomiques : des outils efficaces pour évaluer rendements et performances des prairies permanentes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey Mesbahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bayeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Plantureux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27. EGF general meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Cork, Ireland. 1070 p</w:t>
+              <w:t xml:space="preserve">Journées de printemps de l'AFPF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02508172v1</w:t>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02508170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controlling diffuse pollution by nitrate from agriculture : interests and limits of biophysical models for local stakeholders</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marc Benoit</w:t>
+                <w:t xml:space="preserve">Prediction of grassland values by phytosociological or agronomical approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey Mesbahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Bayeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Plantureux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XV. European Society for Agronomy Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Society for Agronomy (ESA). INT., Aug 2018, Genève, Switzerland. 180 p</w:t>
+              <w:t xml:space="preserve">27. EGF general meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Cork, Ireland. 1070 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02735930v1</w:t>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02508172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linking functional diversity of floral traits with land-use intensification to study pollination function in permanent grasslands</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérémie Goulnik</w:t>
+                <w:t xml:space="preserve">Controlling diffuse pollution by nitrate from agriculture : interests and limits of biophysical models for local stakeholders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Plantureux</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alice Michelot-Antalik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International conference on ecological sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Rennes, France</w:t>
+              <w:t xml:space="preserve">XV. European Society for Agronomy Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Society for Agronomy (ESA). INT., Aug 2018, Genève, Switzerland. 180 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03110401v1</w:t>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02735930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linking functional diversity of floral traits with land-use intensification in grasslands to study pollination function in european grasslands</w:t>
+                <w:t xml:space="preserve">Linking functional diversity of floral traits with land-use intensification to study pollination function in permanent grasslands</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Goulnik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Plantureux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Théry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Michelot-Antalik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Functional Ecology Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2018, Nancy, France</w:t>
+              <w:t xml:space="preserve">International conference on ecological sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03249554v1</w:t>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03110401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecosystem Service indicators for grasslands in relation to ecoclimatic regions and land use systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Linking functional diversity of floral traits with land-use intensification in grasslands to study pollination function in european grasslands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Goulnik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Plantureux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Théry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Michelot-Antalik</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Multiple Roles of Grassland in the European Bioeconomy - 26th General Meeting of EGF, Trondheim</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Grassland Federation, Sep 2016, Trondheim, Norway. pp.524-547</w:t>
+              <w:t xml:space="preserve">Functional Ecology Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03052688v1</w:t>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03249554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A French classification of permanent grasslands at national level to evaluate their forage and environmental services</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ecosystem Service indicators for grasslands in relation to ecoclimatic regions and land use systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Plantureux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Bernues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Huguenin-Elie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Knut Anders Hovstad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johannes Isselstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Multiple Roles of Grassland in the European Bioeconomy - 26th EGF General Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Grassland Federation, Sep 2016, Trondheim, Norway. pp.554-556</w:t>
+              <w:t xml:space="preserve">The Multiple Roles of Grassland in the European Bioeconomy - 26th General Meeting of EGF, Trondheim</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Grassland Federation, Sep 2016, Trondheim, Norway. pp.524-547</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03052716v1</w:t>
+                <w:t xml:space="preserve">hal-03052688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">To what extent are mountain permanent grasslands different from lowlands permanent grasslands? Results from a study conducted in France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">A French classification of permanent grasslands at national level to evaluate their forage and environmental services</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey A. Michaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Plantureux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Pottier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Baumont</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Plantureux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th Meeting of the FAO-CIHEAM Mountain Pastures sub-network</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Zaragoza, Spain. pp.205-209</w:t>
+              <w:t xml:space="preserve">The Multiple Roles of Grassland in the European Bioeconomy - 26th EGF General Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Grassland Federation, Sep 2016, Trondheim, Norway. pp.554-556</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03251335v1</w:t>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03052716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réévaluer et promouvoir les prairies agricoles riches en espèces : le programme « prairies fleuries »</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christine de Sainte Marie</w:t>
+                <w:t xml:space="preserve">To what extent are mountain permanent grasslands different from lowlands permanent grasslands? Results from a study conducted in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Baumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey A. Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Plantureux</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Cyril Agreil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réseau prairies : comment dépasser le paradoxe entre les connaissances scientifiques sur l'intéret des prairies et les limites rencontrées à leur utilisation dans les élevages</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2014, Caen, France</w:t>
+              <w:t xml:space="preserve">9th Meeting of the FAO-CIHEAM Mountain Pastures sub-network</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Zaragoza, Spain. pp.205-209</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01123196v1</w:t>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03251335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">To what extent do French mountain grasslands provide simultaneously biodiversity and forage services?</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">E. Pottier</w:t>
+                <w:t xml:space="preserve">Réévaluer et promouvoir les prairies agricoles riches en espèces : le programme « prairies fleuries »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine de Sainte Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Plantureux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniele Magda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mestelan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Agreil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint meeting of the "Mountain Pastures, Mediterranean Forage Resources (FAO-CIHEAM) and Mountain Cheese" networks</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Unité Mixte de Recherche sur les Herbivores (1213).; Institut d'Enseignement Supérieur et de Recherche en Alimentation, Santé Animale, Sciences Agronomiques et de l'Environnement (VetAgro Sup). FRA.; Institut National d'Etudes Supérieures Agronomiques de Montpellier (Montpellier SupAgro). FRA.; International Centre for Advanced Mediterranean Agronomic Studies (CIHEAM). INT.; Food and Agriculture Organization (FAO). ITA., Jun 2014, Lempdes et Sarragosse (Espagne), France. pp. 823-826</w:t>
+              <w:t xml:space="preserve">Réseau prairies : comment dépasser le paradoxe entre les connaissances scientifiques sur l'intéret des prairies et les limites rencontrées à leur utilisation dans les élevages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2014, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01478956v1</w:t>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01123196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of ecosystem services provided by grasslands and grassland-based systems by indicators: a regional perspective</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">To what extent do French mountain grasslands provide simultaneously biodiversity and forage services?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey A. Michaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Baumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Pottier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Plantureux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> EGF at 50: The future of European grasslands. Proceedings of the 25th General Meeting of the European Grassland Federation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Aberystwyth, United Kingdom. pp.759-762</w:t>
+              <w:t xml:space="preserve">Joint meeting of the "Mountain Pastures, Mediterranean Forage Resources (FAO-CIHEAM) and Mountain Cheese" networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Unité Mixte de Recherche sur les Herbivores (1213).; Institut d'Enseignement Supérieur et de Recherche en Alimentation, Santé Animale, Sciences Agronomiques et de l'Environnement (VetAgro Sup). FRA.; Institut National d'Etudes Supérieures Agronomiques de Montpellier (Montpellier SupAgro). FRA.; International Centre for Advanced Mediterranean Agronomic Studies (CIHEAM). INT.; Food and Agriculture Organization (FAO). ITA., Jun 2014, Lempdes et Sarragosse (Espagne), France. pp. 823-826</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01478976v1</w:t>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01478956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An indicator-based tool to assess environmental impacts of multi-species swards</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Simon Taugourdeau</w:t>
+                <w:t xml:space="preserve">Assessment of ecosystem services provided by grasslands and grassland-based systems by indicators: a regional perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Peeters</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Stolze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Hughenin-Elie</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Piotr Golinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Scimone,</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Moakes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25. General Meeting of the EGF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Aberystwyth, United Kingdom. pp.756-758</w:t>
+              <w:t xml:space="preserve"> EGF at 50: The future of European grasslands. Proceedings of the 25th General Meeting of the European Grassland Federation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Aberystwyth, United Kingdom. pp.759-762</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02739291v1</w:t>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01478976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grassland term definitions and classifications adapted to the diversity of European grassland-based systems</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">R.M. Canals</w:t>
+                <w:t xml:space="preserve">An indicator-based tool to assess environmental impacts of multi-species swards</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Plantureux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Rossignol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Taugourdeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alex de Vliegher</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Olivier Hughenin-Elie</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25. General Meeting of the European Grassland Federation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Aberystwyth, United Kingdom. 897 p</w:t>
+              <w:t xml:space="preserve">25. General Meeting of the EGF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Aberystwyth, United Kingdom. pp.756-758</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01455877v1</w:t>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02739291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Grass Use Intensity index to be used across regions and grassland managements</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Grassland term definitions and classifications adapted to the diversity of European grassland-based systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Peeters</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Beaufoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.M. Canals</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex de Vliegher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Huyghe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The role of grasslands in a green future: threats and perspectives in less favoured areas. Proceedings of the 17th Symposium of the European Grassland Federation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aslaug Helgadottir; Thoroddur Sveinsson; Thorunn Reikdal, Jun 2013, Akureyri, Iceland. pp.397-399</w:t>
+              <w:t xml:space="preserve">25. General Meeting of the European Grassland Federation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Aberystwyth, United Kingdom. 897 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01478331v1</w:t>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01455877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluer les services rendus par l'élevage dans les territoires : une première quantification sur le cas français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Ryschawy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Disenhaus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Allaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20. Rencontres autour des Recherches sur les Ruminants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut de l'Elevage (IDELE). Paris, FRA. Institut National de la Recherche Agronomique (INRA)., Dec 2013, Paris, France. pp.303-306</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01019169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing population maturity of three perennial grass species: Influence of phenology and tiller demography among mountain and plain pastures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rossignol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donato Andueza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Carrère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Duru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th Meeting of the FAO-CIHEAM Mountain Pastures Network, Pastoralism and ecosystem conservation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Trivero, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01608202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les typologies des prairies: de quoi s'agit-il ? Comment les utiliser ?</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Grass Use Intensity index to be used across regions and grassland managements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Taugourdeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Huguenin-Elie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Plantureux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée "Herbe de nos montagnes"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UE Domaine expérimental de Laqueuille (0374)., Sep 2012, Laqueuille, France</w:t>
+              <w:t xml:space="preserve">The role of grasslands in a green future: threats and perspectives in less favoured areas. Proceedings of the 17th Symposium of the European Grassland Federation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aslaug Helgadottir; Thoroddur Sveinsson; Thorunn Reikdal, Jun 2013, Akureyri, Iceland. pp.397-399</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01000673v1</w:t>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01478331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Outil d'évaluation multicritères des systèmes de cultures</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Les typologies des prairies: de quoi s'agit-il ? Comment les utiliser ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey A. Michaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Baumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal P. Carrère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre J.-P. Farrie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne A. Farruggia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Abeilles et systèmes agricoles de grandes cultures : Polinov étudie les interactions pour concevoir des systèmes de cultures innvants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2012, Poitiers, France</w:t>
+              <w:t xml:space="preserve">Journée "Herbe de nos montagnes"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UE Domaine expérimental de Laqueuille (0374)., Sep 2012, Laqueuille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02746438v1</w:t>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01000673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concilier les services rendus par les prairies pour répondre aux enjeux et relever les défis</w:t>
+                <w:t xml:space="preserve">Outil d'évaluation multicritères des systèmes de cultures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Plantureux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Éric Pottier</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian C. Bockstaller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Chabert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Decourtye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Professionnelles AFPF 2012 : Prairies Permanentes : des nouveaux atouts pour demain</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2012, Paris, France. 6 p</w:t>
+              <w:t xml:space="preserve">Abeilles et systèmes agricoles de grandes cultures : Polinov étudie les interactions pour concevoir des systèmes de cultures innvants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02744814v1</w:t>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02746438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La prairie permanente : définitions et cadre réglementaire</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Environmental impacts of grassland management at the plot and the farm scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Huguenin-Elie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Nemecek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Plantureux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Éric Pottier</w:t>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Jeanneret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lüscher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Professionnelles AFPF 2012 : Prairies Permanentes : des nouveaux atouts pour demain</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2012, Paris, France</w:t>
+              <w:t xml:space="preserve">24. General Meeting of the European Grassland Federation (EGF 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Grassland Federation (EGF). CHE., Jun 2012, Lublin, Poland. 829 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02744501v1</w:t>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02749493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Promouvoir la valeur agri-écologique des prairies : le concours agricole national des prairies fleuries</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Cyril Agreil</w:t>
+                <w:t xml:space="preserve">Polinov : la recherche de systèmes de culture performants pour l'agriculteur, pour l'apiculteur et pour les abeilles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Decourtye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orianne Rollin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Requier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Francois Odoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Prairies permanentes : de nouveaux atouts pour demain</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Française pour la Production Fourragère (AFPF). Versailles, FRA., Apr 2012, Paris, France</w:t>
+              <w:t xml:space="preserve">Colloque Polinov</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UE Unité expérimentale Entomologie (1255)., Nov 2012, Poitiers, France. 36 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01191194v1</w:t>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02746251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental impacts of grassland management at the plot and the farm scale</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Concilier les services rendus par les prairies pour répondre aux enjeux et relever les défis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Plantureux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId371" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">A. Lüscher</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Carrère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Pottier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24. General Meeting of the European Grassland Federation (EGF 2012)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Grassland Federation (EGF). CHE., Jun 2012, Lublin, Poland. 829 p</w:t>
+              <w:t xml:space="preserve">Journées Professionnelles AFPF 2012 : Prairies Permanentes : des nouveaux atouts pour demain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Paris, France. 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02749493v1</w:t>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02744814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polinov : la recherche de systèmes de culture performants pour l'agriculteur, pour l'apiculteur et pour les abeilles</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La prairie permanente : définitions et cadre réglementaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Plantureux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Carrère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Pottier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Polinov</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UE Unité expérimentale Entomologie (1255)., Nov 2012, Poitiers, France. 36 p</w:t>
+              <w:t xml:space="preserve">Journées Professionnelles AFPF 2012 : Prairies Permanentes : des nouveaux atouts pour demain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02746251v1</w:t>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02744501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the pollination value of field margin flora by means of a predictive indicator</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Bruno B. Chauvel</w:t>
+                <w:t xml:space="preserve">Promouvoir la valeur agri-écologique des prairies : le concours agricole national des prairies fleuries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine de Sainte Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Amiaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniele Magda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Plantureux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Agreil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIIth ESA Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Helsinki, Finland. pp.110</w:t>
+              <w:t xml:space="preserve">Prairies permanentes : de nouveaux atouts pour demain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Française pour la Production Fourragère (AFPF). Versailles, FRA., Apr 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02744651v1</w:t>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01191194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of pedoclimatic and management factors on botanical and functional composition of grasslands</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Assessing the pollination value of field margin flora by means of a predictive indicator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian C. Bockstaller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Ricou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Schneller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina S. Gaba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno B. Chauvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24. General Meeting of the European Grassland Federation (EGF 2012)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Grassland Federation (EGF). CHE., Jun 2012, Lublin, Poland. 829 p</w:t>
+              <w:t xml:space="preserve">XIIth ESA Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Helsinki, Finland. pp.110</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02745299v1</w:t>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02744651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des typologies pour évaluer les services agro-environnementaux des prairies permanentes</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influence of pedoclimatic and management factors on botanical and functional composition of grasslands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Plantureux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Michaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Baumont</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Prairies permanentes : de nouveaux atouts pour demain</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Française pour la Production Fourragère (AFPF). FRA., Apr 2012, Paris, France. pp.143-147</w:t>
+              <w:t xml:space="preserve">24. General Meeting of the European Grassland Federation (EGF 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Grassland Federation (EGF). CHE., Jun 2012, Lublin, Poland. 829 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01000789v1</w:t>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02745299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une typologie nationale des prairies permanentes : un outil pour caractériser leur potentiel fourrager et leur intérêt environnemental</w:t>
+                <w:t xml:space="preserve">Des typologies pour évaluer les services agro-environnementaux des prairies permanentes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey A. Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">F. Launay</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal P. Carrère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne A. Farruggia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. B. Jeangros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique D. Orth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18. Rencontres Recherches Ruminants (3 R)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2011, Paris (FRA), France. 431 p</w:t>
+              <w:t xml:space="preserve">Prairies permanentes : de nouveaux atouts pour demain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Française pour la Production Fourragère (AFPF). FRA., Apr 2012, Paris, France. pp.143-147</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02749992v1</w:t>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01000789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The development of a predictive indicator to assess the effect of agricultural practices on plant diversity in margin strips and their ecosystemic services (Pollination and Conservation flora)</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">L'utilisation des prairies permanentes au travers d'une enquête nationale sur leur place dans les systèmes d'alimentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Farrié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Launay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Pottier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Michaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Baumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">th workshop of the EWRS Working group Weeds and Biodiversity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Weed Research Society (EWRS). GBR., Feb 2011, Dijon, France. pp.34</w:t>
+              <w:t xml:space="preserve">18. Rencontres autour des Recherches sur les Ruminants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02805717v1</w:t>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02747039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception et évaluation de systèmes de culture innovants conciliant les enjeux de protection des abeilles et de durabilité de l'agriculture</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">How to classify permanent grasslands? Conclusions from a French national network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey A. Michaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Plantureux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Baumont</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. Conférence Internationale sur les Ravageurs en Agriculture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, Montpellier, France. 8 p</w:t>
+              <w:t xml:space="preserve">Grassland Farming and Land Management Systems in Mountainous Regions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Gumpenstein, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01595666v1</w:t>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03080215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'utilisation des prairies permanentes au travers d'une enquête nationale sur leur place dans les systèmes d'alimentation</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The development of a predictive indicator to assess the effect of agricultural practices on plant diversity in margin strips and their ecosystemic services (Pollination and Conservation flora)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Ricou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard B. Amiaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Plantureux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian C. Bockstaller</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18. Rencontres autour des Recherches sur les Ruminants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2011, Paris, France</w:t>
+              <w:t xml:space="preserve">th workshop of the EWRS Working group Weeds and Biodiversity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Weed Research Society (EWRS). GBR., Feb 2011, Dijon, France. pp.34</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02747039v1</w:t>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02805717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to classify permanent grasslands? Conclusions from a French national network</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Conception et évaluation de systèmes de culture innovants conciliant les enjeux de protection des abeilles et de durabilité de l'agriculture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Decourtye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orianne Rollin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Requier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Francois Odoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Grassland Farming and Land Management Systems in Mountainous Regions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2011, Gumpenstein, Austria</w:t>
+              <w:t xml:space="preserve">9. Conférence Internationale sur les Ravageurs en Agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Montpellier, France. 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03080215v1</w:t>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01595666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selection of indicators by machine learning: Application to estimate permanent grassland plant richness</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Plantureux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Villerd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard B. Amiaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Taugourdeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian C. Bockstaller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24th General Meeting of the European Grassland Federation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2011, Raumberg-Gumpenstein, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02749822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of the agronomical and environmental relevance of the CAP measure 'flowering grassland</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Une typologie nationale des prairies permanentes : un outil pour caractériser leur potentiel fourrager et leur intérêt environnemental</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey A. Michaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Plantureux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId394" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Pottier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Farrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Launay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Grassland in a changing world. Proceedings of the 23rd General Meeting of the European Grassland Federation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Saisissez le nom du laboratoire, du service ou du département., Ville service., Aug 2010, KIEL, Germany. 23rd General Meeting of the European Grassland Federation</w:t>
+              <w:t xml:space="preserve">18. Rencontres Recherches Ruminants (3 R)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2011, Paris (FRA), France. 431 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02751318v1</w:t>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02749992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les prairies permanentes françaises au coeur d'enjeux agricoles et environnementaux : de nouveaux outils pour une nouvelle approche de leur gestion</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evaluation of the agronomical and environmental relevance of the CAP measure 'flowering grassland</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Plantureux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Ney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Amiaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées AFPF : Prairies multispécifiques. Valeur agronomique et environnementale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Française pour la Production Fourragère (AFPF). Versailles, FRA., Mar 2008, Paris, France</w:t>
+              <w:t xml:space="preserve">Grassland in a changing world. Proceedings of the 23rd General Meeting of the European Grassland Federation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Saisissez le nom du laboratoire, du service ou du département., Ville service., Aug 2010, KIEL, Germany. 23rd General Meeting of the European Grassland Federation</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId395" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02755704v1</w:t>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02751318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improved estimation of mountain grassland production by using local input data in a crop model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Ruget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Godfroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Plantureux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22. general meeting of the European Grassland Federation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2008, Uppsala, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02751241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets des pratiques agricoles sur les patrons de dispersion d'espèces végétales en prairies permanentes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Amiaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Merlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Damour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Gaujour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Plantureux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. Colloque d'Ecologie des Communautés Végétales (EcoVeg4)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2008, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02754696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of agricultural practices on spatial dispersal patterns of four permanent grassland species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Amiaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Merlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Damour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Gaujour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Plantureux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22. General meeting of the European Grassland Federation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2008, Uppsala, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02753324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le réseau Indd et &amp;quot;campus durable&amp;quot; : un projet de recherche devenu projet citoyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Marcandella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Chery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Plantureux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque International "Education au Développement Durable : de l'Ecole au Campus"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2008, ALBI, France. pp./</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00289176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le modèle Dexi-SH* pour une évaluation multicritère de la durabilité agro-écologique des systèmes d'élevage laitier herbager</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Gerber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Laura Astigarraga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian C. Bockstaller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15261,290 +15261,320 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DinABio : Développement &amp; innovation en agriculture biologique. Colloque national</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2008, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01173133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grassland field margins are able to maximise plant diversity at field scale</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Catherine C. Mignolet</w:t>
+                <w:t xml:space="preserve">Les prairies permanentes françaises au coeur d'enjeux agricoles et environnementaux : de nouveaux outils pour une nouvelle approche de leur gestion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Pottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Plantureux</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Baumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne A. Farruggia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Pierre J. P. Theau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EcoSummit 2007 - Ecological Complexity and Sustainability: Challenges and Opportunities for 21st-Century's Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2007, Beijing, China</w:t>
+              <w:t xml:space="preserve">Journées AFPF : Prairies multispécifiques. Valeur agronomique et environnementale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Française pour la Production Fourragère (AFPF). Versailles, FRA., Mar 2008, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId408" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02751011v1</w:t>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02755704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biodiversity in intensive grasslands: effect of management, improvement and challenges.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Grassland field margins are able to maximise plant diversity at field scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Gaujour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Amiaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine C. Mignolet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Plantureux</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">D. Mccraken</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 13th International Occasional Symposium of the European Grassland Federation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2005, Tartu, Estonia</w:t>
+              <w:t xml:space="preserve">EcoSummit 2007 - Ecological Complexity and Sustainability: Challenges and Opportunities for 21st-Century's Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, Beijing, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId409" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02763719v1</w:t>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02751011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of biodiversity functions with agro-ecological indicators in agricultural areas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Clergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Amiaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15559,73 +15589,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. International Occasional Symposium of the European Grassland Federation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2005, TARTU, Estonia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02763303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An expert model for predicting species richness in grasslands: flora-predict</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Amiaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -15654,165 +15684,152 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. International Occasional Symposium of the European Grassland Federation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2005, TARTU, Estonia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02760939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Defoliation on Carbon Partitioning into Plant Soil Micro-Organisms System of Rye Grass (Lolium perenne) Sward</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Biodiversity in intensive grasslands: effect of management, improvement and challenges.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Plantureux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Peeters</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Robin</w:t>
+                <w:t xml:space="preserve">D. Mccraken</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20. General meeting of the European Grassland Federation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2004, Luzern, Switzerland</w:t>
+              <w:t xml:space="preserve">Proceedings of the 13th International Occasional Symposium of the European Grassland Federation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2005, Tartu, Estonia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId413" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02760109v1</w:t>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02763719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Species rarity, agricultural management and environmental factors permanent grasslands</w:t>
               </w:r>
@@ -15900,748 +15917,761 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02761558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating the agri-environmental impacts of nitrogen inputs on grasslands</w:t>
+                <w:t xml:space="preserve">Effect of Defoliation on Carbon Partitioning into Plant Soil Micro-Organisms System of Rye Grass (Lolium perenne) Sward</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Pervanchon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">S. Plantureux</w:t>
+                <w:t xml:space="preserve">S. Bazot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">André Blouet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Philippe Girardin</w:t>
+                <w:t xml:space="preserve">J. Tavernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Plantureux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Robin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. International crop science congress 2000</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2000, Hambourg, Germany</w:t>
+              <w:t xml:space="preserve">20. General meeting of the European Grassland Federation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2004, Luzern, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02765476v1</w:t>
+                <w:t xml:space="preserve">hal-02760109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinetics of root exudation from young maize plants</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
+                <w:t xml:space="preserve">Evaluating the agri-environmental impacts of nitrogen inputs on grasslands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Pervanchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Plantureux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Armand Guckert</w:t>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Blouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Bockstaller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Girardin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. ESA congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1994, Abano-Padova, Italy</w:t>
+              <w:t xml:space="preserve">3. International crop science congress 2000</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2000, Hambourg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId422" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02771999v1</w:t>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02765476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical constraint and organic matter losses of young maize roots under sterile conditions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Plantureux</w:t>
+                <w:t xml:space="preserve">Kinetics of root exudation from young maize plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Boeuf-Tremblay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Plantureux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armand Guckert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. International Conference on Sustainable Agriculture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 1993, Londres, United Kingdom. 590 p</w:t>
+              <w:t xml:space="preserve">3. ESA congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, Abano-Padova, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId424" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02772569v1</w:t>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02771999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of localized compaction of a loamy soil on rooting pattern and growth of maize (Zea Mays L.)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Pellerin</w:t>
+                <w:t xml:space="preserve">Mechanical constraint and organic matter losses of young maize roots under sterile conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Boeuf-Tremblay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Plantureux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armand Guckert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. Congress of the European Society for Agronomy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 1992, Warwick, United Kingdom</w:t>
+              <w:t xml:space="preserve">3. International Conference on Sustainable Agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 1993, Londres, United Kingdom. 590 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId425" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02772146v1</w:t>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02772569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multilocal validation of Ceres-Maize model</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
+                <w:t xml:space="preserve">Effect of localized compaction of a loamy soil on rooting pattern and growth of maize (Zea Mays L.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Plantureux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Girardin</w:t>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.A. Saunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Pellerin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">First congress of the European Society of Agronomy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 1990, Paris, France</w:t>
+              <w:t xml:space="preserve">2. Congress of the European Society for Agronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 1992, Warwick, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId428" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02777051v1</w:t>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02772146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prise en compte du stress hydrique dans CERES-Maize</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Plantureux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Girardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque La vie du mais</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 1990, Pau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02772435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relations entre facteur hydrique, drainage et evolution de la flore des prairies en Lorraine</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
+                <w:t xml:space="preserve">Multilocal validation of Ceres-Maize model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Plantureux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Armand Guckert</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Girardin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16. Congres International des Herbages</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 1989, Nice, France</w:t>
+              <w:t xml:space="preserve">First congress of the European Society of Agronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 1990, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId431" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02783266v1</w:t>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02777051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Typologie des prairies permanentes du plateau lorrain</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
+                <w:t xml:space="preserve">Relations entre facteur hydrique, drainage et evolution de la flore des prairies en Lorraine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylviane Oberle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Plantureux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Bonischot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16656,51 +16686,146 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16. Congres International des Herbages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 1989, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02783266v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Typologie des prairies permanentes du plateau lorrain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Plantureux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Bonischot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armand Guckert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">16. Congres International des Herbages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 1989, Nice, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02783843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -16710,659 +16835,659 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of polyphenol content and antioxidant activity of a network of French pasture grasses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Maxin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Peudpièce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien S. Couvreur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Le Meurlay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Plantureux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">30. General Meeting of the European Grassland Federation (EGF)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Leeuwarden, Netherlands. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04650349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The virtual university of agroecology project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Doré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Plantureux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">May Balabane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International symposium on agroecology and food and nutrition security</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01357027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing the multiple services provided by livestock: a French case-study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie J. Ryschawy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Disenhaus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles G. Allaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">64. Annual Meeting of the European Federation of Animal Science (EAAP 2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Nantes, France. Wageningen Academic Publishers, 19, 2013, Book of Abstracts of the 64th Annual Meeting of the European Federation of Animal Science</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02745046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les typologies des prairies: comment ça marche ? A quoi ça sert ? Exemple à partir de la typologie AOP du Massif central et de la typologie nationale.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey A. Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Baumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal P. Carrère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Farrie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne A. Farruggia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée "L'Herbe de nos montagnes"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Laqueuille, France. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02810954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">INDIBIO : Élaborer des indicateurs relatifs aux effets des pratiques agricoles sur la biodiversité dans les systèmes d'exploitation d élevage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Manneville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Chanseaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Amiaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Plantureux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Farruggia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées AFPF - Prairies permanentes : de nouveaux atouts pour demain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, Paris, France. 2 p., 2012, Prairies permanentes : de nouveaux atouts pour demain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01268040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">e-FLORA-sys, a website tool to evaluate the agronomical and environmental value of grasslands</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Plantureux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -17378,51 +17503,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Grassland in a changing world. Proceedings of the 23rd General Meeting of the European Grassland Federation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2010, KIEL, Germany. , Grassland Science in Europe, 15, 2010, Grassland in a changing world. Proceedings of the 23th General Meeting of the European Grassland Federation Kiel, Germany August 29th - September 2nd 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02756686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -17432,78 +17557,78 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les prairies permanentes du massif des Vosges. Typologie agroécologique et diagnostic prairial.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bayeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hennequin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey Mesbahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17511,523 +17636,523 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Plantureux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03018334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les prairies au service de l'élevage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Couvreur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Doligez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paule Mahmoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Bes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Delaby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Educagri, 105 p., 2018, 979-10-275-0161-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId457" w:history="1">
-              <w:r>
-[...54 lines deleted...]
-            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02791500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les prairies au service de l'élevage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Couvreur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Delaby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Doligez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paule Mahmoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Marnay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Educagri, 332 p., 2018, 979-10-275-0160-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02790714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prairies permanentes : des références pour valoriser leur diversité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Baumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Plantureux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Farrie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey A. Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Institut de l'Elevage, pp.128, 2011, 978-2-36343-000-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02811364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">1er concours agricole national des prairies fleuries dans les Parcs naturels régionaux et les Parcs nationaux. Fiches de notation des jurys locaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Mestelan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Vansteelant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Agreil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Amiaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine de Sainte Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">14 p., 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01197842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -18037,91 +18162,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traitements alternatifs des maladies en élevage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coline Huant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlin Lassalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Lombardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Salagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18130,671 +18255,671 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Plantureux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRAE. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire d’Agroécologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , 2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.17180/fbb9-b980⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03728302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconciling production and biodiversity in management of pastures and grasslands</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Plantureux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Burleigh dodds science publishing. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reconciling agricultural production and biodiversity conservation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, Burleigh dodds series in agriculture science - Series n° 282, 978-1-78676-348-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02966746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Systèmes de culture innovants conciliant protection des abeilles et durabilité de l'agriculture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Gayrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Chabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeric Emonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Plantureux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Chaigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Abeilles et Paysages : enjeux apicoles et agricoles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions Quae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 192 p., 2015, Update Sciences and Technologies, 978-2-7592-2358-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02800526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performances agronomiques et gestion des légumineuses dans les systèmes de productions végétales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Helene Jeuffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Biarnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Cohan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guénaëlle Corre-Hellou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Gastal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les légumineuses pour des systèmes agricoles et alimentaires durables</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions Quae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 512 p., 2015, 978-2-7592-2334-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01259113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le réseau IndDD et « Campus Durable » : un projet de recherche devenu projet citoyen</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId484" w:history="1">
+                <w:t xml:space="preserve">Le réseau IndDD et Campus Durable : un projet de recherche devenu projet citoyen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Marcandella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Chery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Plantureux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'éducation au développement durable : De l'école au campus</w:t>
+              <w:t xml:space="preserve">Le développement durable de l’école au campus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Harmattan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 484 p., 2010, Questions contemporaines, 978-2-296-12152-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'Harmattan</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-02823000v1</w:t>
+                <w:t xml:space="preserve">hal-04326351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le réseau IndDD et Campus Durable : un projet de recherche devenu projet citoyen</w:t>
+                <w:t xml:space="preserve">Le réseau IndDD et « Campus Durable » : un projet de recherche devenu projet citoyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId487" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Chery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Plantureux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le développement durable de l’école au campus</w:t>
+              <w:t xml:space="preserve">L'éducation au développement durable : De l'école au campus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Harmattan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 484 p., 2010, Questions contemporaines, 978-2-296-12152-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId486" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04326351v1</w:t>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02823000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Drainage des prairies permanentes dans l'est de la France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Oberle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Plantureux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Bonischot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18809,51 +18934,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La prairie et sa production</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INRA, 1991</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02847281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -18863,527 +18988,527 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stratégie d’échantillonnage et protocoles d’acquisition des données permettant de caractériser les conditions stationnelles et les communautés végétales, d’acquérir des indicateurs fonctionnels et d’habitat d’espèces pour évaluer l’état de conservation de prairies et pelouses semi-naturelles de huit régions métropolitaines mises en oeuvre dans le cadre du projet SurPas (2018-2021)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Alard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Amiaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bonis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Chabrerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dutoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">UMR 6042 GEOLAB CNRS Université Clermont Auvergne. 2025, pp.20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05322777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Volet &amp;quot;écosystèmes agricoles&amp;quot; de l’Évaluation Française des Écosystèmes et des Services Écosystémiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Therond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Tichit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Tibi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Accatino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Biju-Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[0] INRA. 2017, pp.966</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId494" w:history="1">
-              <w:r>
-[...58 lines deleted...]
-            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02791232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId497" w:history="1">
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conception et appropriation de MAE à obligation de résultat sur les surfaces herbagères : comment concilier pertinence écologique et agricole dans l'action publique en faveur de la biodiversité ? (acronyme DIVA2 : MAE Résultat)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Plantureux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId498" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Amiaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine de Sainte-Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Agreil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Deverre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] irstea. 2010, pp.50</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId499" w:history="1">
-              <w:r>
-[...58 lines deleted...]
-            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02597155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId501" w:history="1">
+            <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prospective Agriculture et Biodiversité - Inra - Département Environnement Agronomie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Plantureux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Bellon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Burel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Chauvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Dajoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[0] auto-saisine. 2009, 308 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId503" w:history="1">
-              <w:r>
-[...58 lines deleted...]
-            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01173757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId505"/>
+      <w:footerReference w:type="default" r:id="rId507"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -19451,51 +19576,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4BD07E30"/>
+    <w:nsid w:val="39E2B5B6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -19682,51 +19807,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sylvain-plantureux" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9186-5517" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/083930434" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04412391v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Pac&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bonis" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Alard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cian Blaix" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Burst" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2024.111586" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04546392v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Taugourdeau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Louault" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Michelot-Antalik" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Messad" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Munoz" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/glr2.12069" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04193131v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhak Rouabah" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Lasserre-Joulin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Plantureux" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Amiaud" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1744-7917.13261" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04225908v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Huguenin-Elie" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Baumont" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04417217v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambra Di Blasi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Manoli" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Banliat" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Petit" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su152416793" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03829175v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mignolet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Barataud" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bradel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Carbonnel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Chauchard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2022-vol86-art04" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03760368v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Pires" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Mariau" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Salagnat" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Barrier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03682779v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dumont" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rossignol" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jeanneret" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Sabrina Jerrentrup" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fsufs.2022.881410" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03321965v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Goulnik" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dajoz" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/insects12080680" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05068658v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Roux" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rge.9910" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03118406v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey A. Michaud" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Delaby" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2020.33.3.4543" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915375v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Thery" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Baude" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Delattre" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2020.107033" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392277v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Mesbahi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2019.105956" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02919115v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin van Reeth" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/een.12913" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392175v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bockstaller" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Lassere-Joulain" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helmut Meiss" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sausse" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayo van Der Werf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/bzmzzf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622850v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Carr&#232;re" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. -M. Le Henaff" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pierre" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507231v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;fan Jurjanz" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vivier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Plantureux" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02478440v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Allier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Barbottin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Aupinel" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bretagnolle" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Chabert" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/ljuuog" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507233v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bayeur" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03185415v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602571v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Ryschawy" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Disenhaus" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bertrand" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Allaire" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Aznar" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731117000829" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629407v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Poutaraud" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Michelot" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.7b00425" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01477460v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Bernard" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Beno&#238;t" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Roger-Estrade" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2016.08.050" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269006v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Villerd" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2014.10.011" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01475933v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pottier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0021859614000653" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-1K45CZLR-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270210v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Magda" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine de Sainte Marie" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Agreil" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00267-015-0553-6" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198278v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Tichit" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2015.28.1.3008" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01477748v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rossignol" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Andueza" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cruz" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Duru" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gfs.12067" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-T8WF74BS-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268889v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/een.12064" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B508100449D8A44F2854D647B3422F69A0E3E886/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024900v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Ricou" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Schneller" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C. Bockstaller" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2014.03.022" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NK5S3ZF1-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198201v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Delagarde" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lherm" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Emile" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Martin-Clouaire" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595383v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Decourtye" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Gayrard" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Requier" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orianne Rollin" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/spmb-5b92" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268534v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.989" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966835v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel A. Decourtye" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gayrard" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chabert" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649354v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal P. Carr&#232;re" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne A. Farruggia" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Jeangros" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Orth" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210434v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Doll&#233;" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sindy Moreau" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966838v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517814v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pottier" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre J.-P. Farrie" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/993x-2985" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648425v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Pottier" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646289v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Cruz" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0021859611000530" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00930482v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Gaujour" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-011-0015-3" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651709v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651312v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donato Andueza" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Picard" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2494.2011.00821.x" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/14380FEED2E4222EC4499A8E62C6F921FC3D3FDE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939227v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Mignolet" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard B. Amiaud" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642409v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000070v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dobremez" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648037v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Slezack-Deschaumes" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Piutti" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136964v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Thi&#233;beau" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Badenhausser" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Meiss" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/2m6w-jh64" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173148v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Gerber" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Astigarraga" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Fiorelli" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Hostiou" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/c6ay-2v28" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665508v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Slimani" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louhichi Brinis" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Soltane" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00886428v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Guichard" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Makowski" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aveline" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Girardin" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/agro:2007052" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656037v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brinis" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Soltane" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664879v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Pervanchon" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00886277v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Clergue" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-90-481-2666-8_21" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680242v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Pervanchon" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Peign&#233;" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2004.06.001" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FXHKW2D6-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683492v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Al Haj Khaled Raouda" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Duru" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre J. P. Theau" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1654-1103.2005.tb02378.x" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4557B7E142FBA41F47988421B045638773B199AE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677402v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Peeters" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mccracken" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676791v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682780v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Thiollet" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Girardin" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676095v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tubeileh" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Groleau-Renaud" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Guckert" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669918v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698675v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Traore" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Groleau-Renaud" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashraf Tubeileh" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Boeuf-Tremblay" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693717v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695451v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694787v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617818v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12538078.1996.10515736" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697665v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12538078.1996.10515730" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02715494v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00011330" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-Q03GMGTJ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02712540v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Szustak" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lipiec" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713480v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Bonischot" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02712559v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bonischot" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00885344v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Girardin" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Fouquet" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jy Chapot" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/agro:19910101" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701435v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Morel" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Habib" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02709375v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Morel" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chenu" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02725739v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02722051v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02724344v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.X. de Montard" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Laissus" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Planquaert" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03909566v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Petit" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Couvreur" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03750504v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03750501v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03750499v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne A. Poutaraud Naidenov" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03368231v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Mariau" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pires" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Barrier" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03959524v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03368313v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03321972v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Tardif" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Boubert" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;ghan Boulembert" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loan Madej" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/BDEE2021-09528" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974143v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Th&#233;ry" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03093279v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03035365v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Paulin" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176893v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Vigneron" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968290v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Michel" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chabrerie" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03230546v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Michelot-Antalik" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03107956v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508170v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508172v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735930v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Benoit" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03110401v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03249554v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03052688v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Bernues" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Knut Anders Hovstad" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Isselstein" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03052716v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03251335v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123196v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mestelan" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01478956v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01478976v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Peeters" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Stolze" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Golinski" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Scimone," TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Moakes" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739291v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hughenin-Elie" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455877v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Beaufoy" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.M. Canals" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex de Vliegher" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Huyghe" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01478331v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019169v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bertrand" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Aubert" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608202v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Duru" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000673v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746438v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Michel" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Decourtye" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744814v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Pottier" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744501v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191194v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749493v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Nemecek" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jeanneret" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. L&#252;scher" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746251v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Francois Odoux" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Henry" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744651v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina S. Gaba" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B. Chauvel" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745299v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Michaud" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000789v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. B. Jeangros" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749992v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Farrier" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Launay" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805717v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595666v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747039v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Farri&#233;" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Michaud" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03080215v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749822v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751318v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Ney" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755704v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751241v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Ruget" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Godfroy" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754696v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Merlin" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Damour" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753324v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00289176v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Marcandella" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Chery" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173133v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Laura Astigarraga" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751011v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763719v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mccraken" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763303v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760939v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760109v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bazot" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tavernier" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Robin" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761558v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gainel" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765476v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pervanchon" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Blouet" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771999v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Boeuf-Tremblay" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02772569v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02772146v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Saunier" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pellerin" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02777051v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02772435v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vincent" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02783266v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Oberle" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02783843v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04650349v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Maxin" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Peudpi&#232;ce" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien S. Couvreur" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Le Meurlay" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01357027v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dor&#233;" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=May Balabane" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Richard" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745046v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie J. Ryschawy" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles G. Allaire" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810954v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Farrie" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268040v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Manneville" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Chanseaume" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Farruggia" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756686v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03018334v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hennequin" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791500v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Doligez" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paule Mahmoudi" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Bes" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790714v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Marnay" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811364v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Launay" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197842v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Vansteelant" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03728302v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Huant" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlin Lassalle" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Lombardi" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/fbb9-b980" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02966746v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800526v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Chabert" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Emonet" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Chaigne" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r4700-abeilles-et-paysages.html" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259113v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Jeuffroy" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Biarnes" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Cohan" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;na&#235;lle Corre-Hellou" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Gastal" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://prodinra.inra.fr/record/332853" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823000v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chery" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=31566" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326351v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Marcandella" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02847281v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Oberle" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322777v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dutoit" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791232v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Therond" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Tibi" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Accatino" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Biju-Duval" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597155v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Amiaud" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine de Sainte-Marie" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Deverre" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173757v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Bellon" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Burel" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Chauvel" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sylvain-plantureux" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9186-5517" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/083930434" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04546392v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Taugourdeau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Louault" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Michelot-Antalik" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Messad" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Munoz" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/glr2.12069" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04412391v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Pac&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bonis" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Alard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cian Blaix" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Burst" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2024.111586" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04193131v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhak Rouabah" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Lasserre-Joulin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Plantureux" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Amiaud" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1744-7917.13261" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04417217v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambra Di Blasi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Manoli" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Banliat" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Petit" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su152416793" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04225908v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Huguenin-Elie" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Baumont" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03829175v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mignolet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Barataud" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bradel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Carbonnel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Chauchard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2022-vol86-art04" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03760368v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Pires" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Mariau" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Salagnat" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Barrier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03682779v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dumont" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rossignol" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jeanneret" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Sabrina Jerrentrup" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fsufs.2022.881410" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03321965v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Goulnik" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dajoz" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/insects12080680" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05068658v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Roux" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rge.9910" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03118406v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey A. Michaud" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Delaby" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2020.33.3.4543" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915375v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Thery" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Baude" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Delattre" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2020.107033" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392277v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Mesbahi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2019.105956" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02919115v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin van Reeth" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/een.12913" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392175v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bockstaller" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Lassere-Joulain" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helmut Meiss" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sausse" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayo van Der Werf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/bzmzzf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622850v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Carr&#232;re" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. -M. Le Henaff" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pierre" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02478440v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Allier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Barbottin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Aupinel" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bretagnolle" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Chabert" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/ljuuog" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507231v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;fan Jurjanz" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vivier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Plantureux" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507233v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bayeur" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03185415v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602571v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Ryschawy" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Disenhaus" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bertrand" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Allaire" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Aznar" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731117000829" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629407v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Poutaraud" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Michelot" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.7b00425" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01477460v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Bernard" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Beno&#238;t" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Roger-Estrade" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2016.08.050" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01475933v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pottier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0021859614000653" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-1K45CZLR-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270210v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Magda" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine de Sainte Marie" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Agreil" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00267-015-0553-6" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198278v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Tichit" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2015.28.1.3008" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269006v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Villerd" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2014.10.011" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01477748v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rossignol" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Andueza" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cruz" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Duru" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gfs.12067" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-T8WF74BS-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268889v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/een.12064" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B508100449D8A44F2854D647B3422F69A0E3E886/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024900v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Ricou" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Schneller" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C. Bockstaller" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2014.03.022" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NK5S3ZF1-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198201v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Delagarde" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lherm" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Emile" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Martin-Clouaire" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595383v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Decourtye" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Gayrard" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Requier" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orianne Rollin" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/spmb-5b92" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268534v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.989" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966838v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel A. Decourtye" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gayrard" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chabert" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649354v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal P. Carr&#232;re" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne A. Farruggia" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Jeangros" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Orth" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210434v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Doll&#233;" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sindy Moreau" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966835v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648425v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Pottier" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646289v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Cruz" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0021859611000530" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00930482v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Gaujour" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-011-0015-3" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651709v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651312v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donato Andueza" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Picard" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2494.2011.00821.x" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/14380FEED2E4222EC4499A8E62C6F921FC3D3FDE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517814v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pottier" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre J.-P. Farrie" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/993x-2985" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000070v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dobremez" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642409v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard B. Amiaud" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648037v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Slezack-Deschaumes" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Piutti" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939227v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Mignolet" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136964v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Thi&#233;beau" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Badenhausser" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Meiss" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/2m6w-jh64" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173148v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Gerber" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Astigarraga" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Fiorelli" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Hostiou" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/c6ay-2v28" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665508v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Slimani" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louhichi Brinis" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Soltane" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00886428v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Guichard" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Makowski" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aveline" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Girardin" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/agro:2007052" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656037v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brinis" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Soltane" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664879v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Pervanchon" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677402v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Peeters" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mccracken" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683492v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Al Haj Khaled Raouda" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Duru" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre J. P. Theau" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1654-1103.2005.tb02378.x" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4557B7E142FBA41F47988421B045638773B199AE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00886277v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Clergue" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-90-481-2666-8_21" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680242v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Pervanchon" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Peign&#233;" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2004.06.001" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FXHKW2D6-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676791v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682780v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Thiollet" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Girardin" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676095v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tubeileh" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Groleau-Renaud" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Guckert" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669918v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698675v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Traore" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Groleau-Renaud" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashraf Tubeileh" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Boeuf-Tremblay" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693717v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694787v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695451v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617818v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12538078.1996.10515736" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697665v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12538078.1996.10515730" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02715494v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00011330" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-Q03GMGTJ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02712540v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Szustak" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lipiec" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713480v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Bonischot" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02712559v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bonischot" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00885344v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Girardin" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Fouquet" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jy Chapot" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/agro:19910101" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701435v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Morel" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Habib" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02709375v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Morel" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chenu" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02725739v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02722051v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02724344v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.X. de Montard" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Laissus" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Planquaert" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05614158v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Maxin" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Peudpiece" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Couvreur" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Le Meurlay" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03909566v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Petit" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03750504v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03750501v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03750499v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne A. Poutaraud Naidenov" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03368231v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Mariau" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pires" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Barrier" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03368313v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03959524v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03321972v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Tardif" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Boubert" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;ghan Boulembert" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loan Madej" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/BDEE2021-09528" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03093279v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03035365v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Paulin" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176893v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Vigneron" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968290v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Michel" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chabrerie" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03230546v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Michelot-Antalik" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974143v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Th&#233;ry" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03107956v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508170v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508172v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735930v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Benoit" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03110401v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03249554v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03052688v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Bernues" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Knut Anders Hovstad" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Isselstein" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03052716v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03251335v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123196v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mestelan" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01478956v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01478976v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Peeters" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Stolze" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Golinski" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Scimone," TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Moakes" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739291v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hughenin-Elie" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455877v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Beaufoy" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.M. Canals" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex de Vliegher" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Huyghe" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019169v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bertrand" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Aubert" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608202v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Duru" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01478331v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000673v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746438v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Michel" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Decourtye" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749493v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Nemecek" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jeanneret" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. L&#252;scher" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746251v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Francois Odoux" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Henry" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744814v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Pottier" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744501v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191194v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744651v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina S. Gaba" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B. Chauvel" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745299v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Michaud" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000789v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. B. Jeangros" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747039v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Farri&#233;" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Launay" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Michaud" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03080215v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805717v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595666v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749822v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749992v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Farrier" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751318v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Ney" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751241v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Ruget" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Godfroy" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754696v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Merlin" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Damour" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753324v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00289176v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Marcandella" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Chery" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173133v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Laura Astigarraga" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755704v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751011v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763303v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760939v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763719v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mccraken" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761558v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gainel" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760109v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bazot" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tavernier" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Robin" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765476v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pervanchon" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Blouet" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771999v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Boeuf-Tremblay" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02772569v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02772146v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Saunier" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pellerin" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02772435v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vincent" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02777051v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02783266v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Oberle" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02783843v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04650349v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Peudpi&#232;ce" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien S. Couvreur" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01357027v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dor&#233;" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=May Balabane" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Richard" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745046v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie J. Ryschawy" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles G. Allaire" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810954v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Farrie" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268040v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Manneville" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Chanseaume" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Farruggia" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756686v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03018334v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hennequin" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791500v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Doligez" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paule Mahmoudi" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Bes" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790714v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Marnay" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811364v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Launay" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197842v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Vansteelant" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03728302v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Huant" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlin Lassalle" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Lombardi" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/fbb9-b980" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02966746v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800526v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Chabert" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Emonet" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Chaigne" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r4700-abeilles-et-paysages.html" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259113v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Jeuffroy" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Biarnes" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Cohan" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;na&#235;lle Corre-Hellou" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Gastal" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://prodinra.inra.fr/record/332853" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326351v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Marcandella" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chery" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=31566" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823000v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02847281v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Oberle" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322777v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dutoit" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791232v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Therond" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Tibi" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Accatino" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Biju-Duval" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597155v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Amiaud" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine de Sainte-Marie" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Deverre" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173757v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Bellon" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Burel" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Chauvel" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>