--- v0 (2026-03-19)
+++ v1 (2026-05-01)
@@ -110,5834 +110,6098 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (46)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (48)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unveiling the Hidden Feast: A Model to Translate Molecular Detection Into Predation Rate—Application Example on Biological Control by Generalist Predators in Agricultural Fields</w:t>
+                <w:t xml:space="preserve">Comparing Methods for Measuring Predation: Toward a Quantitative–Informative Indicator of Natural Pest Control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Yann Tricault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Abel Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ambre Sacco‐martret de Préville</w:t>
+                <w:t xml:space="preserve">Sylvain Poggi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Tricault</w:t>
+                <w:t xml:space="preserve">Elsa Canard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Poggi</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Manuel Plantegenest</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology Resources</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 25 (8), pp.e70033. </w:t>
+              <w:t xml:space="preserve">Entomologia Experimentalis et Applicata</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, Special issue 8th International Entomophagous Insects Conference, </w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/1755-0998.70033⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/eea.70099⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05222698v1</w:t>
+                <w:t xml:space="preserve">hal-05598288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A hitchhiker's guide to Europe: mapping human-mediated spread of the invasive Japanese beetle</w:t>
+                <w:t xml:space="preserve">Quantifying Species‐ and Community‐Level Predation by Carabids on Pests and Beneficials in Wheat and Beet Fields</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leyli Borner</w:t>
+                <w:t xml:space="preserve">Marion Rosec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Tricault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Poggi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Canard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Davide Martinetti</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ambre Sacco Martret de Préville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeoBiota</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 94, pp.1-14. </w:t>
+              <w:t xml:space="preserve">Entomologia Experimentalis et Applicata</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, SPECIAL ISSUE 8th International Entomophagous Insects Conference, </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3897/neobiota.94.126283⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/eea.70107⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04660576v1</w:t>
+                <w:t xml:space="preserve">hal-05606391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers l'émergence de stratégies territoriales pour renforcer les régulations biologiques : une approche transdisciplinaire</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Unveiling the Hidden Feast: A Model to Translate Molecular Detection Into Predation Rate—Application Example on Biological Control by Generalist Predators in Agricultural Fields</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abel Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Petit</w:t>
+                <w:t xml:space="preserve">Kévan Rastello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Alignier</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Hugues Boussard</w:t>
+                <w:t xml:space="preserve">Ambre Sacco‐martret de Préville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Tricault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Poggi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.17180/ciag-2024-vol96-art07⟩</w:t>
+              <w:t xml:space="preserve">Molecular Ecology Resources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 25 (8), pp.e70033. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1755-0998.70033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04728255v1</w:t>
+                <w:t xml:space="preserve">hal-05222698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Building integrated plant health surveillance: a proactive research agenda for anticipating and mitigating disease and pest emergence</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A hitchhiker's guide to Europe: mapping human-mediated spread of the invasive Japanese beetle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leyli Borner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Martinetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Poggi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CABI Agriculture and Bioscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s43170-024-00273-8⟩</w:t>
+              <w:t xml:space="preserve">NeoBiota</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 94, pp.1-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3897/neobiota.94.126283⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04672656v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04660576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taupins : Réflexions stratégiques</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Vers l'émergence de stratégies territoriales pour renforcer les régulations biologiques : une approche transdisciplinaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Alignier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Allart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Aviron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Boussard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Pomme de Terre Française</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 96, pp.88-99. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17180/ciag-2024-vol96-art07⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04931423v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04728255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wireworm management in conservation agriculture</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Building integrated plant health surveillance: a proactive research agenda for anticipating and mitigating disease and pest emergence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Soubeyrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Estoup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ronan Le Cointe</w:t>
+                <w:t xml:space="preserve">Astrid Cruaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Malembic-Maher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manuel Plantegenest</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Christine Meynard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Arthropod-Plant Interactions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 17 (4), pp.421-427. </w:t>
+              <w:t xml:space="preserve">CABI Agriculture and Bioscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 5, pp.72. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11829-023-09966-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s43170-024-00273-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04083996v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04672656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un OAD pour prévoir l'abondance de taupins</w:t>
+                <w:t xml:space="preserve">Taupins : Réflexions stratégiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Roche</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Bruno Ngala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Barbary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Larroudé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Poggi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Le Cointe</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phytoma </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 762, pp.45-50</w:t>
+              <w:t xml:space="preserve">La Pomme de Terre Française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 655, pp.58</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04932458v1</w:t>
+                <w:t xml:space="preserve">hal-04931423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Building capacities for the design of agroecological landscapes</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Wireworm management in conservation agriculture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Le Cointe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Plantegenest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Poggi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.agee.2022.108263⟩</w:t>
+              <w:t xml:space="preserve">Arthropod-Plant Interactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 17 (4), pp.421-427. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11829-023-09966-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03853832v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04083996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predicting the seasonal flight activity of Myzus persicae , the main aphid vector of Virus Yellows in sugar beet</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Martin Luquet</w:t>
+                <w:t xml:space="preserve">Un OAD pour prévoir l'abondance de taupins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Poggi</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Manuel Plantegenest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Larroudé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Thibord</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Le Cointe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pest Management Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Phytoma </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 762, pp.45-50</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04161101v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04932458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new chapter of the Japanese beetle invasion saga: predicting suitability from long-invaded areas to inform surveillance strategies in Europe</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Davide Martinetti</w:t>
+                <w:t xml:space="preserve">Predicting the seasonal flight activity of Myzus persicae , the main aphid vector of Virus Yellows in sugar beet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Luquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Poggi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Buchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Poggi</w:t>
+                <w:t xml:space="preserve">Manuel Plantegenest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Tricault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Entomologia Generalis</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Pest Management Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ps.7653⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1127/entomologia/2023/2073⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04423503v1</w:t>
+                <w:t xml:space="preserve">hal-04161101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A decision support system based on Bayesian modelling for pest management: Application to wireworm risk assessment in maize fields</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A new chapter of the Japanese beetle invasion saga: predicting suitability from long-invaded areas to inform surveillance strategies in Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leyli Borner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Martinetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Poggi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Smart Agricultural Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.atech.2022.100162⟩</w:t>
+              <w:t xml:space="preserve">Entomologia Generalis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Entomologia Generalis, 43 (5), pp.951-960. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1127/entomologia/2023/2073⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04087700v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04423503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etat des lieux des connaissances sur les taupins (Coléoptères : Elatéridés) et des stratégies alternatives aux pesticides pour la gestion des dégâts</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean Claude Ogier</w:t>
+                <w:t xml:space="preserve">Building capacities for the design of agroecological landscapes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Alignier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Allart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Aviron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Boussard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 342, pp.108263. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.agee.2022.108263⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17180/ciag-2023-vol89-art07⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04338839v1</w:t>
+                <w:t xml:space="preserve">hal-03853832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Weather and landscape drivers of the regional level of pest occurrence in arable agriculture: A multi-pest analysis at the French national scale</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Petit</w:t>
+                <w:t xml:space="preserve">A decision support system based on Bayesian modelling for pest management: Application to wireworm risk assessment in maize fields</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Poggi</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Manuel Plantegenest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Larroudé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Thibord</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Le Cointe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.agee.2022.108105⟩</w:t>
+              <w:t xml:space="preserve">Smart Agricultural Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 4, pp.100162. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.atech.2022.100162⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03766524v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04087700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A nationwide pest risk analysis in the context of the ongoing Japanese beetle invasion in Continental Europe: The case of metropolitan France</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Poggi</w:t>
+                <w:t xml:space="preserve">Etat des lieux des connaissances sur les taupins (Coléoptères : Elatéridés) et des stratégies alternatives aux pesticides pour la gestion des dégâts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Le Cointe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Larroudé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Thibord</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jörn Lehmus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Desneux</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean Claude Ogier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Insect Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/finsc.2022.1079756⟩</w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 89, pp.78-90. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17180/ciag-2023-vol89-art07⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04169728v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04338839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Dark Side of Shade: How Microclimates Drive the Epidemiological Mechanisms of Coffee Berry Disease</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Weather and landscape drivers of the regional level of pest occurrence in arable agriculture: A multi-pest analysis at the French national scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeric Courson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Poggi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Ricci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phytopathology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1094/phyto-06-21-0247-r⟩</w:t>
+              <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 338, pp.108105. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.agee.2022.108105⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03696612v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03766524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prévoir les vols de pucerons virulifères grâce à l'épidemiosurveillance</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A nationwide pest risk analysis in the context of the ongoing Japanese beetle invasion in Continental Europe: The case of metropolitan France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Poggi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Desneux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Jactel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Tayeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Tricault</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Manuel Plantegenest</w:t>
+                <w:t xml:space="preserve">François Verheggen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Newsletter PNRInfo</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Frontiers in Insect Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/finsc.2022.1079756⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03764914v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04169728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alternative Strategies for Controlling Wireworms in Field Crops: A Review</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">The Dark Side of Shade: How Microclimates Drive the Epidemiological Mechanisms of Coffee Berry Disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natacha Motisi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Papaïx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Poggi</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Lorenzo Furlan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agriculture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/agriculture11050436⟩</w:t>
+              <w:t xml:space="preserve">Phytopathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 112 (6), pp.1235-1243. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1094/phyto-06-21-0247-r⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03227675v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03696612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet TAUPIC: le risque taupins</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Prévoir les vols de pucerons virulifères grâce à l'épidemiosurveillance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Malet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe Larroudé</w:t>
+                <w:t xml:space="preserve">Y. Tricault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Luquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Poggi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Buchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Poggi</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Manuel Plantegenest</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Pomme de Terre Française</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021</w:t>
+              <w:t xml:space="preserve">Newsletter PNRInfo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03764865v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03764914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Procédure ALM de cartographie automatique du paysage</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Benoît Ricci</w:t>
+                <w:t xml:space="preserve">Alternative Strategies for Controlling Wireworms in Field Crops: A Review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Poggi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Le Cointe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jörn Lehmhus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Poggi</w:t>
+                <w:t xml:space="preserve">Manuel Plantegenest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Furlan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (436), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/agriculture11050436⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03151041v1</w:t>
+                <w:t xml:space="preserve">hal-03227675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic role of grasslands as sources of soil-dwelling insect pests: New insights from in silico experiments for pest management strategies</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Projet TAUPIC: le risque taupins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Le Hingrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Malet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Larroudé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Poggi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Le Cointe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Modelling</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">La Pomme de Terre Française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2020.109378⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03344605v1</w:t>
+                <w:t xml:space="preserve">hal-03764865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How can models foster the transition towards future agricultural landscapes?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Procédure ALM de cartographie automatique du paysage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Allart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Ricci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Poggi</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Ecological Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 103, pp.1-12</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03134671v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03151041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a methodological framework for a robust prediction of the main behaviours of dairy cows using a combination of machine learning algorithms on accelerometer data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lucile Riaboff</w:t>
+                <w:t xml:space="preserve">Dynamic role of grasslands as sources of soil-dwelling insect pests: New insights from in silico experiments for pest management strategies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Poggi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mike Sergent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youcef Mammeri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Poggi</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Aubin</w:t>
+                <w:t xml:space="preserve">Manuel Plantegenest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Le Cointe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers and Electronics in Agriculture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compag.2019.105179⟩</w:t>
+              <w:t xml:space="preserve">Ecological Modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 440, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2020.109378⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02453497v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03344605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une méthode simple pour élever des larves de taupins du genre Agriotes en conditions contrôlées</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">How can models foster the transition towards future agricultural landscapes?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Poggi</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Vinatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Hannachi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esther Sanz Sanz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabrielle Rudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Advances in Ecological Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, The future of agricultural landscapes, 64 (2), pp.305-368. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/bs.aecr.2020.11.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03297002v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03134671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coffee tree architecture and its interactions with microclimates drive the dynamics of coffee berry disease in coffee trees.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Development of a methodological framework for a robust prediction of the main behaviours of dairy cows using a combination of machine learning algorithms on accelerometer data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabienne Ribeyre</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Lucile Riaboff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Poggi</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Madouasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Couvreur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Aubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-019-38775-5⟩</w:t>
+              <w:t xml:space="preserve">Computers and Electronics in Agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 169, pp.105179. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compag.2019.105179⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02095889v1</w:t>
+                <w:t xml:space="preserve">hal-02453497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Issues and challenges in landscape models for agriculture: from the representation of agroecosystems to the design of management strategies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Une méthode simple pour élever des larves de taupins du genre Agriotes en conditions contrôlées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Le Cointe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Manuel Plantegenest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Sylvain Poggi</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Landscape Ecology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 100, pp.45-51</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02567492v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03297002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taupins sur maïs : importance relative des facteurs de risque</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Coffee tree architecture and its interactions with microclimates drive the dynamics of coffee berry disease in coffee trees.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natacha Motisi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Ribeyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Poggi</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phytoma la Défense des Végétaux</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (1), pp.2544. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-019-38775-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02623232v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02095889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inferring ecological processes from population signatures: A simulation-based heuristic for the selection of sampling strategies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Issues and challenges in landscape models for agriculture: from the representation of agroecosystems to the design of management strategies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Poggi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Papaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Bellot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Poggi</w:t>
+                <w:t xml:space="preserve">Claire Lavigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Baudry</w:t>
+                <w:t xml:space="preserve">Frédérique Angevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yoann Bourhis</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Florence Le Ber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Modelling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2018.06.010⟩</w:t>
+              <w:t xml:space="preserve">Landscape Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 33 (10), pp.1679-1690. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10980-018-0699-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02567500v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02567492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How effective is large landscape-scale planning for reducing local weed infestations? A landscape-scale modelling approach</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Parisey</w:t>
+                <w:t xml:space="preserve">Taupins sur maïs : importance relative des facteurs de risque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Poggi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Le Cointe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Riou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Larroudé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Thibord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Modelling</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Phytoma la Défense des Végétaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 717, pp. 37-40</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02567504v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02623232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relative influence of climate and agroenvironmental factors on wireworm damage risk in maize crops</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Inferring ecological processes from population signatures: A simulation-based heuristic for the selection of sampling strategies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Bellot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Poggi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Baudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Bourhis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Parisey</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Pest Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10340-018-0951-7⟩</w:t>
+              <w:t xml:space="preserve">Ecological Modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 385, pp.12-25. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2018.06.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01840983v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02567500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Connectivity of cropped vs. semi-natural habitats mediates biodiversity: A case study of carabid beetles communities</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Etienne Lalechère</w:t>
+                <w:t xml:space="preserve">How effective is large landscape-scale planning for reducing local weed infestations? A landscape-scale modelling approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Ricci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Duflot</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId114" w:history="1">
+                <w:t xml:space="preserve">Charlotte Allanic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Langot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Parisey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.agee.2018.08.025⟩</w:t>
+              <w:t xml:space="preserve">Ecological Modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 384, pp.221-232. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2018.06.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02567498v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02567504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prévision des risques et élaboration de nouvelles techniques de lutte pour la protection des cultures contre les attaques de taupins</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Relative influence of climate and agroenvironmental factors on wireworm damage risk in maize crops</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Poggi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Le Cointe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Riou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Larroudé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Thibord</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">E. Quilliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.15454/1.5137781155320183E12⟩</w:t>
+              <w:t xml:space="preserve">Journal of Pest Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 91 (2), pp.585-599. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10340-018-0951-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01607283v1</w:t>
+                <w:t xml:space="preserve">hal-01840983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Foraging as the landscape grip for population dynamics—A mechanistic model applied to crop protection</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Connectivity of cropped vs. semi-natural habitats mediates biodiversity: A case study of carabid beetles communities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Aviron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Lalechère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Duflot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Parisey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Poggi</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Modelling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2017.03.005⟩</w:t>
+              <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 268, pp.34-43. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.agee.2018.08.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01595720v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02567498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of landscape heterogeneity on crop colonization by natural predators of pests in protected horticultural cropping systems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Poggi</w:t>
+                <w:t xml:space="preserve">Prévision des risques et élaboration de nouvelles techniques de lutte pour la protection des cultures contre les attaques de taupins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Thibord</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Larroude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Chabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann-David Varennes</w:t>
+                <w:t xml:space="preserve">François Villeneuve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélie Lefevre</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">E. Quilliot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IOBC WPRS Bulletin</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 55, pp.215-233. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15454/1.5137781155320183E12⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02617546v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01607283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rearranging agricultural landscapes towards habitat quality optimisation: In silico application to pest regulation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+                <w:t xml:space="preserve">Foraging as the landscape grip for population dynamics—A mechanistic model applied to crop protection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Bourhis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lionel Roques</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Poggi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youcef Mammeri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Le Cointe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel Soubeyrand</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Benoit Ricci</w:t>
+                <w:t xml:space="preserve">Anne-Marie Cortesero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Complexity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecocom.2016.07.003⟩</w:t>
+              <w:t xml:space="preserve">Ecological Modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 354, pp.26-36. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2017.03.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01512077v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01595720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local landscape heterogeneity affects crop colonization by natural enemies in protected horticultural cropping systems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Effects of landscape heterogeneity on crop colonization by natural predators of pests in protected horticultural cropping systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Aviron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Poggi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann-David Varennes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Lefevre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IOBC WPRS Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 122, pp.160-163</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01458660v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02617546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reducing the use of pesticides with site-specific application: the chemical control of Rhizoctonia solani as a case of study for the management of soil- borne diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ronan Le Cointe</w:t>
+                <w:t xml:space="preserve">Rearranging agricultural landscapes towards habitat quality optimisation: In silico application to pest regulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Parisey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Bourhis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Roques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Simon</w:t>
+                <w:t xml:space="preserve">Samuel Soubeyrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Delarue</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Melen Leclerc</w:t>
+                <w:t xml:space="preserve">Benoit Ricci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0163221⟩</w:t>
+              <w:t xml:space="preserve">Ecological Complexity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 28, pp.113-122. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecocom.2016.07.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01462777v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01512077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Management of wireworm damage in maize fields using new, landscape-scale strategies</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Local landscape heterogeneity affects crop colonization by natural enemies in protected horticultural cropping systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Aviron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Poggi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann-David Varennes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Lefevre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s13593-014-0279-5⟩</w:t>
+              <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 227, pp.1-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.agee.2016.04.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01284300v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01458660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do farming practices affect natural enemies at the landscape scale?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reducing the use of pesticides with site-specific application: the chemical control of Rhizoctonia solani as a case of study for the management of soil- borne diseases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Le Cointe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Delarue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Puech</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Maxime Hervé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melen Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Landscape Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10980-014-0103-2⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 11 (9), pp.1-18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0163221⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01208789v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01462777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Management of wireworm damage in maize fields using new, landscape-scale strategies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Saussure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Plantegenest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Thibord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Larroudé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Poggi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 35 (2), pp.793-802. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s13593-014-0279-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02567509v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01284300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perception-based foraging for competing resources: Assessing pest population dynamics at the landscape scale from heterogeneous resource distribution</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Do farming practices affect natural enemies at the landscape scale?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Puech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Poggi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Baudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Aviron</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Modelling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2015.05.029⟩</w:t>
+              <w:t xml:space="preserve">Landscape Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 30 (1), pp.125-140. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10980-014-0103-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01252655v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01208789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interplay between parasitism and host ontogenic resistance in the epidemiology of the soil-borne plant pathogen Rhizoctonia solani.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Management of wireworm damage in maize fields using new, landscape-scale strategies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Saussure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Plantegenest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Thibord</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Larroudé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Poggi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0105159⟩</w:t>
+              <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 35 (2), pp.793-802. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13593-014-0279-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01208751v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02567509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organic vs. conventional farming dichotomy: Does it make sense for natural enemies?</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Perception-based foraging for competing resources: Assessing pest population dynamics at the landscape scale from heterogeneous resource distribution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Bourhis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Poggi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youcef Mammeri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Cortesero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Le Ralec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.agee.2014.05.002⟩</w:t>
+              <w:t xml:space="preserve">Ecological Modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 312, pp.211-221. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2015.05.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01208749v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01252655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epidemiological analysis of the effects of biofumigation for biological control of root rot in sugar beet</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Poggi</w:t>
+                <w:t xml:space="preserve">Interplay between parasitism and host ontogenic resistance in the epidemiology of the soil-borne plant pathogen Rhizoctonia solani.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas E Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Le Cointe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Delarue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. A.N. Filipe</w:t>
+                <w:t xml:space="preserve">Stéphanie Morliere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Lucas</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thierry Doré</w:t>
+                <w:t xml:space="preserve">Francoise Montfort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Pathology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-3059.2012.02618.x⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9 (8), pp.e105159. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0105159⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01186857v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01208751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Percolation-Based Risk Index for Pathogen Invasion: Application to Soilborne Disease in Propagation Systems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Organic vs. conventional farming dichotomy: Does it make sense for natural enemies?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Puech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Baudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Joannon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Poggi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Aviron</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phytopathology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1094/PHYTO-02-13-0033-R⟩</w:t>
+              <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 194, pp.48-57. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.agee.2014.05.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01208671v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01208749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seasonality and the evolutionary divergence of plant parasites</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Epidemiological analysis of the effects of biofumigation for biological control of root rot in sugar beet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natacha Motisi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Poggi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. A.N. Filipe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Doré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1890/10-2442.1⟩</w:t>
+              <w:t xml:space="preserve">Plant Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 62 (1), pp.69 - 78. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-3059.2012.02618.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00729263v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01186857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Percolation-Based Risk Index for Pathogen Invasion: Application to Soilborne Disease in Propagation Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Poggi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. M. Neri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violaine Deytieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bates</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Otten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Phytopathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 103 (10), pp.1012 - 1019. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1094/PHYTO-02-13-0033-R⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01208671v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seasonality and the evolutionary divergence of plant parasites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Marie Hamelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magda Castel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Poggi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Andrivon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Mailleret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 92 (12), pp.2159-2166. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1890/10-2442.1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00729263v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Measurement of acoustic particle velocities in enclosed sound field: Assessment of two Laser Doppler Velocimetry measuring systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Gazengel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Poggi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Acoustics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 66 (1), pp.15-44. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.apacoust.2004.07.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01877779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5947,4756 +6211,4877 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How many prey does a predator eat in a day?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abel Louis Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévan Rastello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ambre Sacco--Martret de Préville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Canard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27th International Congress of Entomology (ICE2024 Kyoto)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2025, Kyoto (Japan), Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05302460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A comparison of natural pest control measurement methods: which indicators do we need to quantify predation?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Tricault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abel Louis Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Poggi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Canard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Plantegenest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Entomophagous Insects Conference (IEIC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Tours (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05301726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution of models to the assessment of risks associated with wireworm infestation and damage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Poggi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st workshop of the European Wireworm Research Network</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Oslo, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04671130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Building a surveillance strategy for the Japanese beetle in Europe: accounting for likelihood of entry and establishment to achieve early detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leyli Borner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Martinetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Poggi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXVII International Congress of Entomology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2024, Kyoto (Japan), Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04939292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agroecology in action: engaging with stakeholders to move towards pesticide-free landscapes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Boussard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Poggi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Young</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">52nd GfÖ annual meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Leipzig, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04208259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combining models of agricultural landscapes and soil-dwelling pest population dynamics to design novel management strategies against wireworms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Poggi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mike Sergent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Boussard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youcef Mammeri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Plantegenest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXVI International Congress of Entomology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Helsinki, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03738779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oral presentation at SFE² GfÖ EEF joint meeting 2022 (Metz, France): A call for mixed surveillance strategies for containing the invasion of the Japanese Beetle in Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leyli Borner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Martinetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Poggi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International conference in Ecology &amp; Evolution - SFE²-GfÖ-EEF - Metz 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03875819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Popillia japonica en Europe - Analyses de risque et surveillance pour une détection précoce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leyli Borner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Martinetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Poggi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4ème séminaire de recherche du Plan National Dépérissement du Vignoble</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2022, Tours, France. 12p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04107933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wireworms in conservation agriculture as a case study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Le Cointe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Baptiste Thibord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Larroudé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Plantegenest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXVI International Congress of Entomology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Helsinki, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05464981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring the potential of co-designed landscapes to promote biological pest control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Alignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Allart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Aviron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Boussard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Landscape 2021. Diversity for Sustainable and Resilient Agriculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03544323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remontée automatique du comportement des vaches laitières à partir d'algorithmes de Machine Learning et de modèles probabilistes appliqués à des données accéléromètriques : une approche prometteuse pour améliorer la gestion du pâturage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Riaboff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Couvreur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Madouasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Poggi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Agronomie et Intelligence Artificielle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2020, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02885223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelle efficacité d’une gestion à une échelle paysagère large des abondances locales d’adventices? Une approche de modélisation à l’échelle du paysage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Ricci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Allanic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Langot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Parisey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire final du projet de recherche ANR CoSAC-Gestion des adventices dans un contexte de changement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2019, Paris, France. article issu d'un poster</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02737542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temporal dynamics of grasslands as sources of soil-dwelling insect pests: implications for landscape-scale pest management strategies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Poggi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mike Sergent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youcef Mammeri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Poggi</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Manuel Plantegenest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Le Cointe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Society of Ecological Modelling Global Conference (ISEM 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Salzburg, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02790816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antagonistic effects of shade on the epidemiological mechanisms driving coffee berry disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Motisi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Papaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Poggi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th World Congress on Agroforestry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02787594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A mechanistic model for the population dynamics of invertebrate pests with above-belowground life stages: case study of click beetles and wireworms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Poggi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual Meeting ElatPro Project</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Gand, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02785634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanistic-statistical modelling of Coffee Berry Disease (CBD) dynamics and elucidation of the epidemiological mechanisms affected by shade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Motisi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Papaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Poggi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sfécologie-2018, International Conference of Ecological Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02733756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of landscape heterogeneity on crop colonization by natural predators of pests in protected horticultural cropping systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Aviron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Poggi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann-David Varennes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Lefevre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. meeting of the IOBC/WPRS Working Group "Landscape management for functional biodiversity"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, Dundee, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02733483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enjeux et défis de la modélisation des paysages agricoles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Poggi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire ANR : Ecologisation des systèmes de productions agricoles pour renforcer le contrôle biologique des bioagresseurs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 22 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02784988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation mécanistico- statistique de la dynamique du Coffee Berry Disease et élucidation des mécanismes épidémiologiques affectés par la culture sous ombrage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Motisi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Papaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Poggi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées du GDR Ecologie Statistique EcoStat</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01604692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamiques de populations en milieu hétérogène : modèles et estimation de paramètres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bonnefon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Roques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Bourhis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Franck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire "Ecologisation des systèmes de productions agricoles pour renforcer le contrôle biologique des bioagresseurs"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02733519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisation de la modélisation statistique pour simuler la contribution des systèmes agricoles aux organisations du paysage et à la biodiversité : Exemple des carabes forestiers et de cultures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Aviron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Lalechère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Duflot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Poggi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Parisey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque PAYOTTE 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, réseau interdisciplinaire PAYOTE., Oct 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02790265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agriculture et continuités écologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Aviron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Lalechère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Duflot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Boussard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Parisey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Qu’est-ce qui se trame en Bretagne ? Journée d’information et d’échanges sur la mise en place de la trame verte et bleue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Vannes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02788607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation de dynamiques de populations et de paysages: application à la protection des cultures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Poggi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée MEME: modélisation, environnement, mathématiques, écologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02793214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyser les effets des systèmes de culture et de l’hétérogénéité des paysages agricoles sur les communautés d’ennemis naturels : exemples d’approches méthodologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Aviron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Poggi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Baudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Puech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire COPACABANA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, NA, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01458654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution of annual crops vs. semi-natural habitats to landscape connectivity for different types of carabid beetle communities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Aviron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Poggi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Parisey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Duflot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Boussard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IALE World congress 2015.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Portland, United States. 11 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01458650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Favoriser la dynamique d'un auxiliaire de culture Carabidae au sein d'une mosaïque agricole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Parisey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Bourhis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Poggi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Agroécologie &amp; Systèmes de Culture Innovants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2015, Les Ponts-de-Cé, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02800670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of statistical frameworks to study the relationship between landscape features and pest insect abundance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Riou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Gosme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Parisey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Poggi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque PAYOTE 2014. Modélisation de paysages agricoles pour l’analyse et la simulation de processus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02743307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modèle Agriconnect un simulateur de paysage couplant modèle agronomique et modèle écologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Boussard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Aviron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Joannon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Martel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire PAYOTE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Paris, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01458682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seasonality and the evolutionary divergence of plant parasites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Marie Hamelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magda M. Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Poggi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Andrivon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Mailleret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th European Conference on Mathematical and Theoretical Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Cracovie, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02804607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolutionary insights from semi-discrete plant epidemic models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magda Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Marie Hamelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Poggi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Andrivon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Mailleret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Conference on Mathematical and Theoretical Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Krakow, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00848403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Opportunities to reduce &amp;lt;em&amp;gt;Rhizoctonia solani&amp;lt;/em&amp;gt; expression on carrots by biofumigation with Indian mustard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise F. Montfort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Poggi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Morliere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emile Lemarchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28. International Horticultural Congress on Science and Horticulture for People (IHC2010): International Symposium on Plant Protection</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2010, Lisbonne, Portugal. 324 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02748613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An experimental approach in controlled conditions for understanding biofumigation effects at the succession scale on Rhizoctonia solani expression on carrots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise F. Montfort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emile Lemarchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Morliere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Poggi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">34th International Carrot Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2010, Kennewick, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02751961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution, par une approche bayésienne, à l’étude de l’effet de la biofumigation sur une épidémie de Rhizoctone brun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramzi Mraidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Motisi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise F. Montfort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Rivot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Poggi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3ème Conférence Internationale de la Société Francophone de Biologie Théorique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Tunis, Tunisie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02815534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thresholds for the invasive spread and control of soil-borne disease in plant propagation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Poggi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Deytieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franco Neri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bates</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfred Otten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th International Epidemiology Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Geneva, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02753639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prédiction précoce de la syncope chez l'homme par réseaux de neurones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Feuilloy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Schang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-Olivier Fortrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Poggi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elizabeth Bellard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20 ıeme colloque GRETSI sur le Traitement du Signal et des Images</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Louvain-la-Neuve - Belgique, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01166387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Real-Time Acoustic Velocity Measurement in the Air by Means of Laser Doppler Velocimetry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Le Duff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Poggi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Plantier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Valière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Instrumentation and Measurement Technology Conference - IMTC 2001</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2001, Budapest, Hungary. pp.234--238, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/IMTC.2001.928818⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01206931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mise En ØE uvre D'une Boucle À Verrouillage Phase Pour L'estimation de Vitesse Particulaire Acoustique Par Anémomérie Laser À Effet Doppler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Le Duff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Poggi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Plantier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Valière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque interdisciplinaire en instrumentation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01164534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesure En Temps Réel de Vitesse Particulaire Acoustique Par Anémométrie Laser À Effet Doppler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Le Duff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Poggi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Plantier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Valière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque interdisciplinaire en instrumentation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01164537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surveillance à l’échelle des territoires</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Predictive ecology for invasive species risk assessment: A narrative review and a case study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Martinetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Poggi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leyli Borner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Lannou C., Rasplus J.-Y., Soubeyrand S., Gautier M., Rossi J.-P. eds. </w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Soubeyrand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Elsevier BV. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Crises sanitaires en agriculture. Les espèces invasives sous surveillance</w:t>
-[...17 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Advances in Ecological Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/bs.aecr.2026.02.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04116016v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05587473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effective biodiversity monitoring could be facilitated by networks of simple sensors and a shift to incentivising results</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Surveillance à l’échelle des territoires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Poggi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Thébaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leyli Borner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Martinetti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Lannou C., Rasplus J.-Y., Soubeyrand S., Gautier M., Rossi J.-P. eds. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Future of Agricultural Landscapes, Part III</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Crises sanitaires en agriculture. Les espèces invasives sous surveillance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Chapitre 12, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editions Quæ</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.187-202, 2023, Savoir-faire, 978-2-7592-3482-0</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03687665v1</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04116016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paysages, bioagresseurs, ennemis naturels et niveaux de régulation biologique</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Effective biodiversity monitoring could be facilitated by networks of simple sensors and a shift to incentivising results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Reboud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Poggi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...14 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bohan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Paysage, biodiversité fonctionnelle et santé des plantes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Future of Agricultural Landscapes, Part III</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 65, Elsevier, pp.339-365, 2021, Advances in Ecological Research, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/bs.aecr.2021.10.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02885276v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03687665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyses statistiques des relations entre mosaïque paysagère et processus écologiques</w:t>
-[...72 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Paysages, bioagresseurs, ennemis naturels et niveaux de régulation biologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Rusch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Franck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Plantegenest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Poggi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Ricci</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Editions Quae Eudcagri Editions. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Paysage, biodiversité fonctionnelle et santé des plantes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02885276v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analyses statistiques des relations entre mosaïque paysagère et processus écologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Barbu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Papaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Aviron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lavigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Paysage, biodiversité fonctionnelle et santé des plantes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions Quae Educagri Editions</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 304 p., 2019, Sciences en Partage (Quae), 9782759230136 9782759230143 9782759230150</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02790217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10706,117 +11091,117 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présentation du projet européen IPM-Popillia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Poggi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Martinetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leyli Borner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03257341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10826,283 +11211,283 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demande d’évaluation du risque simplifiée (ERS) lié à Popillia japonica, le scarabée japonais, pour la France métropolitaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Verheggen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Desneux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Jactel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Poggi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Biondi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Saisine n° 2021-SA-0090, Anses. 2022, 202 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">anses-04023723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A model-based approach to assess the effectiveness of pest biocontrol by natural enemies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mamadou Ciss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Poggi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Memmah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Franck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Gosme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[University works] auto-saisine. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01609595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId283"/>
+      <w:footerReference w:type="default" r:id="rId291"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -11249,51 +11634,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222698v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Masson" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;van Rastello" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre Sacco&#8208;martret de Pr&#233;ville" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Tricault" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Poggi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.70033" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04660576v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leyli Borner" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Martinetti" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/neobiota.94.126283" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04728255v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Petit" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Alignier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Allart" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Aviron" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Boussard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-vol96-art07" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04672656v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Soubeyrand" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Estoup" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Cruaud" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Malembic-Maher" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Meynard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s43170-024-00273-8" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04931423v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ngala" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Barbary" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Larroud&#233;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Le Cointe" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04083996v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Plantegenest" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11829-023-09966-9" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04932458v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Roche" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Thibord" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03853832v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2022.108263" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161101v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Luquet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Buchard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ps.7653" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423503v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/entomologia/2023/2073" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04087700v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atech.2022.100162" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04338839v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rn Lehmus" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Ogier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2023-vol89-art07" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03766524v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Courson" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Ricci" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2022.108105" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04169728v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Desneux" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Jactel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Tayeh" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Verheggen" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/finsc.2022.1079756" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03696612v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Motisi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Papa&#239;x" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/phyto-06-21-0247-r" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03764914v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Tricault" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-03227675v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rn Lehmhus" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Furlan" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agriculture11050436" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03764865v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Hingrat" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Malet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03151041v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03344605v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Sergent" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcef Mammeri" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2020.109378" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03134671v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Vinatier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Hannachi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Sanz Sanz" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Rudi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.aecr.2020.11.004" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02453497v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Riaboff" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Madouasse" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Couvreur" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Aubin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2019.105179" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03297002v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095889v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Ribeyre" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-38775-5" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02567492v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Papaix" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lavigne" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Angevin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Le Ber" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-018-0699-8" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623232v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Riou" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02567500v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Bellot" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Baudry" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Bourhis" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Parisey" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2018.06.010" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02567504v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Allanic" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Langot" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2018.06.029" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840983v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10340-018-0951-7" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02567498v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Lalech&#232;re" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Duflot" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2018.08.025" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G49W6GN6-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607283v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Larroude" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Chabert" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Villeneuve" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Quilliot" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5137781155320183E12" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595720v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Cortesero" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2017.03.005" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617546v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann-David Varennes" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Lefevre" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512077v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Roques" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Soubeyrand" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Ricci" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecocom.2016.07.003" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GKTH0K2J-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458660v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2016.04.013" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462777v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Simon" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Delarue" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Herv&#233;" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melen Leclerc" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0163221" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284300v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Saussure" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-014-0279-5" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208789v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Puech" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-014-0103-2" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02567509v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01252655v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Le Ralec" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2015.05.029" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208751v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas E Simon" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Morliere" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Montfort" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0105159" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208749v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Joannon" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2014.05.002" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186857v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A.N. Filipe" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lucas" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dor&#233;" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3059.2012.02618.x" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208671v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. M. Neri" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Deytieux" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bates" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Otten" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-02-13-0033-R" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729263v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Marie Hamelin" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magda Castel" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Andrivon" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Mailleret" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1890/10-2442.1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877779v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Gazengel" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2004.07.001" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V8GK6VN1-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302460v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Louis Masson" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Etienne" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre Sacco--Martret de Pr&#233;ville" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Canard" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05301726v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04671130v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04939292v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04208259v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gilbert" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Young" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03738779v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875819v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04107933v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05464981v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Morvan" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baptiste Thibord" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03544323v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alignier" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02885223v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737542v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790816v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787594v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785634v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733756v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733483v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02784988v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604692v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733519v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bonnefon" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bourhis" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Franck" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Klein" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790265v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788607v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793214v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458654v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458650v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Duflot" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800670v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743307v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gosme" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458682v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Martel" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Roche" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804607v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magda M. Castel" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00848403v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748613v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise F. Montfort" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Collin" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Lemarchand" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751961v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815534v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramzi Mraidi" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Rivot" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753639v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco Neri" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bates" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfred Otten" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166387v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Feuilloy" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Schang" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Olivier Fortrat" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Bellard" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206931v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Le Duff" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Plantier" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Vali&#232;re" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IMTC.2001.928818" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164534v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164537v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04116016v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Th&#233;baud" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1749/9782759234837/crises-sanitaires-en-agriculture" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03687665v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Reboud" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bohan" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.aecr.2021.10.006" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02885276v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Rusch" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790217v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Barbu" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fabre" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1576/9782759230136/paysage-biodiversite-fonctionnelle-et-sante-des-plantes" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03257341v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04023723v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Biondi" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609595v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Ciss" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Memmah" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05598288v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Tricault" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Masson" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Poggi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Canard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Plantegenest" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eea.70099" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-05606391v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Rosec" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre Sacco Martret de Pr&#233;ville" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eea.70107" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222698v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;van Rastello" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre Sacco&#8208;martret de Pr&#233;ville" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.70033" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04660576v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leyli Borner" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Martinetti" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/neobiota.94.126283" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04728255v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Petit" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Alignier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Allart" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Aviron" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Boussard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-vol96-art07" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04672656v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Soubeyrand" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Estoup" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Cruaud" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Malembic-Maher" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Meynard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s43170-024-00273-8" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04931423v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ngala" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Barbary" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Larroud&#233;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Le Cointe" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04083996v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11829-023-09966-9" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04932458v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Roche" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Thibord" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161101v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Luquet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Buchard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ps.7653" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423503v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/entomologia/2023/2073" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03853832v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2022.108263" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04087700v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atech.2022.100162" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04338839v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rn Lehmus" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Ogier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2023-vol89-art07" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03766524v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Courson" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Ricci" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2022.108105" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04169728v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Desneux" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Jactel" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Tayeh" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Verheggen" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/finsc.2022.1079756" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03696612v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Motisi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Papa&#239;x" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/phyto-06-21-0247-r" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03764914v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Tricault" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-03227675v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rn Lehmhus" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Furlan" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agriculture11050436" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03764865v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Hingrat" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Malet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03151041v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03344605v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Sergent" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcef Mammeri" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2020.109378" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03134671v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Vinatier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Hannachi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Sanz Sanz" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Rudi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.aecr.2020.11.004" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02453497v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Riaboff" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Madouasse" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Couvreur" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Aubin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2019.105179" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03297002v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095889v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Ribeyre" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-38775-5" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02567492v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Papaix" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lavigne" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Angevin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Le Ber" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-018-0699-8" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623232v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Riou" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02567500v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Bellot" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Baudry" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Bourhis" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Parisey" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2018.06.010" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02567504v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Allanic" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Langot" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2018.06.029" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840983v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10340-018-0951-7" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02567498v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Lalech&#232;re" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Duflot" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2018.08.025" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G49W6GN6-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607283v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Larroude" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Chabert" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Villeneuve" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Quilliot" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5137781155320183E12" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595720v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Cortesero" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2017.03.005" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617546v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann-David Varennes" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Lefevre" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512077v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Roques" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Soubeyrand" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Ricci" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecocom.2016.07.003" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GKTH0K2J-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458660v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2016.04.013" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462777v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Simon" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Delarue" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Herv&#233;" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melen Leclerc" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0163221" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284300v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Saussure" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-014-0279-5" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208789v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Puech" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-014-0103-2" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02567509v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01252655v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Le Ralec" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2015.05.029" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208751v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas E Simon" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Morliere" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Montfort" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0105159" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208749v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Joannon" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2014.05.002" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186857v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A.N. Filipe" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lucas" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dor&#233;" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3059.2012.02618.x" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208671v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. M. Neri" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Deytieux" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bates" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Otten" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-02-13-0033-R" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729263v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Marie Hamelin" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magda Castel" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Andrivon" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Mailleret" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1890/10-2442.1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877779v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Gazengel" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2004.07.001" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V8GK6VN1-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302460v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Louis Masson" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Etienne" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre Sacco--Martret de Pr&#233;ville" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05301726v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04671130v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04939292v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04208259v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gilbert" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Young" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03738779v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875819v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04107933v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05464981v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Morvan" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baptiste Thibord" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03544323v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alignier" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02885223v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737542v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790816v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787594v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785634v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733756v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733483v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02784988v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604692v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733519v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bonnefon" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bourhis" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Franck" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Klein" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790265v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788607v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793214v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458654v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458650v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Duflot" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800670v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743307v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gosme" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458682v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Martel" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Roche" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804607v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magda M. Castel" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00848403v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748613v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise F. Montfort" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Collin" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Lemarchand" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751961v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815534v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramzi Mraidi" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Rivot" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753639v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco Neri" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bates" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfred Otten" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166387v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Feuilloy" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Schang" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Olivier Fortrat" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Bellard" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206931v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Le Duff" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Plantier" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Vali&#232;re" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IMTC.2001.928818" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164534v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164537v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05587473v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.aecr.2026.02.006" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04116016v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Th&#233;baud" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1749/9782759234837/crises-sanitaires-en-agriculture" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03687665v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Reboud" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bohan" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.aecr.2021.10.006" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02885276v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Rusch" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790217v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Barbu" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fabre" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1576/9782759230136/paysage-biodiversite-fonctionnelle-et-sante-des-plantes" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03257341v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04023723v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Biondi" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609595v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Ciss" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Memmah" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>