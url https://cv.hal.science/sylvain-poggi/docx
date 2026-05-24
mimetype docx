--- v1 (2026-05-01)
+++ v2 (2026-05-24)
@@ -1039,693 +1039,693 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04931423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wireworm management in conservation agriculture</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Un OAD pour prévoir l'abondance de taupins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Plantegenest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Larroudé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Thibord</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Le Cointe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Arthropod-Plant Interactions</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Phytoma </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 762, pp.45-50</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04083996v1</w:t>
+                <w:t xml:space="preserve">hal-04932458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un OAD pour prévoir l'abondance de taupins</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Roche</w:t>
+                <w:t xml:space="preserve">Wireworm management in conservation agriculture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Le Cointe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Plantegenest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Poggi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phytoma </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Arthropod-Plant Interactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 17 (4), pp.421-427. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11829-023-09966-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04932458v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04083996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predicting the seasonal flight activity of Myzus persicae , the main aphid vector of Virus Yellows in sugar beet</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Building capacities for the design of agroecological landscapes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Alignier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Allart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Aviron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Boussard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pest Management Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ps.7653⟩</w:t>
+              <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 342, pp.108263. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.agee.2022.108263⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04161101v1</w:t>
+                <w:t xml:space="preserve">hal-03853832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new chapter of the Japanese beetle invasion saga: predicting suitability from long-invaded areas to inform surveillance strategies in Europe</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Davide Martinetti</w:t>
+                <w:t xml:space="preserve">Predicting the seasonal flight activity of Myzus persicae , the main aphid vector of Virus Yellows in sugar beet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Luquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Poggi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Buchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Plantegenest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Tricault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Entomologia Generalis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, Entomologia Generalis, 43 (5), pp.951-960. </w:t>
+              <w:t xml:space="preserve">Pest Management Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1127/entomologia/2023/2073⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ps.7653⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04423503v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04161101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Building capacities for the design of agroecological landscapes</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A new chapter of the Japanese beetle invasion saga: predicting suitability from long-invaded areas to inform surveillance strategies in Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leyli Borner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Martinetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Poggi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 342, pp.108263. </w:t>
+              <w:t xml:space="preserve">Entomologia Generalis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Entomologia Generalis, 43 (5), pp.951-960. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.agee.2022.108263⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1127/entomologia/2023/2073⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03853832v1</w:t>
+                <w:t xml:space="preserve">hal-04423503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A decision support system based on Bayesian modelling for pest management: Application to wireworm risk assessment in maize fields</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Plantegenest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Larroudé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Thibord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Le Cointe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1802,51 +1802,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Le Cointe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Larroudé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Thibord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jörn Lehmus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2278,77 +2278,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prévoir les vols de pucerons virulifères grâce à l'épidemiosurveillance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Tricault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Luquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Poggi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Buchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Plantegenest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2514,247 +2514,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03227675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet TAUPIC: le risque taupins</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Philippe Larroudé</w:t>
+                <w:t xml:space="preserve">Procédure ALM de cartographie automatique du paysage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Allart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Ricci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Poggi</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Pomme de Terre Française</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021</w:t>
+              <w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 103, pp.1-12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03764865v1</w:t>
+                <w:t xml:space="preserve">hal-03151041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Procédure ALM de cartographie automatique du paysage</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Benoît Ricci</w:t>
+                <w:t xml:space="preserve">Projet TAUPIC: le risque taupins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Le Hingrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Malet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Larroudé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Poggi</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Le Cointe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 103, pp.1-12</w:t>
+              <w:t xml:space="preserve">La Pomme de Terre Française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03151041v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03764865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic role of grasslands as sources of soil-dwelling insect pests: New insights from in silico experiments for pest management strategies</w:t>
               </w:r>
@@ -3339,416 +3339,416 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02095889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Issues and challenges in landscape models for agriculture: from the representation of agroecosystems to the design of management strategies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Inferring ecological processes from population signatures: A simulation-based heuristic for the selection of sampling strategies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Bellot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Poggi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Lavigne</w:t>
+                <w:t xml:space="preserve">Jacques Baudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédérique Angevin</w:t>
+                <w:t xml:space="preserve">Yoann Bourhis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Le Ber</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nicolas Parisey</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Landscape Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 33 (10), pp.1679-1690. </w:t>
+              <w:t xml:space="preserve">Ecological Modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 385, pp.12-25. </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10980-018-0699-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2018.06.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02567492v1</w:t>
+                <w:t xml:space="preserve">hal-02567500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taupins sur maïs : importance relative des facteurs de risque</w:t>
+                <w:t xml:space="preserve">Issues and challenges in landscape models for agriculture: from the representation of agroecosystems to the design of management strategies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Poggi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Baptiste Riou</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Baptiste Thibord</w:t>
+                <w:t xml:space="preserve">Julien Papaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lavigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Angevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Le Ber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phytoma la Défense des Végétaux</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Landscape Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 33 (10), pp.1679-1690. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10980-018-0699-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02623232v1</w:t>
+                <w:t xml:space="preserve">hal-02567492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inferring ecological processes from population signatures: A simulation-based heuristic for the selection of sampling strategies</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Taupins sur maïs : importance relative des facteurs de risque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Poggi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Le Cointe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Riou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Larroudé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Thibord</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Modelling</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Phytoma la Défense des Végétaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 717, pp. 37-40</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02567500v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02623232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How effective is large landscape-scale planning for reducing local weed infestations? A landscape-scale modelling approach</w:t>
               </w:r>
@@ -3786,51 +3786,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Allanic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Langot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Parisey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecological Modelling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 384, pp.221-232. </w:t>
@@ -3894,77 +3894,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Poggi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Le Cointe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Riou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Larroudé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Thibord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Pest Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 91 (2), pp.585-599. </w:t>
@@ -4041,51 +4041,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Lalechère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Duflot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Parisey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Poggi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4144,51 +4144,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prévision des risques et élaboration de nouvelles techniques de lutte pour la protection des cultures contre les attaques de taupins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Thibord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Larroude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4278,51 +4278,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Foraging as the landscape grip for population dynamics—A mechanistic model applied to crop protection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Bourhis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Poggi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4520,64 +4520,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rearranging agricultural landscapes towards habitat quality optimisation: In silico application to pest regulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Parisey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Bourhis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Roques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4943,51 +4943,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Saussure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Plantegenest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Thibord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Larroudé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5073,51 +5073,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Puech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Poggi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Baudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Aviron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5190,51 +5190,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Saussure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Plantegenest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Thibord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Larroudé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5294,51 +5294,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perception-based foraging for competing resources: Assessing pest population dynamics at the landscape scale from heterogeneous resource distribution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Bourhis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Poggi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5575,51 +5575,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Organic vs. conventional farming dichotomy: Does it make sense for natural enemies?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Puech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Baudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Joannon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6185,51 +6185,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01877779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (38)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (39)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -6629,388 +6629,418 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04939292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agroecology in action: engaging with stakeholders to move towards pesticide-free landscapes.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hugues Boussard</w:t>
+                <w:t xml:space="preserve">Wireworm issues, research areas and knowledge gaps in France todate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Le Cointe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Gilbert</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Poggi</w:t>
+                <w:t xml:space="preserve">Larroudé Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliette Young</w:t>
+                <w:t xml:space="preserve">Thibord Jean-Baptiste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cigna Jeremy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ngala Bruno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">52nd GfÖ annual meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Leipzig, Germany</w:t>
+              <w:t xml:space="preserve">1st workshop of the European Wireworm Research Network</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Wireworm Research Network (EWRN), Jul 2024, Oslo (Norway), Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04208259v1</w:t>
+                <w:t xml:space="preserve">hal-05464899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining models of agricultural landscapes and soil-dwelling pest population dynamics to design novel management strategies against wireworms</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Agroecology in action: engaging with stakeholders to move towards pesticide-free landscapes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Boussard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Gilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Poggi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Manuel Plantegenest</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Young</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXVI International Congress of Entomology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Helsinki, Finland</w:t>
+              <w:t xml:space="preserve">52nd GfÖ annual meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Leipzig, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03738779v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04208259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oral presentation at SFE² GfÖ EEF joint meeting 2022 (Metz, France): A call for mixed surveillance strategies for containing the invasion of the Japanese Beetle in Europe</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Combining models of agricultural landscapes and soil-dwelling pest population dynamics to design novel management strategies against wireworms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Poggi</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mike Sergent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Boussard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youcef Mammeri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Plantegenest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International conference in Ecology &amp; Evolution - SFE²-GfÖ-EEF - Metz 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Metz, France</w:t>
+              <w:t xml:space="preserve">XXVI International Congress of Entomology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Helsinki, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03875819v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03738779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Popillia japonica en Europe - Analyses de risque et surveillance pour une détection précoce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leyli Borner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7039,573 +7069,543 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4ème séminaire de recherche du Plan National Dépérissement du Vignoble</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2022, Tours, France. 12p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04107933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wireworms in conservation agriculture as a case study</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Oral presentation at SFE² GfÖ EEF joint meeting 2022 (Metz, France): A call for mixed surveillance strategies for containing the invasion of the Japanese Beetle in Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leyli Borner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Martinetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Poggi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXVI International Congress of Entomology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Helsinki, Finland</w:t>
+              <w:t xml:space="preserve">International conference in Ecology &amp; Evolution - SFE²-GfÖ-EEF - Metz 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05464981v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03875819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the potential of co-designed landscapes to promote biological pest control</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Hugues Boussard</w:t>
+                <w:t xml:space="preserve">Wireworms in conservation agriculture as a case study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Le Cointe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Morvan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Baptiste Thibord</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Larroudé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Plantegenest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Landscape 2021. Diversity for Sustainable and Resilient Agriculture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">XXVI International Congress of Entomology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Helsinki, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03544323v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05464981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Remontée automatique du comportement des vaches laitières à partir d'algorithmes de Machine Learning et de modèles probabilistes appliqués à des données accéléromètriques : une approche prometteuse pour améliorer la gestion du pâturage</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Poggi</w:t>
+                <w:t xml:space="preserve">Exploring the potential of co-designed landscapes to promote biological pest control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Alignier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Allart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Aviron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Boussard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Agronomie et Intelligence Artificielle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2020, Angers, France</w:t>
+              <w:t xml:space="preserve">Landscape 2021. Diversity for Sustainable and Resilient Agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02885223v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03544323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelle efficacité d’une gestion à une échelle paysagère large des abondances locales d’adventices? Une approche de modélisation à l’échelle du paysage</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Parisey</w:t>
+                <w:t xml:space="preserve">Remontée automatique du comportement des vaches laitières à partir d'algorithmes de Machine Learning et de modèles probabilistes appliqués à des données accéléromètriques : une approche prometteuse pour améliorer la gestion du pâturage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Riaboff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Couvreur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Aubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Madouasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Poggi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire final du projet de recherche ANR CoSAC-Gestion des adventices dans un contexte de changement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2019, Paris, France. article issu d'un poster</w:t>
+              <w:t xml:space="preserve">Journée Agronomie et Intelligence Artificielle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2020, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02737542v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02885223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temporal dynamics of grasslands as sources of soil-dwelling insect pests: implications for landscape-scale pest management strategies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Poggi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7664,2779 +7664,2904 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Society of Ecological Modelling Global Conference (ISEM 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Salzburg, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02790816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antagonistic effects of shade on the epidemiological mechanisms driving coffee berry disease</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Quelle efficacité d’une gestion à une échelle paysagère large des abondances locales d’adventices? Une approche de modélisation à l’échelle du paysage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Ricci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Allanic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Langot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Parisey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th World Congress on Agroforestry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Séminaire final du projet de recherche ANR CoSAC-Gestion des adventices dans un contexte de changement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2019, Paris, France. article issu d'un poster</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02787594v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02737542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A mechanistic model for the population dynamics of invertebrate pests with above-belowground life stages: case study of click beetles and wireworms</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Antagonistic effects of shade on the epidemiological mechanisms driving coffee berry disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natacha Motisi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Papaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Poggi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Meeting ElatPro Project</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Gand, Belgium</w:t>
+              <w:t xml:space="preserve">4th World Congress on Agroforestry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02785634v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02787594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanistic-statistical modelling of Coffee Berry Disease (CBD) dynamics and elucidation of the epidemiological mechanisms affected by shade</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A mechanistic model for the population dynamics of invertebrate pests with above-belowground life stages: case study of click beetles and wireworms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Poggi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sfécologie-2018, International Conference of Ecological Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Rennes, France</w:t>
+              <w:t xml:space="preserve">Annual Meeting ElatPro Project</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Gand, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02733756v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02785634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of landscape heterogeneity on crop colonization by natural predators of pests in protected horticultural cropping systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Aviron</w:t>
+                <w:t xml:space="preserve">Mechanistic-statistical modelling of Coffee Berry Disease (CBD) dynamics and elucidation of the epidemiological mechanisms affected by shade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natacha Motisi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Papaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Poggi</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Amélie Lefevre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. meeting of the IOBC/WPRS Working Group "Landscape management for functional biodiversity"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2017, Dundee, United Kingdom</w:t>
+              <w:t xml:space="preserve">Sfécologie-2018, International Conference of Ecological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02733483v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02733756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enjeux et défis de la modélisation des paysages agricoles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of landscape heterogeneity on crop colonization by natural predators of pests in protected horticultural cropping systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Aviron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Poggi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann-David Varennes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Lefevre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire ANR : Ecologisation des systèmes de productions agricoles pour renforcer le contrôle biologique des bioagresseurs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 22 p</w:t>
+              <w:t xml:space="preserve">7. meeting of the IOBC/WPRS Working Group "Landscape management for functional biodiversity"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Dundee, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02784988v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02733483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation mécanistico- statistique de la dynamique du Coffee Berry Disease et élucidation des mécanismes épidémiologiques affectés par la culture sous ombrage</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Enjeux et défis de la modélisation des paysages agricoles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Poggi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées du GDR Ecologie Statistique EcoStat</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Nantes, France</w:t>
+              <w:t xml:space="preserve">Séminaire ANR : Ecologisation des systèmes de productions agricoles pour renforcer le contrôle biologique des bioagresseurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 22 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01604692v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02784988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamiques de populations en milieu hétérogène : modèles et estimation de paramètres</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modélisation mécanistico- statistique de la dynamique du Coffee Berry Disease et élucidation des mécanismes épidémiologiques affectés par la culture sous ombrage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natacha Motisi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Papaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Poggi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire "Ecologisation des systèmes de productions agricoles pour renforcer le contrôle biologique des bioagresseurs"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">Journées du GDR Ecologie Statistique EcoStat</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02733519v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01604692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation de la modélisation statistique pour simuler la contribution des systèmes agricoles aux organisations du paysage et à la biodiversité : Exemple des carabes forestiers et de cultures</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Parisey</w:t>
+                <w:t xml:space="preserve">Dynamiques de populations en milieu hétérogène : modèles et estimation de paramètres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bonnefon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Roques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Bourhis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Franck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque PAYOTTE 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, réseau interdisciplinaire PAYOTE., Oct 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">Séminaire "Ecologisation des systèmes de productions agricoles pour renforcer le contrôle biologique des bioagresseurs"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02790265v1</w:t>
+                <w:t xml:space="preserve">hal-02733519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agriculture et continuités écologiques</w:t>
+                <w:t xml:space="preserve">Utilisation de la modélisation statistique pour simuler la contribution des systèmes agricoles aux organisations du paysage et à la biodiversité : Exemple des carabes forestiers et de cultures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Aviron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Lalechère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Duflot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Poggi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Parisey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Qu’est-ce qui se trame en Bretagne ? Journée d’information et d’échanges sur la mise en place de la trame verte et bleue</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Vannes, France</w:t>
+              <w:t xml:space="preserve">Colloque PAYOTTE 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, réseau interdisciplinaire PAYOTE., Oct 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02788607v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02790265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation de dynamiques de populations et de paysages: application à la protection des cultures</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Agriculture et continuités écologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Aviron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Lalechère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Duflot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Boussard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Parisey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée MEME: modélisation, environnement, mathématiques, écologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Amiens, France</w:t>
+              <w:t xml:space="preserve">Qu’est-ce qui se trame en Bretagne ? Journée d’information et d’échanges sur la mise en place de la trame verte et bleue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Vannes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02793214v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02788607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyser les effets des systèmes de culture et de l’hétérogénéité des paysages agricoles sur les communautés d’ennemis naturels : exemples d’approches méthodologiques</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modélisation de dynamiques de populations et de paysages: application à la protection des cultures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Poggi</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Camille Puech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire COPACABANA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, NA, France</w:t>
+              <w:t xml:space="preserve">Journée MEME: modélisation, environnement, mathématiques, écologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01458654v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02793214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of annual crops vs. semi-natural habitats to landscape connectivity for different types of carabid beetle communities</w:t>
+                <w:t xml:space="preserve">Analyser les effets des systèmes de culture et de l’hétérogénéité des paysages agricoles sur les communautés d’ennemis naturels : exemples d’approches méthodologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Aviron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Poggi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Baudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Puech</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IALE World congress 2015.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Portland, United States. 11 p</w:t>
+              <w:t xml:space="preserve">Séminaire COPACABANA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, NA, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01458650v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01458654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Favoriser la dynamique d'un auxiliaire de culture Carabidae au sein d'une mosaïque agricole</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId121" w:history="1">
+                <w:t xml:space="preserve">Contribution of annual crops vs. semi-natural habitats to landscape connectivity for different types of carabid beetle communities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Aviron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Poggi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Parisey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remi Duflot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Boussard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Agroécologie &amp; Systèmes de Culture Innovants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2015, Les Ponts-de-Cé, France</w:t>
+              <w:t xml:space="preserve">IALE World congress 2015.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Portland, United States. 11 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02800670v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01458650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of statistical frameworks to study the relationship between landscape features and pest insect abundance</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId121" w:history="1">
+                <w:t xml:space="preserve">Favoriser la dynamique d'un auxiliaire de culture Carabidae au sein d'une mosaïque agricole</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Parisey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Bourhis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Poggi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque PAYOTE 2014. Modélisation de paysages agricoles pour l’analyse et la simulation de processus</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Paris, France</w:t>
+              <w:t xml:space="preserve">Colloque Agroécologie &amp; Systèmes de Culture Innovants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2015, Les Ponts-de-Cé, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02743307v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02800670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modèle Agriconnect un simulateur de paysage couplant modèle agronomique et modèle écologique</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comparison of statistical frameworks to study the relationship between landscape features and pest insect abundance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Riou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Gosme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Parisey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Poggi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire PAYOTE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Paris, France. 1 p</w:t>
+              <w:t xml:space="preserve">Colloque PAYOTE 2014. Modélisation de paysages agricoles pour l’analyse et la simulation de processus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01458682v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02743307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seasonality and the evolutionary divergence of plant parasites</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Modèle Agriconnect un simulateur de paysage couplant modèle agronomique et modèle écologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Boussard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Aviron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Joannon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Martel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th European Conference on Mathematical and Theoretical Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Cracovie, Poland</w:t>
+              <w:t xml:space="preserve">Séminaire PAYOTE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Paris, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02804607v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01458682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolutionary insights from semi-discrete plant epidemic models</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Seasonality and the evolutionary divergence of plant parasites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Marie Hamelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magda M. Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Poggi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Andrivon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Mailleret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Mathematical and Theoretical Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Krakow, Poland</w:t>
+              <w:t xml:space="preserve">8th European Conference on Mathematical and Theoretical Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Cracovie, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00848403v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02804607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Opportunities to reduce &amp;lt;em&amp;gt;Rhizoctonia solani&amp;lt;/em&amp;gt; expression on carrots by biofumigation with Indian mustard</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Francoise F. Montfort</w:t>
+                <w:t xml:space="preserve">Evolutionary insights from semi-discrete plant epidemic models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magda Castel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Marie Hamelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Poggi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Andrivon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Mailleret</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28. International Horticultural Congress on Science and Horticulture for People (IHC2010): International Symposium on Plant Protection</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2010, Lisbonne, Portugal. 324 p</w:t>
+              <w:t xml:space="preserve">European Conference on Mathematical and Theoretical Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Krakow, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02748613v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00848403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An experimental approach in controlled conditions for understanding biofumigation effects at the succession scale on Rhizoctonia solani expression on carrots</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId247" w:history="1">
+                <w:t xml:space="preserve">Opportunities to reduce &amp;lt;em&amp;gt;Rhizoctonia solani&amp;lt;/em&amp;gt; expression on carrots by biofumigation with Indian mustard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise F. Montfort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Poggi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Morliere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emile Lemarchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">34th International Carrot Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2010, Kennewick, United States</w:t>
+              <w:t xml:space="preserve">28. International Horticultural Congress on Science and Horticulture for People (IHC2010): International Symposium on Plant Protection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Lisbonne, Portugal. 324 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02751961v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02748613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution, par une approche bayésienne, à l’étude de l’effet de la biofumigation sur une épidémie de Rhizoctone brun</w:t>
+                <w:t xml:space="preserve">An experimental approach in controlled conditions for understanding biofumigation effects at the succession scale on Rhizoctonia solani expression on carrots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ramzi Mraidi</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Francoise F. Montfort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne Rivot</w:t>
+                <w:t xml:space="preserve">François Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emile Lemarchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Morliere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Poggi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3ème Conférence Internationale de la Société Francophone de Biologie Théorique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Tunis, Tunisie</w:t>
+              <w:t xml:space="preserve">34th International Carrot Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Kennewick, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02815534v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02751961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thresholds for the invasive spread and control of soil-borne disease in plant propagation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Contribution, par une approche bayésienne, à l’étude de l’effet de la biofumigation sur une épidémie de Rhizoctone brun</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramzi Mraidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natacha Motisi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoise F. Montfort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Rivot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Poggi</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Epidemiology Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Geneva, United States</w:t>
+              <w:t xml:space="preserve">3ème Conférence Internationale de la Société Francophone de Biologie Théorique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Tunis, Tunisie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02753639v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02815534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prédiction précoce de la syncope chez l'homme par réseaux de neurones</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Feuilloy</w:t>
+                <w:t xml:space="preserve">Thresholds for the invasive spread and control of soil-borne disease in plant propagation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Poggi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violaine Deytieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Schang</w:t>
+                <w:t xml:space="preserve">Franco Neri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques-Olivier Fortrat</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Poggi</w:t>
+                <w:t xml:space="preserve">Anne Bates</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elizabeth Bellard</w:t>
+                <w:t xml:space="preserve">Wilfred Otten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20 ıeme colloque GRETSI sur le Traitement du Signal et des Images</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Louvain-la-Neuve - Belgique, Unknown Region</w:t>
+              <w:t xml:space="preserve">10th International Epidemiology Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Geneva, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01166387v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02753639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real-Time Acoustic Velocity Measurement in the Air by Means of Laser Doppler Velocimetry</w:t>
+                <w:t xml:space="preserve">Prédiction précoce de la syncope chez l'homme par réseaux de neurones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Le Duff</w:t>
+                <w:t xml:space="preserve">Mathieu Feuilloy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Schang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques-Olivier Fortrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Poggi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elizabeth Bellard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Instrumentation and Measurement Technology Conference - IMTC 2001</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">20 ıeme colloque GRETSI sur le Traitement du Signal et des Images</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Louvain-la-Neuve - Belgique, Unknown Region</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01206931v1</w:t>
+                <w:t xml:space="preserve">hal-01166387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mise En ØE uvre D'une Boucle À Verrouillage Phase Pour L'estimation de Vitesse Particulaire Acoustique Par Anémomérie Laser À Effet Doppler</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId264" w:history="1">
+                <w:t xml:space="preserve">Real-Time Acoustic Velocity Measurement in the Air by Means of Laser Doppler Velocimetry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Le Duff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Poggi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Plantier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Valière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque interdisciplinaire en instrumentation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Instrumentation and Measurement Technology Conference - IMTC 2001</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2001, Budapest, Hungary. pp.234--238, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IMTC.2001.928818⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01164534v1</w:t>
+                <w:t xml:space="preserve">hal-01206931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesure En Temps Réel de Vitesse Particulaire Acoustique Par Anémométrie Laser À Effet Doppler</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId264" w:history="1">
+                <w:t xml:space="preserve">Mise En ØE uvre D'une Boucle À Verrouillage Phase Pour L'estimation de Vitesse Particulaire Acoustique Par Anémomérie Laser À Effet Doppler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Le Duff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Poggi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Plantier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Valière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque interdisciplinaire en instrumentation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 2001, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01164534v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mesure En Temps Réel de Vitesse Particulaire Acoustique Par Anémométrie Laser À Effet Doppler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Le Duff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Poggi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Plantier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Valière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque interdisciplinaire en instrumentation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 2000, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01164537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10446,51 +10571,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predictive ecology for invasive species risk assessment: A narrative review and a case study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Martinetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10526,119 +10651,119 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Soubeyrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Elsevier BV. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Ecological Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/bs.aecr.2026.02.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05587473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surveillance à l’échelle des territoires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Poggi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Thébaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leyli Borner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10647,227 +10772,227 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Martinetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Lannou C., Rasplus J.-Y., Soubeyrand S., Gautier M., Rossi J.-P. eds. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Crises sanitaires en agriculture. Les espèces invasives sous surveillance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Chapitre 12, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions Quæ</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.187-202, 2023, Savoir-faire, 978-2-7592-3482-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04116016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effective biodiversity monitoring could be facilitated by networks of simple sensors and a shift to incentivising results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Reboud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Poggi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bohan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Future of Agricultural Landscapes, Part III</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 65, Elsevier, pp.339-365, 2021, Advances in Ecological Research, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/bs.aecr.2021.10.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03687665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paysages, bioagresseurs, ennemis naturels et niveaux de régulation biologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Rusch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Franck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Plantegenest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10899,189 +11024,189 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Editions Quae Eudcagri Editions. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Paysage, biodiversité fonctionnelle et santé des plantes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02885276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyses statistiques des relations entre mosaïque paysagère et processus écologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Barbu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Papaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Aviron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lavigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Paysage, biodiversité fonctionnelle et santé des plantes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions Quae Educagri Editions</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 304 p., 2019, Sciences en Partage (Quae), 9782759230136 9782759230143 9782759230150</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02790217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11091,51 +11216,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présentation du projet européen IPM-Popillia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Poggi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11157,51 +11282,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leyli Borner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03257341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11211,51 +11336,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demande d’évaluation du risque simplifiée (ERS) lié à Popillia japonica, le scarabée japonais, pour la France métropolitaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Verheggen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11277,217 +11402,217 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Jactel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Poggi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Biondi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Saisine n° 2021-SA-0090, Anses. 2022, 202 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">anses-04023723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A model-based approach to assess the effectiveness of pest biocontrol by natural enemies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mamadou Ciss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Poggi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Memmah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Franck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Gosme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[University works] auto-saisine. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01609595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId291"/>
+      <w:footerReference w:type="default" r:id="rId296"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -11634,51 +11759,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05598288v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Tricault" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Masson" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Poggi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Canard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Plantegenest" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eea.70099" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-05606391v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Rosec" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre Sacco Martret de Pr&#233;ville" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eea.70107" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222698v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;van Rastello" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre Sacco&#8208;martret de Pr&#233;ville" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.70033" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04660576v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leyli Borner" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Martinetti" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/neobiota.94.126283" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04728255v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Petit" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Alignier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Allart" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Aviron" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Boussard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-vol96-art07" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04672656v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Soubeyrand" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Estoup" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Cruaud" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Malembic-Maher" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Meynard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s43170-024-00273-8" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04931423v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ngala" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Barbary" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Larroud&#233;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Le Cointe" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04083996v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11829-023-09966-9" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04932458v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Roche" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Thibord" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161101v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Luquet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Buchard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ps.7653" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423503v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/entomologia/2023/2073" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03853832v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2022.108263" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04087700v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atech.2022.100162" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04338839v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rn Lehmus" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Ogier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2023-vol89-art07" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03766524v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Courson" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Ricci" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2022.108105" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04169728v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Desneux" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Jactel" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Tayeh" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Verheggen" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/finsc.2022.1079756" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03696612v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Motisi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Papa&#239;x" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/phyto-06-21-0247-r" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03764914v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Tricault" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-03227675v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rn Lehmhus" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Furlan" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agriculture11050436" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03764865v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Hingrat" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Malet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03151041v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03344605v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Sergent" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcef Mammeri" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2020.109378" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03134671v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Vinatier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Hannachi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Sanz Sanz" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Rudi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.aecr.2020.11.004" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02453497v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Riaboff" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Madouasse" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Couvreur" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Aubin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2019.105179" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03297002v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095889v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Ribeyre" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-38775-5" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02567492v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Papaix" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lavigne" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Angevin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Le Ber" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-018-0699-8" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623232v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Riou" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02567500v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Bellot" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Baudry" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Bourhis" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Parisey" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2018.06.010" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02567504v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Allanic" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Langot" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2018.06.029" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840983v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10340-018-0951-7" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02567498v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Lalech&#232;re" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Duflot" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2018.08.025" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G49W6GN6-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607283v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Larroude" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Chabert" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Villeneuve" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Quilliot" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5137781155320183E12" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595720v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Cortesero" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2017.03.005" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617546v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann-David Varennes" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Lefevre" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512077v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Roques" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Soubeyrand" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Ricci" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecocom.2016.07.003" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GKTH0K2J-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458660v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2016.04.013" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462777v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Simon" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Delarue" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Herv&#233;" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melen Leclerc" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0163221" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284300v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Saussure" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-014-0279-5" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208789v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Puech" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-014-0103-2" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02567509v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01252655v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Le Ralec" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2015.05.029" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208751v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas E Simon" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Morliere" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Montfort" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0105159" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208749v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Joannon" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2014.05.002" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186857v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A.N. Filipe" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lucas" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dor&#233;" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3059.2012.02618.x" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208671v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. M. Neri" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Deytieux" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bates" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Otten" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-02-13-0033-R" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729263v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Marie Hamelin" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magda Castel" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Andrivon" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Mailleret" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1890/10-2442.1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877779v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Gazengel" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2004.07.001" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V8GK6VN1-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302460v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Louis Masson" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Etienne" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre Sacco--Martret de Pr&#233;ville" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05301726v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04671130v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04939292v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04208259v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gilbert" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Young" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03738779v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875819v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04107933v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05464981v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Morvan" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baptiste Thibord" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03544323v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alignier" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02885223v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737542v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790816v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787594v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785634v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733756v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733483v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02784988v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604692v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733519v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bonnefon" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bourhis" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Franck" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Klein" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790265v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788607v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793214v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458654v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458650v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Duflot" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800670v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743307v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gosme" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458682v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Martel" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Roche" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804607v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magda M. Castel" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00848403v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748613v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise F. Montfort" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Collin" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Lemarchand" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751961v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815534v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramzi Mraidi" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Rivot" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753639v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco Neri" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bates" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfred Otten" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166387v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Feuilloy" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Schang" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Olivier Fortrat" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Bellard" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206931v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Le Duff" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Plantier" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Vali&#232;re" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IMTC.2001.928818" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164534v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164537v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05587473v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.aecr.2026.02.006" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04116016v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Th&#233;baud" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1749/9782759234837/crises-sanitaires-en-agriculture" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03687665v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Reboud" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bohan" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.aecr.2021.10.006" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02885276v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Rusch" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790217v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Barbu" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fabre" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1576/9782759230136/paysage-biodiversite-fonctionnelle-et-sante-des-plantes" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03257341v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04023723v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Biondi" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609595v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Ciss" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Memmah" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05598288v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Tricault" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Masson" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Poggi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Canard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Plantegenest" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eea.70099" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-05606391v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Rosec" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre Sacco Martret de Pr&#233;ville" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eea.70107" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222698v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;van Rastello" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre Sacco&#8208;martret de Pr&#233;ville" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.70033" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04660576v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leyli Borner" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Martinetti" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/neobiota.94.126283" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04728255v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Petit" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Alignier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Allart" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Aviron" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Boussard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-vol96-art07" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04672656v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Soubeyrand" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Estoup" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Cruaud" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Malembic-Maher" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Meynard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s43170-024-00273-8" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04931423v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ngala" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Barbary" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Larroud&#233;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Le Cointe" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04932458v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Roche" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Thibord" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04083996v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11829-023-09966-9" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03853832v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2022.108263" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161101v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Luquet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Buchard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ps.7653" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423503v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/entomologia/2023/2073" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04087700v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atech.2022.100162" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04338839v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rn Lehmus" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Ogier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2023-vol89-art07" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03766524v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Courson" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Ricci" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2022.108105" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04169728v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Desneux" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Jactel" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Tayeh" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Verheggen" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/finsc.2022.1079756" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03696612v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Motisi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Papa&#239;x" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/phyto-06-21-0247-r" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03764914v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Tricault" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-03227675v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rn Lehmhus" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Furlan" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agriculture11050436" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03151041v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03764865v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Hingrat" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Malet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03344605v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Sergent" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcef Mammeri" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2020.109378" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03134671v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Vinatier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Hannachi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Sanz Sanz" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Rudi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.aecr.2020.11.004" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02453497v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Riaboff" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Madouasse" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Couvreur" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Aubin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2019.105179" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03297002v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095889v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Ribeyre" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-38775-5" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02567500v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Bellot" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Baudry" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Bourhis" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Parisey" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2018.06.010" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02567492v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Papaix" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lavigne" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Angevin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Le Ber" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-018-0699-8" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623232v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Riou" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02567504v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Allanic" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Langot" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2018.06.029" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840983v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10340-018-0951-7" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02567498v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Lalech&#232;re" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Duflot" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2018.08.025" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G49W6GN6-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607283v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Larroude" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Chabert" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Villeneuve" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Quilliot" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5137781155320183E12" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595720v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Cortesero" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2017.03.005" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617546v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann-David Varennes" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Lefevre" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512077v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Roques" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Soubeyrand" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Ricci" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecocom.2016.07.003" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GKTH0K2J-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458660v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2016.04.013" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462777v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Simon" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Delarue" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Herv&#233;" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melen Leclerc" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0163221" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284300v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Saussure" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-014-0279-5" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208789v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Puech" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-014-0103-2" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02567509v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01252655v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Le Ralec" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2015.05.029" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208751v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas E Simon" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Morliere" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Montfort" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0105159" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208749v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Joannon" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2014.05.002" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186857v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A.N. Filipe" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lucas" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dor&#233;" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3059.2012.02618.x" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208671v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. M. Neri" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Deytieux" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bates" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Otten" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-02-13-0033-R" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729263v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Marie Hamelin" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magda Castel" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Andrivon" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Mailleret" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1890/10-2442.1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877779v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Gazengel" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2004.07.001" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V8GK6VN1-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302460v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Louis Masson" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Etienne" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre Sacco--Martret de Pr&#233;ville" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05301726v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04671130v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04939292v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05464899v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larroud&#233; Philippe" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibord Jean-Baptiste" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cigna Jeremy" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngala Bruno" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04208259v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gilbert" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Young" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03738779v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04107933v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875819v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05464981v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Morvan" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baptiste Thibord" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03544323v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alignier" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02885223v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790816v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737542v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787594v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785634v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733756v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733483v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02784988v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604692v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733519v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bonnefon" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bourhis" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Franck" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Klein" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790265v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788607v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793214v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458654v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458650v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Duflot" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800670v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743307v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gosme" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458682v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Martel" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Roche" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804607v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magda M. Castel" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00848403v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748613v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise F. Montfort" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Collin" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Lemarchand" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751961v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815534v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramzi Mraidi" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Rivot" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753639v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco Neri" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bates" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfred Otten" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166387v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Feuilloy" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Schang" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Olivier Fortrat" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Bellard" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206931v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Le Duff" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Plantier" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Vali&#232;re" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IMTC.2001.928818" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164534v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164537v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05587473v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.aecr.2026.02.006" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04116016v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Th&#233;baud" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1749/9782759234837/crises-sanitaires-en-agriculture" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03687665v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Reboud" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bohan" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.aecr.2021.10.006" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02885276v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Rusch" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790217v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Barbu" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fabre" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1576/9782759230136/paysage-biodiversite-fonctionnelle-et-sante-des-plantes" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03257341v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04023723v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Biondi" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609595v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Ciss" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Memmah" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>