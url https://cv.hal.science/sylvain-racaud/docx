--- v0 (2026-03-09)
+++ v1 (2026-04-16)
@@ -698,1233 +698,1233 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03620822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Ramifications discrètes de routes marchandes transnationales : circulation de la pacotille chinoise entre marchés ruraux et villes secondaires au Cameroun</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Racaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers d’Outre-Mer. Revue de géographie de Bordeaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 71 (278), pp.433-464. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/com.9441⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02610604v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Introduction: Contested Street: Informal Street Vending and its Contradictions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Racaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jackson Kago</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Owuor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Articulo - Journal of Urban Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 17-18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02321794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Ramifications discrètes de routes marchandes transnationales : circulation de la pacotille chinoise entre marchés ruraux et villes secondaires au Cameroun</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction. Connexions d'espaces intertropicaux à d'autres échelles : lire des constructions sociales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Racaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers d’Outre-Mer. Revue de géographie de Bordeaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 71 (278), pp.433-464. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...9 lines deleted...]
-            <w:pPr/>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02610612v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coexistence et globalisation dans les Suds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Racaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers d'</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 273</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02509418v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roses d'Afrique, roses du monde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Calas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Racaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Ballesta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie-Emmanuelle Drevet-Démettre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Géoconfluences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02280231v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ambiguous Resource: “Informal” Street Trading in Kisumu, Kenya</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Racaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Articulo - Journal of Urban Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 17-18, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/articulo.3702⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02321806v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agriculture, marché et extraversion dans les montagnes d'Afrique de l'Est</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Racaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Autrepart - Revue de sciences sociales au Sud</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 80, pp.105-121. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/autr.080.0105⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02322457v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entretien avec Bernard Charlery de la Masselière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Charlery de La Masselière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Calas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Racaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers d’Outre-Mer. Revue de géographie de Bordeaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018</w:t>
+              <w:t xml:space="preserve">, 2016, 273, pp.331-348</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Coexistence et globalisation dans les Suds</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02018951v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coexistence des mondes ruraux et des agricultures dans les Suds. Intégration des relations urbain-rural à l’économie mondialisée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Racaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers d'</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 273</w:t>
+              <w:t xml:space="preserve">Les Cahiers d’Outre-Mer. Revue de géographie de Bordeaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 273, pp.15-41</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Léa Benoit</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02322717v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vente itinérante et activités touristiques dans les montagnes de Tanzanie Les espaces d'« entre-deux » de jeunes ruraux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Racaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bernard Calas</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Bénos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Racaud</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Thibaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Lucie-Emmanuelle Drevet-Démettre</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Charlery de La Masselière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géoconfluences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Afrique Contemporaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 259, pp.59-73. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/afco.259.0059⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Ambiguous Resource: “Informal” Street Trading in Kisumu, Kenya</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02321985v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chasing a Pair of Chinese Sandals: Markets and Trade Routes in Cameroon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Racaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Articulo - Journal of Urban Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 17-18, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/articulo.3702⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 12, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/articulo.2899⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Coexistence des mondes ruraux et des agricultures dans les Suds. Intégration des relations urbain-rural à l’économie mondialisée</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02321782v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Interdépendances des montagnes Uporoto au regard de leur intégration dans le système d'échange tanzanien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Racaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Cahiers d’Outre-Mer. Revue de géographie de Bordeaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 273, pp.15-41</w:t>
+              <w:t xml:space="preserve">Les cahiers d'Afrique de l'Est</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 45</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...60 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02861727v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ajustements agricoles et structuration de réseaux marchands entre la campagne et la ville en Afrique de l’Est</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Racaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Cahiers d’Outre-Mer. Revue de géographie de Bordeaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 273, pp.331-348</w:t>
+              <w:t xml:space="preserve">Pour. La revue du Groupe Ruralités, Éducation et Politiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 221, pp.191-196</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...119 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Racaud</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02322835v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Secondary towns in globalization: Lessons from East Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Mainet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...102 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Racaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Articulo - Journal of Urban Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 12, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/articulo.2899⟩</w:t>
+              <w:t xml:space="preserve">, 2014, Inconspicuous Globalization, 12/2015 (12), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/articulo.2880⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...158 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...67 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02321788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la terre patrimoine à la terre ressource : tensions entre structures foncières héritées et nouvelles perspectives des acteurs paysans en Afrique de l'Est.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Charlery de La Masselière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Racaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3188,216 +3188,216 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03123862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vegetable marketing chains and town food supply in East Africa</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">François Bart; Bob R. Nakileza; Sylvain Racaud. </w:t>
+                <w:t xml:space="preserve">Commercial Food Crop Marketing Chains and Town Food Supply in East African Mountain Regions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Racaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">François Bart; Bob R. Nakileza; Sylvain Racaud; Bernard Charlery de la Masselière. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rural-Urban Dynamics in the East African Mountains</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Mkuki na Nyota Publishers, pp.208--245, 2017, 978-9987-753-98-7</w:t>
+              <w:t xml:space="preserve">, Mkuki na Nyota Publishers; IFRA, pp.193-234, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02535430v1</w:t>
+                <w:t xml:space="preserve">hal-02322945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Commercial Food Crop Marketing Chains and Town Food Supply in East African Mountain Regions</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">François Bart; Bob R. Nakileza; Sylvain Racaud; Bernard Charlery de la Masselière. </w:t>
+                <w:t xml:space="preserve">Vegetable marketing chains and town food supply in East Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Racaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">François Bart; Bob R. Nakileza; Sylvain Racaud. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rural-Urban Dynamics in the East African Mountains</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Mkuki na Nyota Publishers; IFRA, pp.193-234, 2017</w:t>
+              <w:t xml:space="preserve">, Mkuki na Nyota Publishers, pp.208--245, 2017, 978-9987-753-98-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02322945v1</w:t>
+                <w:t xml:space="preserve">hal-02535430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mountain and Urbanization in East Africa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Racaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Charlery de La Masselière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3560,51 +3560,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mountains and Urbanization in East Africa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Charlery de La Masselière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3963,169 +3963,169 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02861726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">INTÉGRATION TERRITORIALE D'UNE MONTAGNE EN TRANSITION AUX MARCHÉS URBAINS, LE CAS DES POROTO MOUNTAINS , TANZANIE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Racaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Charlery de la Masselière B, Thibaud B, Duvat V. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dynamiques rurales dans les pays du Sud, l’enjeu territorial</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires du Mirail, 2013, Collection Ruralités Nord-Sud</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02323218v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Intégration territoriale d'une montagne en transition aux marchés urbains, le cas des Uporotos Mountains, Tanzanie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Racaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dynamiques rurales dans les pays du Sud, l'enjeu territorial</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02861730v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-02323218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4137,151 +4137,151 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Entretien avec Jean-Louis Chaléard. Propos recueillis par Sylvain Racaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Racaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02610609v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">QUEL·LLE LECTEUR·TRICE ÊTES-VOUS ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Racaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02610605v1</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">hal-02610609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4734,51 +4734,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923928v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Mwangi Kariuki" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Racaud" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11y04" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05223716v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jourda" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25518/0770-7576.7467" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327035v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/suds.464" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327069v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lasse Ullv&#233;n" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/suds.462" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326972v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/suds.372" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327101v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21681392.2022.2154234" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03620822v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/com.12570" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321794v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jackson Kago" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Owuor" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610604v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/com.9441" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610612v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02509418v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02280231v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Benoit" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Calas" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ballesta" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie-Emmanuelle Drevet-D&#233;mettre" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321806v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/articulo.3702" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322717v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018951v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Charlery de La Masseli&#232;re" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322457v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/autr.080.0105" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321985v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi B&#233;nos" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Thibaud" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/afco.259.0059" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321782v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/articulo.2899" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322835v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861727v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321788v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Mainet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/articulo.2880" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326211v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bagf.2012.8280" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493446v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610624v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610616v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610617v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02636307v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Steck" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02632754v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan M. Kariuki" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Schlegel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459411v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006903v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bart" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurien Uwizeyimana" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christian Tulet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pum.univ-tlse2.fr/produit/trajectoires-de-ruralites-intertropicales-en-afrique-et-ailleurs/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280141v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bob R. Nakileza" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.africae.1048" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03620832v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03620834v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03620833v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610589v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03123862v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.africae.2042" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535430v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322945v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02509420v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bonnassieux" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Baron" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323041v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cemca.2575" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01897520v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Baron" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323141v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118434v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323179v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861726v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861730v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323218v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610605v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610609v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02386835v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Torretti" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-01242728v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00967439v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013TOU20110" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923928v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Mwangi Kariuki" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Racaud" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11y04" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05223716v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jourda" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25518/0770-7576.7467" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327035v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/suds.464" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327069v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lasse Ullv&#233;n" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/suds.462" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326972v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/suds.372" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327101v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21681392.2022.2154234" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03620822v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/com.12570" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610604v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/com.9441" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321794v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jackson Kago" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Owuor" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610612v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02509418v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02280231v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Benoit" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Calas" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ballesta" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie-Emmanuelle Drevet-D&#233;mettre" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321806v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/articulo.3702" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322457v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/autr.080.0105" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018951v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Charlery de La Masseli&#232;re" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322717v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321985v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi B&#233;nos" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Thibaud" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/afco.259.0059" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321782v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/articulo.2899" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861727v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322835v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321788v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Mainet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/articulo.2880" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326211v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bagf.2012.8280" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493446v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610624v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610616v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610617v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02636307v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Steck" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02632754v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan M. Kariuki" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Schlegel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459411v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006903v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bart" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurien Uwizeyimana" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christian Tulet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pum.univ-tlse2.fr/produit/trajectoires-de-ruralites-intertropicales-en-afrique-et-ailleurs/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280141v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bob R. Nakileza" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.africae.1048" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03620832v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03620834v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03620833v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610589v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03123862v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.africae.2042" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322945v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535430v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02509420v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bonnassieux" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Baron" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323041v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cemca.2575" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01897520v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Baron" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323141v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118434v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323179v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861726v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323218v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861730v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610609v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610605v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02386835v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Torretti" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-01242728v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00967439v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013TOU20110" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>