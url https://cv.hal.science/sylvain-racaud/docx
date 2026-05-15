--- v1 (2026-04-16)
+++ v2 (2026-05-15)
@@ -698,1233 +698,1233 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03620822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Introduction: Contested Street: Informal Street Vending and its Contradictions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Racaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jackson Kago</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Owuor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Articulo - Journal of Urban Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 17-18</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02321794v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Ramifications discrètes de routes marchandes transnationales : circulation de la pacotille chinoise entre marchés ruraux et villes secondaires au Cameroun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Racaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers d’Outre-Mer. Revue de géographie de Bordeaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 71 (278), pp.433-464. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/com.9441⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02610604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Racaud</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction. Connexions d'espaces intertropicaux à d'autres échelles : lire des constructions sociales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Racaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers d’Outre-Mer. Revue de géographie de Bordeaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02610612v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coexistence et globalisation dans les Suds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Racaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers d'</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 273</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02509418v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roses d'Afrique, roses du monde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jackson Kago</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Calas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Samuel Owuor</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Racaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Ballesta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie-Emmanuelle Drevet-Démettre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Géoconfluences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02280231v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ambiguous Resource: “Informal” Street Trading in Kisumu, Kenya</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Racaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Articulo - Journal of Urban Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 17-18</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2017, 17-18, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/articulo.3702⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Introduction. Connexions d'espaces intertropicaux à d'autres échelles : lire des constructions sociales</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02321806v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coexistence des mondes ruraux et des agricultures dans les Suds. Intégration des relations urbain-rural à l’économie mondialisée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Racaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers d’Outre-Mer. Revue de géographie de Bordeaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018</w:t>
+              <w:t xml:space="preserve">, 2016, 273, pp.15-41</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02322717v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entretien avec Bernard Charlery de la Masselière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Charlery de La Masselière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Calas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Racaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers d'</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 273</w:t>
+              <w:t xml:space="preserve">Les Cahiers d’Outre-Mer. Revue de géographie de Bordeaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 273, pp.331-348</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...93 lines deleted...]
-                <w:t xml:space="preserve">Lucie-Emmanuelle Drevet-Démettre</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02018951v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agriculture, marché et extraversion dans les montagnes d'Afrique de l'Est</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Racaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géoconfluences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Autrepart - Revue de sciences sociales au Sud</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 80, pp.105-121. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/autr.080.0105⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Ambiguous Resource: “Informal” Street Trading in Kisumu, Kenya</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02322457v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vente itinérante et activités touristiques dans les montagnes de Tanzanie Les espaces d'« entre-deux » de jeunes ruraux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Racaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Bénos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Thibaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Charlery de La Masselière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Afrique Contemporaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 259, pp.59-73. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/afco.259.0059⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02321985v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chasing a Pair of Chinese Sandals: Markets and Trade Routes in Cameroon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Racaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Articulo - Journal of Urban Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 17-18, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/articulo.3702⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 12, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/articulo.2899⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Agriculture, marché et extraversion dans les montagnes d'Afrique de l'Est</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02321782v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ajustements agricoles et structuration de réseaux marchands entre la campagne et la ville en Afrique de l’Est</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Racaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Autrepart - Revue de sciences sociales au Sud</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Pour. La revue du Groupe Ruralités, Éducation et Politiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 221, pp.191-196</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...60 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02322835v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Interdépendances des montagnes Uporoto au regard de leur intégration dans le système d'échange tanzanien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Racaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Cahiers d’Outre-Mer. Revue de géographie de Bordeaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 273, pp.331-348</w:t>
+              <w:t xml:space="preserve">Les cahiers d'Afrique de l'Est</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 45</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...110 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Racaud</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02861727v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Secondary towns in globalization: Lessons from East Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Mainet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...102 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Racaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Articulo - Journal of Urban Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 12, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/articulo.2899⟩</w:t>
+              <w:t xml:space="preserve">, 2014, Inconspicuous Globalization, 12/2015 (12), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/articulo.2880⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...158 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...67 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02321788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la terre patrimoine à la terre ressource : tensions entre structures foncières héritées et nouvelles perspectives des acteurs paysans en Afrique de l'Est.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Charlery de La Masselière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Racaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3188,462 +3188,462 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03123862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Commercial Food Crop Marketing Chains and Town Food Supply in East African Mountain Regions</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">François Bart; Bob R. Nakileza; Sylvain Racaud; Bernard Charlery de la Masselière. </w:t>
+                <w:t xml:space="preserve">Vegetable marketing chains and town food supply in East Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Racaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">François Bart; Bob R. Nakileza; Sylvain Racaud. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rural-Urban Dynamics in the East African Mountains</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Mkuki na Nyota Publishers; IFRA, pp.193-234, 2017</w:t>
+              <w:t xml:space="preserve">, Mkuki na Nyota Publishers, pp.208--245, 2017, 978-9987-753-98-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02322945v1</w:t>
+                <w:t xml:space="preserve">hal-02535430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vegetable marketing chains and town food supply in East Africa</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">François Bart; Bob R. Nakileza; Sylvain Racaud. </w:t>
+                <w:t xml:space="preserve">Commercial Food Crop Marketing Chains and Town Food Supply in East African Mountain Regions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Racaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">François Bart; Bob R. Nakileza; Sylvain Racaud; Bernard Charlery de la Masselière. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rural-Urban Dynamics in the East African Mountains</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Mkuki na Nyota Publishers, pp.208--245, 2017, 978-9987-753-98-7</w:t>
+              <w:t xml:space="preserve">, Mkuki na Nyota Publishers; IFRA, pp.193-234, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02535430v1</w:t>
+                <w:t xml:space="preserve">hal-02322945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mountain and Urbanization in East Africa</w:t>
+                <w:t xml:space="preserve">On the Road from Mbeya to Uporoto Highlands and Lake Nyasa Lowlands (Tanzania): Mountain Transect, Rural-Urban Flows and Markets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Racaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bart</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">C. Baron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">François Bart; Bob R. Nakileza; Sylvain Racaud. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rural-Urban Dynamics in the East African Mountains</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Mkuki na Nyota Publishers, pp.3-25, 2017, 9987753981</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Mkuki na Nyota Publishers, pp.69-89, 2017, 9789987753987. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.cemca.2575⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02509420v1</w:t>
-[...14 lines deleted...]
-            </w:pPr>
+                <w:t xml:space="preserve">hal-02323041v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mountain and Urbanization in East Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Racaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Charlery de La Masselière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...16 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Racaud</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bonnassieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">François Bart</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Baron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">François Bart; Bob R. Nakileza; Sylvain Racaud. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rural-Urban Dynamics in the East African Mountains</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Mkuki na Nyota Publishers, pp.69-89, 2017, 9789987753987. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, Mkuki na Nyota Publishers, pp.3-25, 2017, 9987753981</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02509420v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mountains and Urbanization in East Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Charlery de La Masselière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Racaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
-              <w:r>
-[...73 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bonnassieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Baron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3963,169 +3963,169 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02861726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Intégration territoriale d'une montagne en transition aux marchés urbains, le cas des Uporotos Mountains, Tanzanie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Racaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dynamiques rurales dans les pays du Sud, l'enjeu territorial</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02861730v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">INTÉGRATION TERRITORIALE D'UNE MONTAGNE EN TRANSITION AUX MARCHÉS URBAINS, LE CAS DES POROTO MOUNTAINS , TANZANIE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Racaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Charlery de la Masselière B, Thibaud B, Duvat V. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dynamiques rurales dans les pays du Sud, l’enjeu territorial</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires du Mirail, 2013, Collection Ruralités Nord-Sud</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02323218v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-02861730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4137,151 +4137,151 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">QUEL·LLE LECTEUR·TRICE ÊTES-VOUS ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Racaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02610605v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Entretien avec Jean-Louis Chaléard. Propos recueillis par Sylvain Racaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Racaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02610609v1</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">hal-02610605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4734,51 +4734,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923928v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Mwangi Kariuki" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Racaud" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11y04" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05223716v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jourda" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25518/0770-7576.7467" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327035v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/suds.464" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327069v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lasse Ullv&#233;n" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/suds.462" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326972v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/suds.372" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327101v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21681392.2022.2154234" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03620822v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/com.12570" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610604v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/com.9441" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321794v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jackson Kago" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Owuor" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610612v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02509418v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02280231v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Benoit" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Calas" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ballesta" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie-Emmanuelle Drevet-D&#233;mettre" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321806v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/articulo.3702" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322457v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/autr.080.0105" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018951v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Charlery de La Masseli&#232;re" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322717v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321985v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi B&#233;nos" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Thibaud" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/afco.259.0059" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321782v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/articulo.2899" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861727v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322835v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321788v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Mainet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/articulo.2880" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326211v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bagf.2012.8280" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493446v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610624v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610616v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610617v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02636307v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Steck" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02632754v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan M. Kariuki" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Schlegel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459411v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006903v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bart" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurien Uwizeyimana" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christian Tulet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pum.univ-tlse2.fr/produit/trajectoires-de-ruralites-intertropicales-en-afrique-et-ailleurs/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280141v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bob R. Nakileza" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.africae.1048" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03620832v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03620834v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03620833v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610589v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03123862v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.africae.2042" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322945v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535430v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02509420v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bonnassieux" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Baron" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323041v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cemca.2575" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01897520v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Baron" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323141v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118434v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323179v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861726v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323218v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861730v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610609v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610605v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02386835v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Torretti" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-01242728v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00967439v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013TOU20110" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923928v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Mwangi Kariuki" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Racaud" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11y04" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05223716v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jourda" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25518/0770-7576.7467" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327035v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/suds.464" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327069v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lasse Ullv&#233;n" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/suds.462" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326972v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/suds.372" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327101v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21681392.2022.2154234" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03620822v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/com.12570" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321794v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jackson Kago" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Owuor" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610604v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/com.9441" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610612v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02509418v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02280231v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Benoit" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Calas" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ballesta" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie-Emmanuelle Drevet-D&#233;mettre" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321806v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/articulo.3702" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322717v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018951v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Charlery de La Masseli&#232;re" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322457v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/autr.080.0105" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321985v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi B&#233;nos" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Thibaud" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/afco.259.0059" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321782v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/articulo.2899" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322835v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861727v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321788v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Mainet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/articulo.2880" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326211v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bagf.2012.8280" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493446v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610624v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610616v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610617v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02636307v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Steck" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02632754v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan M. Kariuki" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Schlegel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459411v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006903v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bart" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurien Uwizeyimana" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christian Tulet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pum.univ-tlse2.fr/produit/trajectoires-de-ruralites-intertropicales-en-afrique-et-ailleurs/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280141v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bob R. Nakileza" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.africae.1048" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03620832v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03620834v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03620833v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610589v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03123862v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.africae.2042" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535430v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322945v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323041v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cemca.2575" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02509420v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bonnassieux" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Baron" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01897520v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Baron" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323141v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118434v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323179v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861726v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861730v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323218v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610605v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610609v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02386835v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Torretti" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-01242728v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00967439v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013TOU20110" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>